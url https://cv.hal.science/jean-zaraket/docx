--- v0 (2026-03-09)
+++ v1 (2026-04-08)
@@ -834,51 +834,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of defects of PV solar modules using deep level transient spectroscopy. Feasability and limits</w:t>
+                <w:t xml:space="preserve">Evolution of PV solar modules parameters operating in extreme environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zaraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
@@ -900,102 +900,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafic Salame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies and materials for renewable energy, environment and sustainability : TMREES20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2020, Athens, Greece. pp.020057, </w:t>
+              <w:t xml:space="preserve">, Jun 2020, Athens, Greece. pp.020058, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0032650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0032651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092712v1</w:t>
+                <w:t xml:space="preserve">hal-03092715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of PV solar modules parameters operating in extreme environments</w:t>
+                <w:t xml:space="preserve">Analysis of defects of PV solar modules using deep level transient spectroscopy. Feasability and limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zaraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
@@ -1017,78 +1017,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafic Salame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies and materials for renewable energy, environment and sustainability : TMREES20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2020, Athens, Greece. pp.020058, </w:t>
+              <w:t xml:space="preserve">, Jun 2020, Athens, Greece. pp.020057, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0032651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0032650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092715v1</w:t>
+                <w:t xml:space="preserve">hal-03092712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable energy generation platforms based on photovoltaic panels/wind turbines/storage systems</w:t>
               </w:r>
@@ -2196,291 +2196,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Enhancement of PVDF Pyroelectricity (Pyroelectric Coefficient and Dipole Moment) by Inclusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Electrical stress under temperature in the characteristics of PV Solar Modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Zaraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Al Abdullah</w:t>
+                <w:t xml:space="preserve">Toni Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Anwar Batal</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georgios A. Vokas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafic Salame</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Technologies and Materials for Renewable Energy, Environment and Sustainability, TMREES17, 21-24 April 2017, Beirut Lebanon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon. pp.545 - 555, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.07.074⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon. pp.579 - 601, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.07.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581739v1</w:t>
+                <w:t xml:space="preserve">hal-01581743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Electrical stress under temperature in the characteristics of PV Solar Modules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Enhancement of PVDF Pyroelectricity (Pyroelectric Coefficient and Dipole Moment) by Inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Al Abdullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anwar Batal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawad Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zaraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Technologies and Materials for Renewable Energy, Environment and Sustainability, TMREES17, 21-24 April 2017, Beirut Lebanon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon. pp.579 - 601, </w:t>
+              <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon. pp.545 - 555, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.07.083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.07.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581743v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark and illuminated characteristics of photovoltaic solar modules. Part II: Influence of light electrical stress</w:t>
               </w:r>
@@ -3068,51 +3068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05323026v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proscovia Kyokunzire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zaraket" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Izquierdo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120891" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011378v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c02151" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113702" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Habis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-97c472" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-6fqmfi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nune Mkhitaryan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Kokanyan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180317" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03092712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafic Salame" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032650" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03092715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032651" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431522v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Belghouthi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Naama" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Losson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.11.305" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306812v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01802886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Atik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Fares" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Bachir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5039271" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Babajanyan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431525v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431515v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takla Salame" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976274" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581744v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.097" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581739v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Al Abdullah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anwar Batal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Hamdan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Khalil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.074" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios A. Vokas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.083" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafic-Thomas Salame" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959448" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959392" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215825v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Sidawi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.795" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250164v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05323026v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proscovia Kyokunzire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zaraket" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Izquierdo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120891" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011378v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c02151" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113702" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Habis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-97c472" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-6fqmfi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nune Mkhitaryan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Kokanyan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180317" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03092715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafic Salame" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032651" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03092712v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032650" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431522v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Belghouthi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Naama" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Losson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.11.305" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306812v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01802886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Atik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Fares" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Bachir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5039271" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Babajanyan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431525v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431515v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takla Salame" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976274" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581744v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.097" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581743v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Khalil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios A. Vokas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Al Abdullah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anwar Batal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Hamdan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.074" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafic-Thomas Salame" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959448" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959392" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215825v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Sidawi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.795" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250164v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>