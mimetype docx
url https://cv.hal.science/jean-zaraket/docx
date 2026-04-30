--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -1975,720 +1975,720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters and characteristics of PV solar modules under the influence of thermal stresses</w:t>
+                <w:t xml:space="preserve">The Effect of Electrical stress under temperature in the characteristics of PV Solar Modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zaraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takla Salame</w:t>
+                <w:t xml:space="preserve">Toni Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios A. Vokas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafic Salame</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMREES16-Fall Meeting, European Edition. International Conference Technologies and Materials for Renewable Energy, Environment and Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4976274⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Technologies and Materials for Renewable Energy, Environment and Sustainability, TMREES17, 21-24 April 2017, Beirut Lebanon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon. pp.579 - 601, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.07.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531760v1</w:t>
+                <w:t xml:space="preserve">hal-01581743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitance evolution of PV solar modules under thermal stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Enhancement of PVDF Pyroelectricity (Pyroelectric Coefficient and Dipole Moment) by Inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Al Abdullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anwar Batal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawad Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zaraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Technologies and Materials for Renewable Energy, Environment and Sustainability, TMREES17, 21-24 April 2017, Beirut Lebanon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon. pp.702 - 708, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon. pp.545 - 555, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.07.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.07.097⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01581744v1</w:t>
+                <w:t xml:space="preserve">hal-01581739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Electrical stress under temperature in the characteristics of PV Solar Modules</w:t>
+                <w:t xml:space="preserve">Parameters and characteristics of PV solar modules under the influence of thermal stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zaraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Toni Khalil</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takla Salame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafic Salame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chafic Salame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Technologies and Materials for Renewable Energy, Environment and Sustainability, TMREES17, 21-24 April 2017, Beirut Lebanon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.07.083⟩</w:t>
+              <w:t xml:space="preserve">TMREES16-Fall Meeting, European Edition. International Conference Technologies and Materials for Renewable Energy, Environment and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4976274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581743v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Enhancement of PVDF Pyroelectricity (Pyroelectric Coefficient and Dipole Moment) by Inclusions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capacitance evolution of PV solar modules under thermal stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zaraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafic Salame</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Technologies and Materials for Renewable Energy, Environment and Sustainability, TMREES17, 21-24 April 2017, Beirut Lebanon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon. pp.545 - 555, </w:t>
+              <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon. pp.702 - 708, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.07.074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.07.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581739v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark and illuminated characteristics of photovoltaic solar modules. Part II: Influence of light electrical stress</w:t>
+                <w:t xml:space="preserve">Dark and illuminated characteristics of photovoltaic solar modules. Part I: Influence of dark electrical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zaraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafic-Thomas Salame</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TECHNOLOGIES AND MATERIALS FOR RENEWABLE ENERGY, ENVIRONMENT AND SUSTAINABILITY: TMREES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aillerie-Salame-Papagiorgas, Apr 2016, Beyrouth, Lebanon. pp.030052, </w:t>
+              <w:t xml:space="preserve">, Aillerie-Salame-Papagiorgas, Apr 2016, Beyrouth, Lebanon. pp.020016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4959448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4959392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357465v1</w:t>
+                <w:t xml:space="preserve">hal-01357466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark and illuminated characteristics of photovoltaic solar modules. Part I: Influence of dark electrical stress</w:t>
+                <w:t xml:space="preserve">Dark and illuminated characteristics of photovoltaic solar modules. Part II: Influence of light electrical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zaraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafic-Thomas Salame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chafic-Thomas Salame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TECHNOLOGIES AND MATERIALS FOR RENEWABLE ENERGY, ENVIRONMENT AND SUSTAINABILITY: TMREES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aillerie-Salame-Papagiorgas, Apr 2016, Beyrouth, Lebanon. pp.020016, </w:t>
+              <w:t xml:space="preserve">, Aillerie-Salame-Papagiorgas, Apr 2016, Beyrouth, Lebanon. pp.030052, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4959392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4959448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357466v1</w:t>
+                <w:t xml:space="preserve">hal-01357465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitance evolution of photovoltaic solar modules under the influence of electrical stress</w:t>
               </w:r>
@@ -3068,51 +3068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05323026v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proscovia Kyokunzire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zaraket" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Izquierdo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120891" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011378v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c02151" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113702" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Habis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-97c472" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-6fqmfi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nune Mkhitaryan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Kokanyan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180317" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03092715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafic Salame" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032651" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03092712v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032650" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431522v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Belghouthi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Naama" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Losson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.11.305" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306812v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01802886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Atik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Fares" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Bachir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5039271" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Babajanyan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431525v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431515v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takla Salame" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976274" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581744v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.097" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581743v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Khalil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios A. Vokas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Al Abdullah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anwar Batal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Hamdan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.074" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafic-Thomas Salame" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959448" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959392" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215825v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Sidawi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.795" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250164v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05323026v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proscovia Kyokunzire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zaraket" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Izquierdo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120891" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011378v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c02151" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113702" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Habis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-97c472" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-6fqmfi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nune Mkhitaryan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Kokanyan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180317" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03092715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafic Salame" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032651" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03092712v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032650" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431522v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Belghouthi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Naama" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Losson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.11.305" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306812v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01802886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Atik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Fares" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Bachir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5039271" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Babajanyan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431525v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431515v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581743v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Khalil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios A. Vokas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.083" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Al Abdullah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anwar Batal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Hamdan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.074" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takla Salame" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976274" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.097" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafic-Thomas Salame" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959392" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357465v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959448" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215825v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Sidawi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.795" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250164v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>