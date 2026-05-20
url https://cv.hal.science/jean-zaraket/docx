--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -464,51 +464,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent Conductive Oxides. Part I. General Review of Structural, Electrical and Optical Properties of TCOs Related to the Growth Techniques, Materials and Dopants</w:t>
+                <w:t xml:space="preserve">Transparent Conductive Oxides. Part II. Specific Focus on ITO, ZnO-AZO, SnO2-FTO Families for Photovoltaics Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Habis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zaraket</w:t>
@@ -517,102 +517,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Defect and Diffusion Forum (Online)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 417, pp.243-256. </w:t>
+              <w:t xml:space="preserve">, 2022, 417, pp.257-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/p-97c472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/p-6fqmfi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759777v1</w:t>
+                <w:t xml:space="preserve">hal-03759771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent Conductive Oxides. Part II. Specific Focus on ITO, ZnO-AZO, SnO2-FTO Families for Photovoltaics Applications</w:t>
+                <w:t xml:space="preserve">Transparent Conductive Oxides. Part I. General Review of Structural, Electrical and Optical Properties of TCOs Related to the Growth Techniques, Materials and Dopants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Habis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zaraket</w:t>
@@ -621,78 +621,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Defect and Diffusion Forum (Online)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 417, pp.257-272. </w:t>
+              <w:t xml:space="preserve">, 2022, 417, pp.243-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/p-6fqmfi⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/p-97c472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759771v1</w:t>
+                <w:t xml:space="preserve">hal-03759777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-optic properties of singly and doubly doped lithium niobate crystal by rare earth elements for optoelectronic and laser applications</w:t>
               </w:r>
@@ -1435,1260 +1435,1260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and sizing the coil in boost converters dedicated to photovoltaic sources</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of shadow on PV efficiency : Experimental evaluation and quantification of the variations of PV panel characteristics induced by thermal and electric stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zaraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafic Salame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMREES18-Spring Meeting "Technologies and Materials for Renewable Energy, Environment and Sustainability"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TMREES18-Spring Meeting. International Conference Technologies and Materials for Renewable Energy, Environment and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Beyrouth, Lebanon</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802886v1</w:t>
+                <w:t xml:space="preserve">hal-02431523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optic properties of rare earth ions doped lithium niobate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nune Mkhitaryan</w:t>
+                <w:t xml:space="preserve">Modeling and sizing the coil in boost converters dedicated to photovoltaic sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Atik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amine Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Zaraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalem Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics - 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TMREES18-Spring Meeting "Technologies and Materials for Renewable Energy, Environment and Sustainability"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Beirut, Lebanon. pp.30084 - 30084, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5039271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874973v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability today, Welcome conference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electro-optic properties of rare earth ions doped lithium niobate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nune Mkhitaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zaraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naira Babajanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMREES18-Spring Meeting. International Conference Technologies and Materials for Renewable Energy, Environment and Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Beyrouth, Lebanon</w:t>
+              <w:t xml:space="preserve">Laser Physics - 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Ashtarak, Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431525v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of PV solar modules parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainability today, Welcome conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zaraket</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafic Salame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World Congress and Expo on Green Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">TMREES18-Spring Meeting. International Conference Technologies and Materials for Renewable Energy, Environment and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431515v1</w:t>
+                <w:t xml:space="preserve">hal-02431525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of shadow on PV efficiency : Experimental evaluation and quantification of the variations of PV panel characteristics induced by thermal and electric stresses</w:t>
+                <w:t xml:space="preserve">Evolution of PV solar modules parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zaraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafic Salame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMREES18-Spring Meeting. International Conference Technologies and Materials for Renewable Energy, Environment and Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Beyrouth, Lebanon</w:t>
+              <w:t xml:space="preserve">5th World Congress and Expo on Green Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431523v1</w:t>
+                <w:t xml:space="preserve">hal-02431515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Electrical stress under temperature in the characteristics of PV Solar Modules</w:t>
+                <w:t xml:space="preserve">Capacitance evolution of PV solar modules under thermal stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zaraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios A. Vokas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafic Salame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Technologies and Materials for Renewable Energy, Environment and Sustainability, TMREES17, 21-24 April 2017, Beirut Lebanon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon. pp.579 - 601, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.07.083⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon. pp.702 - 708, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.07.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581743v1</w:t>
+                <w:t xml:space="preserve">hal-01581744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Enhancement of PVDF Pyroelectricity (Pyroelectric Coefficient and Dipole Moment) by Inclusions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parameters and characteristics of PV solar modules under the influence of thermal stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zaraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takla Salame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafic Salame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Technologies and Materials for Renewable Energy, Environment and Sustainability, TMREES17, 21-24 April 2017, Beirut Lebanon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.07.074⟩</w:t>
+              <w:t xml:space="preserve">TMREES16-Fall Meeting, European Edition. International Conference Technologies and Materials for Renewable Energy, Environment and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4976274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581739v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters and characteristics of PV solar modules under the influence of thermal stresses</w:t>
+                <w:t xml:space="preserve">The Effect of Electrical stress under temperature in the characteristics of PV Solar Modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zaraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Takla Salame</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios A. Vokas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafic Salame</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMREES16-Fall Meeting, European Edition. International Conference Technologies and Materials for Renewable Energy, Environment and Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4976274⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Technologies and Materials for Renewable Energy, Environment and Sustainability, TMREES17, 21-24 April 2017, Beirut Lebanon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon. pp.579 - 601, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.07.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531760v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitance evolution of PV solar modules under thermal stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Enhancement of PVDF Pyroelectricity (Pyroelectric Coefficient and Dipole Moment) by Inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Al Abdullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anwar Batal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawad Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zaraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Technologies and Materials for Renewable Energy, Environment and Sustainability, TMREES17, 21-24 April 2017, Beirut Lebanon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon. pp.702 - 708, </w:t>
+              <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon. pp.545 - 555, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.07.097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.07.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581744v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark and illuminated characteristics of photovoltaic solar modules. Part I: Influence of dark electrical stress</w:t>
+                <w:t xml:space="preserve">Dark and illuminated characteristics of photovoltaic solar modules. Part II: Influence of light electrical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zaraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafic-Thomas Salame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chafic-Thomas Salame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TECHNOLOGIES AND MATERIALS FOR RENEWABLE ENERGY, ENVIRONMENT AND SUSTAINABILITY: TMREES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aillerie-Salame-Papagiorgas, Apr 2016, Beyrouth, Lebanon. pp.020016, </w:t>
+              <w:t xml:space="preserve">, Aillerie-Salame-Papagiorgas, Apr 2016, Beyrouth, Lebanon. pp.030052, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4959392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4959448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357466v1</w:t>
+                <w:t xml:space="preserve">hal-01357465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark and illuminated characteristics of photovoltaic solar modules. Part II: Influence of light electrical stress</w:t>
+                <w:t xml:space="preserve">Dark and illuminated characteristics of photovoltaic solar modules. Part I: Influence of dark electrical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zaraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafic-Thomas Salame</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TECHNOLOGIES AND MATERIALS FOR RENEWABLE ENERGY, ENVIRONMENT AND SUSTAINABILITY: TMREES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aillerie-Salame-Papagiorgas, Apr 2016, Beyrouth, Lebanon. pp.030052, </w:t>
+              <w:t xml:space="preserve">, Aillerie-Salame-Papagiorgas, Apr 2016, Beyrouth, Lebanon. pp.020016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4959448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4959392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357465v1</w:t>
+                <w:t xml:space="preserve">hal-01357466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitance evolution of photovoltaic solar modules under the influence of electrical stress</w:t>
               </w:r>
@@ -3068,51 +3068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05323026v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proscovia Kyokunzire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zaraket" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Izquierdo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120891" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011378v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c02151" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113702" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Habis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-97c472" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-6fqmfi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nune Mkhitaryan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Kokanyan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180317" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03092715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafic Salame" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032651" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03092712v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032650" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431522v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Belghouthi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Naama" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Losson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.11.305" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306812v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01802886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Atik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Fares" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Bachir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5039271" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Babajanyan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431525v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431515v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581743v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Khalil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios A. Vokas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.083" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Al Abdullah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anwar Batal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Hamdan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.074" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takla Salame" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976274" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.097" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafic-Thomas Salame" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959392" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357465v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959448" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215825v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Sidawi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.795" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250164v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05323026v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proscovia Kyokunzire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zaraket" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Izquierdo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120891" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011378v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c02151" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113702" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759771v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Habis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-6fqmfi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759777v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-97c472" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nune Mkhitaryan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Kokanyan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180317" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03092715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafic Salame" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032651" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03092712v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032650" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431522v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Belghouthi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Naama" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Losson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.11.305" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306812v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01802886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Atik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Fares" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Bachir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5039271" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874973v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Babajanyan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431525v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431515v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.097" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takla Salame" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976274" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581743v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Khalil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios A. Vokas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Al Abdullah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anwar Batal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Hamdan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.074" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafic-Thomas Salame" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959448" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959392" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215825v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Sidawi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.795" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250164v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>