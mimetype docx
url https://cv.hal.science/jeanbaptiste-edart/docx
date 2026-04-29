--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -171,1646 +171,1646 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de Etienne Richer (dir.), Marie et le combat spirituel. Actes de la 77e session de la Société française d’études mariales, Trois-Épis, Lisieux, 26-29 août 2023</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Galby-Marinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pinto-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Edart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle revue théologique</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+              <w:t xml:space="preserve">Les Anges et leurs représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître, Nouvelles Recherches sur l’Imaginaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242596v1</w:t>
+                <w:t xml:space="preserve">hal-05135103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'incubat et le succubat, la perversion démoniaque de l'amour humain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Saint Paul, apologète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Edart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnewijn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecce Corpus</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04999023v1</w:t>
+              <w:t xml:space="preserve">De coeur et de raison, Pour un renouveau de l'apologétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuel, pp.105-114, 2022, 9782384330072</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richer É. (éd.), Marie et le combat spirituel. Actes de la 77e session de la Société française d’études mariales, Trois-Épis, Lisieux, 26-29 août 2023, coll. Études mariales 77, Abbeville, Éd. F. Paillart, 2024, 260 p., 28 €. ISBN 9782955014080.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Épître de Saint Paul aux Philippiens (1,1-11), traduction et annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Edart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier-Thomas Venard and Bieke Mahieu. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle revue théologique</w:t>
-[...251 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Commencements, Définitions suivies de douze études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Peeters, pp.166-176, 2020, 978-90-429-3969-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...260 lines deleted...]
-                <w:t xml:space="preserve">hal-03533520v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">HDR (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lien démoniaque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Recension de : Joachim Bouflet, Enquête sur les stigmatisés. Ces incroyables phénomènes mystiques au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Edart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle revue théologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'incubat et le succubat, la perversion démoniaque de l'amour humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Edart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecce Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11-12, pp.77-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouvrir sa Bible au hasard est-il une pratique chrétienne ? Bibliomancie et charisme de texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Edart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle revue théologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 143 (3), pp.366-385</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">tel-05001745v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richer É. (éd.), Marie et le combat spirituel. Actes de la 77e session de la Société française d’études mariales, Trois-Épis, Lisieux, 26-29 août 2023, coll. Études mariales 77, Abbeville, Éd. F. Paillart, 2024, 260 p., 28 €. ISBN 9782955014080.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Edart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle revue théologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147, pp.349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Etienne Richer (dir.), Marie et le combat spirituel. Actes de la 77e session de la Société française d’études mariales, Trois-Épis, Lisieux, 26-29 août 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Edart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle revue théologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de : Adrien Bouhours, Le christianisme au défi des nouvelles spiritualités, Paris, Artège, 2024.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Edart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle revue théologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout le mal vient-il du diable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Edart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nef</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 367, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le psychiatre et l'exorciste, l'expérience du docteur Alain Assailly (1909-1999)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Edart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 123 (490), pp.87-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;lien&amp;quot; démoniaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Edart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecce Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.71-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prières de libération, deux approches contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Edart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue Théologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (3), pp.389-404</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diable en ses œuvres, Comprendre l'action invisible du mal et s'en libérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Edart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artège, pp.463, 2025, 979-10-336-1680-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Anges et leurs représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pinto-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Edart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 2025, Nouvelles Recherches sur l’Imaginaire, 9791041309221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'occultisme : analyse théologique d'une quête de pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Edart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Anges et leurs représentations</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05135103v1</w:t>
+              <w:t xml:space="preserve">De Malo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICES, Mar 2025, La Roche sur Yon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint Paul, apologète</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'IA et la vie de foi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Edart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonnewijn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De coeur et de raison, Pour un renouveau de l'apologétique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03689481v1</w:t>
+              <w:t xml:space="preserve">L'Ia : Chance et défi pour les chrétiens vietnamiens de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Catholique du Vietnam - Université Catholique de l'Ouest, Feb 2024, Ho Chi Minh Ville, Viêt-Nam, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épître de Saint Paul aux Philippiens (1,1-11), traduction et annotation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Homme et femme il les créa, sens et portée de cette affirmation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Edart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commencements, Définitions suivies de douze études</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03533518v1</w:t>
+              <w:t xml:space="preserve">Définir l'homme, une approche pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Catholique de Vendée (ICES), Mar 2023, La Roche Sur Yon, France. pp.66-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La personnalité démoniaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Edart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La représentation angélique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Baptiste Edart; Laure Darcq; Elisabeth Pinto-Mathieu, Oct 2023, ANGERS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'occultisme : analyse théologique d'une quête de pouvoir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le lien démoniaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Edart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...178 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">Religions. Université de Strasbourg (Unistra), FRA., 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04321975v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05001745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1828,51 +1828,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliomancie ou charisme de texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Edart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1980,51 +1980,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D59887A"/>
+    <w:nsid w:val="236874B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2211,51 +2211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanbaptiste-edart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1888-644X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242596v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Edart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999023v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993688v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103930v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242602v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484257v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04567209v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03409008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03533520v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/tel-05001745v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325102v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135107v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Darcq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pinto-Mathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135103v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Galby-Marinetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03689481v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnewijn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03533518v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077309v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485144v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04321975v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04578785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanbaptiste-edart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1888-644X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135103v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Darcq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Galby-Marinetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pinto-Mathieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Edart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03689481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnewijn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03533518v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242602v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999023v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103930v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993688v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242611v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484257v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04567209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03409008v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03533520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135107v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847035v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04321975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/tel-05001745v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04578785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>