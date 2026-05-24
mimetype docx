--- v0 (2026-03-16)
+++ v1 (2026-05-24)
@@ -222,369 +222,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete Funk transform on the Cubed Sphere</w:t>
+                <w:t xml:space="preserve">Least Squares Spherical Harmonics Approximation on the Cubed Sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 429, </w:t>
+              <w:t xml:space="preserve">, 2023, 429, pp.115213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2023.115205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2023.115213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820075v2</w:t>
+                <w:t xml:space="preserve">hal-03788836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Least Squares Spherical Harmonics Approximation on the Cubed Sphere</w:t>
+                <w:t xml:space="preserve">A discrete Funk transform on the Cubed Sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bellet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 429, pp.115213. </w:t>
+              <w:t xml:space="preserve">, 2023, 429, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2023.115213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2023.115205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788836v1</w:t>
+                <w:t xml:space="preserve">hal-03820075v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry group of the equiangular cubed sphere</w:t>
+                <w:t xml:space="preserve">Quadrature and symmetry on the Cubed Sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly of Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 409, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2022.114142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071135v2</w:t>
+                <w:t xml:space="preserve">hal-03223150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadrature and symmetry on the Cubed Sphere</w:t>
+                <w:t xml:space="preserve">Symmetry group of the equiangular cubed sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bellet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quarterly of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 80, pp.69-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2022.114142⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03223150v1</w:t>
+                <w:t xml:space="preserve">hal-03071135v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristic imaging from generic projections : backprojection outside the range of the Radon transform</w:t>
               </w:r>
@@ -3229,51 +3229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brachet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Croisille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-025-02170-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820075v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2023.115205" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2023.115213" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071135v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223150v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2022.114142" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289623v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.12" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.10.103102" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678995v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.35" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202974v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.07.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820625v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2934" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719857v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.01.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.01.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175855v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Berechet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Berechet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rigaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15777" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641945v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2237325" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335427v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202236v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799282v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788342v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368354v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571707v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00549386v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04246149v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brachet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Croisille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-025-02170-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788836v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2023.115213" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820075v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2023.115205" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223150v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2022.114142" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071135v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289623v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.12" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.10.103102" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678995v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.35" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202974v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.07.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820625v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2934" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719857v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.01.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.01.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175855v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Berechet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Berechet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rigaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15777" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641945v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2237325" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335427v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202236v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799282v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788342v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368354v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571707v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00549386v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04246149v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>