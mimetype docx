--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -896,533 +896,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertial waves and modes excited by the libration of a rotating cube</w:t>
+                <w:t xml:space="preserve">Symmetry and couplings in stationary von Kármán Sodium dynamos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Lamriben</w:t>
+                <w:t xml:space="preserve">Sébastien Aumaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo R. M. Maas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4731802]⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.013044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/1/013044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152735v1</w:t>
+                <w:t xml:space="preserve">hal-00941499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travelling waves in a cylindrical magnetohydrodynamically forced flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Observation of Spatially Localized Dynamo Magnetic Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aumaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (14), pp.144501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.144501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152717v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry and couplings in stationary von Kármán Sodium dynamos</w:t>
+                <w:t xml:space="preserve">Travelling waves in a cylindrical magnetohydrodynamically forced flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrei Klochko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aumaître</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.044101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941499v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Observation of Spatially Localized Dynamo Magnetic Fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inertial waves and modes excited by the libration of a rotating cube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lamriben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo R. M. Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Gallet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Daviaud</w:t>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 108 (14), pp.144501. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.076602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.144501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4731802]⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941498v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earth rotation prevents exact solid-body rotation of fluids in the laboratory</w:t>
               </w:r>
@@ -1434,64 +1434,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.59002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1519,235 +1519,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water reorientation dynamics in the first hydration shells of F− and I−</w:t>
+                <w:t xml:space="preserve">Three-dimensional magnetic field reconstruction in the VKS experiment through Galerkin transforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">James T. Hynes</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1cp21834d⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.023037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/2/023037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152705v1</w:t>
+                <w:t xml:space="preserve">cea-00605762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional magnetic field reconstruction in the VKS experiment through Galerkin transforms</w:t>
+                <w:t xml:space="preserve">Water reorientation dynamics in the first hydration shells of F− and I−</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stirnemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Laage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James T. Hynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13, pp.023037. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.19895-19901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/2/023037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c1cp21834d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00605762v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational Symmetry Breaking of NO3 - in Aqueous Solution: NO Asymmetric Stretch Frequency Distribution and Mean Splitting</w:t>
               </w:r>
@@ -1772,51 +1772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suyong Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James T. Hynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.1255-1269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2635,51 +2635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Monchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aumaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2969,51 +2969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean.boisson@ensta-paristech.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387981v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Serra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salmon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Nokovitch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kadlub" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2025.117733" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Lo Feudo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cumunel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.09.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01286056v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benacchio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2731-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133414v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joosung Lee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/109/34002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079011v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miralles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann H&#233;rault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fauve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gissinger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tr&#233;lis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.063023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941503v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.013002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lamriben" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo R. M. Maas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731802]" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152717v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Klochko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Auma&#238;tre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941499v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/1/013044" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.144501" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D C&#233;bron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/59002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stirnemann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laage" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Hynes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp21834d" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00605762v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/2/023037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01152694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Sai G." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyong Re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Larralde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2005.01.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01370413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01194562v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benacchio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01411944v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lee" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01411963v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ducceschi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01419450v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00363808v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean.boisson@ensta-paristech.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387981v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Serra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salmon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Nokovitch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kadlub" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2025.117733" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Lo Feudo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cumunel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.09.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01286056v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benacchio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2731-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133414v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joosung Lee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/109/34002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079011v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miralles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann H&#233;rault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fauve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gissinger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tr&#233;lis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.063023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941503v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.013002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Auma&#238;tre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/1/013044" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.144501" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Klochko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lamriben" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo R. M. Maas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731802]" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D C&#233;bron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/59002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00605762v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/2/023037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152705v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stirnemann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Hynes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp21834d" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01152694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Sai G." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyong Re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Larralde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2005.01.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01370413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01194562v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benacchio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01411944v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lee" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01411963v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ducceschi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01419450v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00363808v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>