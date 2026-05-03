--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -248,1583 +248,1583 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Salivary Effector of the Pea Aphid Interacts with Pea Proteins and Enhances Its Performance on the Host Plant</w:t>
+                <w:t xml:space="preserve">Host specialisation or generalism? Population genetics of the aphid Myzus persicae reveals dominance of superclones across diverse host plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Po-Yuan Shih</w:t>
+                <w:t xml:space="preserve">Yannis Nio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Le Bras</w:t>
+                <w:t xml:space="preserve">Christelle Buchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Ollivier</w:t>
+                <w:t xml:space="preserve">Franck Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Boulain</w:t>
+                <w:t xml:space="preserve">Frédérique Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
+                <w:t xml:space="preserve">Ségolène Buzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/mpmi-08-24-0089-r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2025.1635527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166019v2</w:t>
+                <w:t xml:space="preserve">hal-05166831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the triggering factors and determination mechanisms of host alternation in aphids</w:t>
+                <w:t xml:space="preserve">Transcriptomic analysis reveals candidate molecular pathways involved in pea (Pisum sativum L.) resistance to pea aphid (Acyrthosiphon pisum Harris) biotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Etier</w:t>
+                <w:t xml:space="preserve">Rémi Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rituparna Ghosh</w:t>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Vericel</w:t>
+                <w:t xml:space="preserve">Marc Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Cloteau</w:t>
+                <w:t xml:space="preserve">Po-Yuan Shih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Denis</w:t>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2025/3028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-11742-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076879v1</w:t>
+                <w:t xml:space="preserve">hal-05165899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The release of sexual conflict after sex loss is associated with evolutionary changes in gene expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of reservoirs of vectors and viruses responsible for beet yellows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Nio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Buchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Defendini</w:t>
+                <w:t xml:space="preserve">Chantal Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Baulande</w:t>
+                <w:t xml:space="preserve">Frédérique Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2024.2631⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol103-art01-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928700v1</w:t>
+                <w:t xml:space="preserve">hal-05448015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetics of host plant acceptance in pea aphids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julia Ferrari</w:t>
+                <w:t xml:space="preserve">Identification des réservoirs des vecteurs et des virus responsables des jaunisses de la betterave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Nio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Buchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.17795⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol103-art01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156900v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des réservoirs des vecteurs et des virus responsables des jaunisses de la betterave</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Maheo</w:t>
+                <w:t xml:space="preserve">The release of sexual conflict after sex loss is associated with evolutionary changes in gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Defendini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Baulande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol103-art01⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292 (2039), pp.20242631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2024.2631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155832v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive annotation of olfactory and gustatory receptor genes and transposable elements revealed their evolutionary dynamics in aphids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabricio Almeida-Silva</w:t>
+                <w:t xml:space="preserve">The genetics of host plant acceptance in pea aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isobel Eyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Fenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaf238⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (21), pp.e17795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.17795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05299488v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156900v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Cycle Simplifications in Aphids Drive Changes in Evolutionary Rates and Selection Regimes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">A Salivary Effector of the Pea Aphid Interacts with Pea Proteins and Enhances Its Performance on the Host Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Po-Yuan Shih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Etier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+                <w:t xml:space="preserve">Rémi Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaf307⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/mpmi-08-24-0089-r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421198v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166019v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong impact of orally administered BCR4 defensin on aphid survival, embryo development, and symbiotic cells in three Acyrthosiphon pisum parthenogenetic lines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Renoz</w:t>
+                <w:t xml:space="preserve">Insights into the triggering factors and determination mechanisms of host alternation in aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Etier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rituparna Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Vericel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Cloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10340-025-01923-0⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2025/3028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127596v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis reveals candidate molecular pathways involved in pea (Pisum sativum L.) resistance to pea aphid (Acyrthosiphon pisum Harris) biotypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
+                <w:t xml:space="preserve">Comprehensive annotation of olfactory and gustatory receptor genes and transposable elements revealed their evolutionary dynamics in aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Gabriel Olvera-Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xilong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricio Almeida-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-11742-3⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (12), pp.msaf238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaf238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165899v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05299488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of reservoirs of vectors and viruses responsible for beet yellows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Maheo</w:t>
+                <w:t xml:space="preserve">Life Cycle Simplifications in Aphids Drive Changes in Evolutionary Rates and Selection Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Vericel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaorui Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Etier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol103-art01-GB⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (12), pp.msaf307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaf307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448015v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host specialisation or generalism? Population genetics of the aphid Myzus persicae reveals dominance of superclones across diverse host plants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Duval</w:t>
+                <w:t xml:space="preserve">Strong impact of orally administered BCR4 defensin on aphid survival, embryo development, and symbiotic cells in three Acyrthosiphon pisum parthenogenetic lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Lapetoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Mahéo</w:t>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Buzy</w:t>
+                <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, </w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98 (3), pp.1599-1612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2025.1635527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10340-025-01923-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166831v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic insights into Spiroplasma endosymbionts that induce male-killing and protective phenotypes in the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Arai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisuke Kageyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 371, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1986,295 +1986,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic basis of sex loss in the pea aphid</w:t>
+                <w:t xml:space="preserve">Rapid turnover of a pea aphid superclone mediated by thermal endurance in central Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M D Huguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+                <w:t xml:space="preserve">Sebastián I Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
+                <w:t xml:space="preserve">Cristián A Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Tanguy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t>
+                <w:t xml:space="preserve">Natalia Ricote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela A Sepúlveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-023-09776-6⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Proceedings. Biological Sciences, 291 (2016), pp.20232462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484084v1</w:t>
+                <w:t xml:space="preserve">hal-04484143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid turnover of a pea aphid superclone mediated by thermal endurance in central Chile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomic basis of sex loss in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristián A Zamora</w:t>
+                <w:t xml:space="preserve">M D Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Ricote</w:t>
+                <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela A Sepúlveda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Mahéo</w:t>
+                <w:t xml:space="preserve">Sylvie Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Proceedings. Biological Sciences, 291 (2016), pp.20232462. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Bmc Genomics, 25 (1), pp.202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-023-09776-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484143v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-omics approaches define novel aphid effector candidates associated with virulence and avirulence phenotypes</w:t>
               </w:r>
@@ -2388,1203 +2388,1203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Aphids on Hyperspectral Images Using One-Class SVM and Laplacian of Gaussians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pea-adapted biotype of the aphid Acyrthosiphon pisum induces susceptibility of pea to non-adapted biotype enabling improved feeding and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Po-Yuan Shih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Peignier</w:t>
+                <w:t xml:space="preserve">Anas Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Lacotte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">Arnaud Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs15082103⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (2), pp.389-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/1835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122402v1</w:t>
+                <w:t xml:space="preserve">hal-04090157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting Evolutionary Patterns Between Sexual and Asexual Lineages in a Genomic Region Linked to Reproductive Mode Variation in the pea aphid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of Aphids on Hyperspectral Images Using One-Class SVM and Laplacian of Gaussians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Rimbault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Peccoud</w:t>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Call</w:t>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evad168⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (8), pp.2103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15082103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232477v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary consequences of loss of sexual reproduction on male-related traits in parthenogenetic lineages of the pea aphid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting Evolutionary Patterns Between Sexual and Asexual Lineages in a Genomic Region Linked to Reproductive Mode Variation in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Defendini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Denis</w:t>
+                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Call</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16961⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (9), pp.evad168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evad168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122390v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Mechanisms Underlying Host Plant Specificity in Aphids</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolutionary consequences of loss of sexual reproduction on male-related traits in parthenogenetic lineages of the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Defendini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Maheo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Cloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (13), pp.3672-3685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-ento-120220-020526⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04028007v1</w:t>
+                <w:t xml:space="preserve">hal-04122390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea-adapted biotype of the aphid Acyrthosiphon pisum induces susceptibility of pea to non-adapted biotype enabling improved feeding and performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Molecular Mechanisms Underlying Host Plant Specificity in Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Po-Yuan Shih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (2), pp.389-398. </w:t>
+              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (1), pp.431-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/1835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-ento-120220-020526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04090157v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masculinization of the X-chromosome in aphid soma and gonads</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Aphid Resistance in Pisum Affects the Feeding Behavior of Pea-Adapted and Non-Pea-Adapted Biotypes of Acyrthosiphon pisum Differently</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Gonzalez Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.e53. </w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/insects13030268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03999192v1</w:t>
+                <w:t xml:space="preserve">hal-03641411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A major-effect genetic locus, ApRVII, controlling resistance against both adapted and non-adapted aphid biotypes in pea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physiological costs of facultative endosymbionts in aphids assessed from energy metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Glory</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romuald Cloteau</w:t>
+                <w:t xml:space="preserve">C Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Le Gallic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Denis</w:t>
+                <w:t xml:space="preserve">Stéphanie Morlière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-022-04050-x⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (10), pp.2580-2592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652102v1</w:t>
+                <w:t xml:space="preserve">hal-03780806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphid Resistance in Pisum Affects the Feeding Behavior of Pea-Adapted and Non-Pea-Adapted Biotypes of Acyrthosiphon pisum Differently</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A major-effect genetic locus, ApRVII, controlling resistance against both adapted and non-adapted aphid biotypes in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Glory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Cloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects13030268⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-022-04050-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641411v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological costs of facultative endosymbionts in aphids assessed from energy metabolism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Morlière</w:t>
+                <w:t xml:space="preserve">Masculinization of the X-chromosome in aphid soma and gonads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (10), pp.2580-2592. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780806v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host plants and insecticides shape the evolution of genetic and clonal diversity in a major aphid crop pest</w:t>
               </w:r>
@@ -3609,51 +3609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Capderrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Micoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3760,51 +3760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingting Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaosai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 170 (1), pp.79-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3832,4893 +3832,4893 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global patterns in genomic diversity underpinning the evolution of insecticide resistance in the aphid crop pest Myzus persicae</w:t>
+                <w:t xml:space="preserve">Involvement of chemosensory proteins in host plant searching in the bird cherry‐oat aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kumar Saurabh Singh</w:t>
+                <w:t xml:space="preserve">Xiong Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erick Cordeiro</w:t>
+                <w:t xml:space="preserve">Lang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartlomiej Troczka</w:t>
+                <w:t xml:space="preserve">Yi‐xiao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Pym</w:t>
+                <w:t xml:space="preserve">Su‐ji Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Mackisack</w:t>
+                <w:t xml:space="preserve">De‐xian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), pp.847. </w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (5), pp.1338-1353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-02373-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313531v1</w:t>
+                <w:t xml:space="preserve">hal-03140166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of “protective” symbionts throughout the different steps of an aphid–parasitoid interaction</w:t>
+                <w:t xml:space="preserve">Viroses des légumineuses et résistance aux pucerons vecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Sochard</w:t>
+                <w:t xml:space="preserve">Anne Moussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bellec</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current zoology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 713, pp.29-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143189v1</w:t>
+                <w:t xml:space="preserve">hal-03287959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alarm Pheromone Responses Depend on Genotype, but Not on the Presence of Facultative Endosymbionts in the Pea Aphid Acyrthosiphon pisum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global patterns in genomic diversity underpinning the evolution of insecticide resistance in the aphid crop pest Myzus persicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar Saurabh Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Auguste Badji</w:t>
+                <w:t xml:space="preserve">Bartlomiej Troczka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Sol-Mochkovitch</w:t>
+                <w:t xml:space="preserve">Adam Pym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Fallais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">Joanna Mackisack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.43. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/insects12010043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-02373-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288999v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary Symbionts Affect Foraging Capacities of Plant-Specialized Genotypes of the Pea Aphid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Influence of “protective” symbionts throughout the different steps of an aphid–parasitoid interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-021-01726-7⟩</w:t>
+              <w:t xml:space="preserve">Current zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (4), pp.441-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cz/zoaa053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185630v1</w:t>
+                <w:t xml:space="preserve">hal-03143189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Link Between Communities of Protective Endosymbionts and Parasitoids of the Pea Aphid Revealed in Unmanipulated Agricultural Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Alarm Pheromone Responses Depend on Genotype, but Not on the Presence of Facultative Endosymbionts in the Pea Aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Auguste Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Sol-Mochkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Fallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects12010043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2021.618331⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03288821v1</w:t>
+                <w:t xml:space="preserve">hal-03288999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hosting certain facultative symbionts modulate the phenoloxidase activity and immune response of the pea aphid Acyrthosiphon pisum</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Link Between Communities of Protective Endosymbionts and Parasitoids of the Pea Aphid Revealed in Unmanipulated Agricultural Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Desneux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélanie Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Buchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (6), pp.1780-1799. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2021.618331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019458v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale geography survey provides insights into the colonization history of a major aphid pest on its cultivated apple host in Europe, North America and North Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secondary Symbionts Affect Foraging Capacities of Plant-Specialized Genotypes of the Pea Aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.G. Olvera-Vazquez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corentin Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.26⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82 (4), pp.1009-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-021-01726-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605093v1</w:t>
+                <w:t xml:space="preserve">hal-03185630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited influence of gain and loss of symbionts on host plant selection in specialized pea aphid genotypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Sochard</w:t>
+                <w:t xml:space="preserve">Hosting certain facultative symbionts modulate the phenoloxidase activity and immune response of the pea aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lemauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïwenn Le Floch</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2020/1076⟩</w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (6), pp.1780-1799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288969v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viroses des légumineuses et résistance aux pucerons vecteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-scale geography survey provides insights into the colonization history of a major aphid pest on its cultivated apple host in Europe, North America and North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.G. Olvera-Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Moussart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Akiko Sugio</w:t>
+                <w:t xml:space="preserve">C. Remoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Venon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.e34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287959v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of chemosensory proteins in host plant searching in the bird cherry‐oat aphid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yi‐xiao Huang</w:t>
+                <w:t xml:space="preserve">Limited influence of gain and loss of symbionts on host plant selection in specialized pea aphid genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Su‐ji Wang</w:t>
+                <w:t xml:space="preserve">Maïwenn Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De‐xian Li</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvia Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (5), pp.1338-1353. </w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (1), pp.39-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2020/1076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140166v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MinYS: mine your symbiont by targeted genome assembly in symbiotic communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examination of the success rate of secondary symbiont manipulation by microinjection methods in the pea aphid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cervin Guyomar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">Grégory Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqaa047⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 168 (2), pp.174-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.12878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02891885v1</w:t>
+                <w:t xml:space="preserve">hal-02487139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latitudinal trend in the reproductive mode of the pea aphid Acyrthosiphon pisum invading a wide climatic range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MinYS: mine your symbiont by targeted genome assembly in symbiotic communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastián Martel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.6536⟩</w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (3), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqaa047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141878v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific difference among herbivore lineages and their host-plant specialization drive the strength of trophic cascades</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional insights from the GC-poor genomes of two aphid parasitoids, &amp;quot;Aphidius ervi&amp;quot; and &amp;quot;Lysiphlebus fabarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Schrader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Sentis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Magro</w:t>
+                <w:t xml:space="preserve">Jens Bast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.13528⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (Art. 376), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-6764-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020092v2</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large genomic insertion containing a duplicated follistatin gene is linked to the pea aphid male wing dimorphism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraspecific difference among herbivore lineages and their host-plant specialization drive the strength of trophic cascades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bertram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binshuang Li</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fangzhou Liu</w:t>
+                <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.50608⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (8), pp.1242-1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142012v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020092v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional insights from the GC-poor genomes of two aphid parasitoids, &amp;quot;Aphidius ervi&amp;quot; and &amp;quot;Lysiphlebus fabarum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A large genomic insertion containing a duplicated follistatin gene is linked to the pea aphid male wing dimorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binshuang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Bickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Saleh Ziabari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Dennis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jens Bast</w:t>
+                <w:t xml:space="preserve">Fangzhou Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-6764-0⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.e50608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.50608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649295v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphid infestation differently affects the defences of nitrate-fed and nitrogen-fixing Medicago truncatula and alters symbiotic nitrogen fixation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latitudinal trend in the reproductive mode of the pea aphid Acyrthosiphon pisum invading a wide climatic range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaurav Pandharikar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marylène Poirie</w:t>
+                <w:t xml:space="preserve">Francisco Bozinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.1493⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (15), pp.8289-8298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928114v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encyclop’Aphid: a website on aphids and their natural enemies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aphid infestation differently affects the defences of nitrate-fed and nitrogen-fixing Medicago truncatula and alters symbiotic nitrogen fixation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Pandharikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Hulle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">Marylène Poirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2019/0867⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (1934), pp.20201493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.1493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144037v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of the success rate of secondary symbiont manipulation by microinjection methods in the pea aphid system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
+                <w:t xml:space="preserve">Encyclop’Aphid: a website on aphids and their natural enemies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Hulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Toussaint</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evelyne Turpeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 168 (2), pp.174-183. </w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (1), pp.97-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eea.12878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2019/0867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487139v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host plant effects on the outcomes of defensive symbioses in the pea aphid complex</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Host-microbiota interactions: from holobiont theory to analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian R. Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10682-019-10005-4⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.7:5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-019-0619-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277158v1</w:t>
+                <w:t xml:space="preserve">hal-01980500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative importance of long‐term changes in climate and land‐use on the phenology and abundance of legume crop specialist and generalist aphids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Differences in egg hatching time between cyclical and obligate parthenogenetic lineages of aphids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 26 (5), pp.881-896. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12585⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 26 (1), pp.135-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276276v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in escape behavior between pea aphid biotypes reflect their host plants’ palatability to mammalian herbivores</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Le Gallic</w:t>
+                <w:t xml:space="preserve">Different phenotypic plastic responses to predators observed among aphid lineages specialized on different host plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bertram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moshe Inbar</w:t>
+                <w:t xml:space="preserve">Felipe Ramon-Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Louit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2018.10.005⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.9017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-45220-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095888v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Expression of Candidate Salivary Effector Genes in Pea Aphid Biotypes With Distinct Host Plant Specificity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Host plant effects on the outcomes of defensive symbioses in the pea aphid complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.1301. </w:t>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (5), pp.651-669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10682-019-10005-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378266v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life on the Edge: Ecological Genetics of a High Arctic Insect Species and Its Circumpolar Counterpart</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Relative importance of long‐term changes in climate and land‐use on the phenology and abundance of legume crop specialist and generalist aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Hullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Buchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects10120427⟩</w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (5), pp.881-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391010v1</w:t>
+                <w:t xml:space="preserve">hal-02276276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-microbiota interactions: from holobiont theory to analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differences in escape behavior between pea aphid biotypes reflect their host plants’ palatability to mammalian herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Ben-Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moshe Inbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-019-0619-4⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34, pp.108-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2018.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980500v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in egg hatching time between cyclical and obligate parthenogenetic lineages of aphids.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differential Expression of Candidate Salivary Effector Genes in Pea Aphid Biotypes With Distinct Host Plant Specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endrick Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12493⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095896v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different phenotypic plastic responses to predators observed among aphid lineages specialized on different host plants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Felipe Ramon-Portugal</w:t>
+                <w:t xml:space="preserve">Life on the Edge: Ecological Genetics of a High Arctic Insect Species and Its Circumpolar Counterpart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Maheo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Buchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Louit</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.9017. </w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (10), pp.427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-45220-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/insects10120427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349155v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Disentangling the Causes for Faster-X Evolution in Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lemaitre</w:t>
+                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (1), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), pp.507-520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-018-0562-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926402v1</w:t>
+                <w:t xml:space="preserve">hal-03276874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid evolution of aphid pests in agricultural environments</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fast Evolution and Lineage-Specific Gene Family Expansions of Aphid Salivary Effectors Driven by Interactions with Host-Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endrick Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26, pp.17 - 24. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (6), pp.1554-1572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cois.2017.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699353v1</w:t>
+                <w:t xml:space="preserve">hal-01891942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying genomic hotspots of differentiation and candidate genes involved in the adaptive divergence of pea aphid host races</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nouhaud</w:t>
+                <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Peccoud</w:t>
+                <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14799⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-018-0562-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892027v1</w:t>
+                <w:t xml:space="preserve">hal-01926402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hosts do not simply outsource pathogen resistance to protective symbionts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Rapid evolution of aphid pests in agricultural environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.13512⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.17 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cois.2017.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01807367v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holobiont: a conceptual framework to explore the eco-evolutionary and functional implications of host-microbiota interactions in all ecosystems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identifying genomic hotspots of differentiation and candidate genes involved in the adaptive divergence of pea aphid host races</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.15199⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (16), pp.3287 - 3300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01950809v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promises and challenges in insect-plant interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcel Dicke</w:t>
+                <w:t xml:space="preserve">Comparing 16S rDNA amplicon sequencing and hybridization capture for pea aphid microbiota diversity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eea.12679⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13104-018-3559-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02625363v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing 16S rDNA amplicon sequencing and hybridization capture for pea aphid microbiota diversity analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">Promises and challenges in insect-plant interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dedeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Dicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13104-018-3559-3⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166 (5), pp.319-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.12679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02140492v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution without standing genetic variation: change in transgenerational plastic response under persistent predation pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Espinasse</w:t>
+                <w:t xml:space="preserve">Hosts do not simply outsource pathogen resistance to protective symbionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hrček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin J Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ailsa H C Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara M Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41437-018-0108-8⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (7), pp.1488-1499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.13512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887396v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Evolution and Lineage-Specific Gene Family Expansions of Aphid Salivary Effectors Driven by Interactions with Host-Plants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holobiont: a conceptual framework to explore the eco-evolutionary and functional implications of host-microbiota interactions in all ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (6), pp.1554-1572. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 218 (4), pp.1321-1324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.15199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891942v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01950809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the Causes for Faster-X Evolution in Aphids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Peccoud</w:t>
+                <w:t xml:space="preserve">Evolution without standing genetic variation: change in transgenerational plastic response under persistent predation pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bertram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Pauline Raimondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
+                <w:t xml:space="preserve">Gilles Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (2), pp.507-520. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (3), pp.266-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41437-018-0108-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276874v1</w:t>
+                <w:t xml:space="preserve">hal-01887396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted re-sequencing confirms the importance of chemosensory genes in aphid host race differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isobel Eyres</w:t>
+                <w:t xml:space="preserve">The promises and challenges of research on plant–insect–microbe interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Duvaux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arjen Biere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13818⟩</w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (6), pp.904-909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532713v1</w:t>
+                <w:t xml:space="preserve">hal-02620649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The promises and challenges of research on plant–insect–microbe interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">Targeted re-sequencing confirms the importance of chemosensory genes in aphid host race differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isobel Eyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arjen Biere</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (6), pp.904-909. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (1), pp.43-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.13818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620649v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of water-deficit stress on tritrophic interactions in a wheat-aphid-parasitoid system.</w:t>
               </w:r>
@@ -8730,51 +8730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Suhail Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deguang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8834,51 +8834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Manzano-Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gitta Szabó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8964,51 +8964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel I Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Gadau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Gonzalez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9111,51 +9111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Polin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9200,2293 +9200,2293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of genetic bottleneck and differentiation after the introduction of an exotic parasitoid for classical biological control</w:t>
+                <w:t xml:space="preserve">Assessment of the Dominance Level of the R81T Target Resistance to Two Neonicotinoid Insecticides in[i] Myzus persicae[/i] (Hemiptera: Aphididae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zepeda-Paulo</w:t>
+                <w:t xml:space="preserve">Claire Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dion</w:t>
+                <w:t xml:space="preserve">Séverine Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lavandero</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Laëtitia Caddoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Brazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Maheo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-015-1029-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (5), pp.2182-2189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jee/tow148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462751v1</w:t>
+                <w:t xml:space="preserve">hal-01355653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial community diversity harboured by interacting species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signatures of genetic bottleneck and differentiation after the introduction of an exotic parasitoid for classical biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+                <w:t xml:space="preserve">F. Zepeda-Paulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwennola Ermel</w:t>
+                <w:t xml:space="preserve">Emilie Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavandero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Maheo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0155392⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (2), pp.565-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-015-1029-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630825v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential gene expression according to race and host plant in the pea aphid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karim Gharbi</w:t>
+                <w:t xml:space="preserve">Bacterial community diversity harboured by interacting species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Bili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennola Ermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), 23 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0155392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.13771⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01371828v1</w:t>
+                <w:t xml:space="preserve">hal-02630825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinventing the Wheel and Making It Round Again: Evolutionary Convergence in Buchnera-Serratia Symbiotic Consortia between the Distantly Related Lachninae Aphids Tuberolachnus salignus and Cinara cedri.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Manzano-Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Latorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (5), pp.1440-1458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gbe/evw085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity in symbiont consortia in the pea aphid complex is associated with large phenotypic variation in the insect host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (5), pp.925-941. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10682-016-9856-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Agroinfiltration in Pisum sativum Provides a New Tool for Studying the Salivary Protein Functions in the Pea Aphid Complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khaoula Chawki</w:t>
+                <w:t xml:space="preserve">Differential gene expression according to race and host plant in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isobel Eyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (17), pp.4197-4215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02640167v1</w:t>
+                <w:t xml:space="preserve">hal-01371828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Dominance Level of the R81T Target Resistance to Two Neonicotinoid Insecticides in[i] Myzus persicae[/i] (Hemiptera: Aphididae).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Mottet</w:t>
+                <w:t xml:space="preserve">Optimization of Agroinfiltration in Pisum sativum Provides a New Tool for Studying the Salivary Protein Functions in the Pea Aphid Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endrick Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Fontaine</w:t>
+                <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Caddoux</w:t>
+                <w:t xml:space="preserve">Charlotte Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Brazier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Maheo</w:t>
+                <w:t xml:space="preserve">Khaoula Chawki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 109 (5), pp.2182-2189. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1171), pp.1171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jee/tow148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355653v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome re-sequencing of non-model organisms: lessons from unmapped reads</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cheaper is not always worse: strongly protective isolates of a defensive symbiont are less costly to the aphid host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabel Whibley</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Luis Cayetano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Rothacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Vorburger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2014.85⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 282 (1799), pp.20142333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2014.2333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081094v1</w:t>
+                <w:t xml:space="preserve">hal-01208778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial communities associated with host-adapted populations of pea aphids revealed by deep sequencing of 16S ribosomal DNA.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Does sex-biased dispersal account for the lack of geographic and host-associated differentiation in introduced populations of an aphid parasitoid?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Zepeda-Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blas Lavandero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Maheo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120664⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (11), pp.2149-2161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274516v2</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and quantitative genetic differentiation in [i]Sitobion avenae[/i] populations from both sides of the Qinling Mountains.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Whole-genome re-sequencing of non-model organisms: lessons from unmapped reads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Whibley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0122343⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.494-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2014.85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274511v2</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional Reduction of Predation Risk Associated with a Facultative Symbiont in an Insect</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Bacterial communities associated with host-adapted populations of pea aphids revealed by deep sequencing of 16S ribosomal DNA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0143728. </w:t>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0120664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276733v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274516v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant–insect interactions under bacterial influence: ecological implications and underlying mechanisms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Molecular and quantitative genetic differentiation in [i]Sitobion avenae[/i] populations from both sides of the Qinling Mountains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianliang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deguang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqin Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru435⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0122343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0122343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312942v1</w:t>
+                <w:t xml:space="preserve">hal-01274511v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic characterisation of new host-specialised biotypes and novel associations with bacterial symbionts in the pea aphid complex</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Conditional Reduction of Predation Risk Associated with a Facultative Symbiont in an Insect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Polin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsutomu Tsuchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0143728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/icad.12131⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01252653v1</w:t>
+                <w:t xml:space="preserve">hal-01276733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics of adaptation to host-plants in herbivorous insects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Plant–insect interactions under bacterial influence: ecological implications and underlying mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Functional Genomics and Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bfgp/elv015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (2), pp.467-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03419843v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal clines in the frequency distribution of 'super-clones' in an aphid crop pest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic characterisation of new host-specialised biotypes and novel associations with bacterial symbionts in the pea aphid complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Maheo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon de La Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Gilabert</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Cindy Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007485315000619⟩</w:t>
+              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (5), pp.484-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/icad.12131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462722v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheaper is not always worse: strongly protective isolates of a defensive symbiont are less costly to the aphid host</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomics of adaptation to host-plants in herbivorous insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle d'Alencon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endrick Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Cayetano</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2014.2333⟩</w:t>
+              <w:t xml:space="preserve">Briefings in Functional Genomics and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (6), pp.413-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bfgp/elv015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208778v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does sex-biased dispersal account for the lack of geographic and host-associated differentiation in introduced populations of an aphid parasitoid?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal clines in the frequency distribution of 'super-clones' in an aphid crop pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisca Zepeda-Paulo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (11), pp.2149-2161. </w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105 (6), pp.694-703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.1504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007485315000619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254188v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inheritance patterns of secondary symbionts during sexual reproduction of pea aphid biotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon de La Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11588,51 +11588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Deleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coustau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11673,429 +11673,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA barcoding and the Associated PhylAphidB@se Website for the identification of European Aphids (Insecta: Hemiptera: Aphididae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Clamens</w:t>
+                <w:t xml:space="preserve">Widespread host-dependent hybrid unfitness in the pea aphid species complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon de La Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097620⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (10), pp.2983-2995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.12478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190033v1</w:t>
+                <w:t xml:space="preserve">hal-01208754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of contagious asexuality in the pea aphid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t>
+                <w:t xml:space="preserve">DNA barcoding and the Associated PhylAphidB@se Website for the identification of European Aphids (Insecta: Hemiptera: Aphididae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Coeur d'Acier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Artige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Genson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (12), pp.e1004838. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e97620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701165v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread host-dependent hybrid unfitness in the pea aphid species complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Genetic control of contagious asexuality in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 68 (10), pp.2983-2995. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (12), pp.e1004838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evo.12478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208754v1</w:t>
+                <w:t xml:space="preserve">hal-01701165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The terrestrial and freshwater invertebrate biodiversity of the archipelagoes of the Barents Sea, Svalbard, Franz Josef Land and Novaya Zemlya</w:t>
               </w:r>
@@ -12231,103 +12231,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic regions repeatedly involved in divergence among plant-specialized pea aphid biotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mieuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (9), pp.2013-2020. </w:t>
@@ -12359,291 +12359,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecological cost associated with protective symbionts of aphids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Do ecological niches differ between sexual and asexual lineages of an aphid species?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (6), pp.826-830. </w:t>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (6), pp.1095 - 1104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10682-014-9730-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208707v1</w:t>
+                <w:t xml:space="preserve">hal-01208744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do ecological niches differ between sexual and asexual lineages of an aphid species?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">An ecological cost associated with protective symbionts of aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Polin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 28 (6), pp.1095 - 1104. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (6), pp.826-830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10682-014-9730-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208744v1</w:t>
+                <w:t xml:space="preserve">hal-01208707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does variation in host plant association and symbiont infection of pea aphid populations induce genetic and behaviour differentiation of its main parasitoid, Aphidius ervi?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12741,90 +12741,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistance aux insecticides chez le puceron vert du pêcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Hullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Caddoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Les multi-résistances, 3, pp.24-26</w:t>
@@ -12866,90 +12866,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramatic changes in the genotypic frequencies of target insecticide resistance in French populations of [i]Myzus persicae[/i] (Hemiptera: Aphididae) over the last decade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Caddoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Micoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 106 (4), pp.1838-1847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12983,103 +12983,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two new species of aphid parasitoids (Hymenoptera, Braconidae, Aphidiinae) from the high arctic (Spitsbergen, Svalbard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane A. P. Derocles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Hullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zoologischer Anzeiger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 252 (1), pp.34 - 40. </w:t>
@@ -13129,90 +13129,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masculinization of the X Chromosome in the Pea Aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13263,90 +13263,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetics of obligate parthenogenesis in an aphid species and its consequences for the maintenance of alternative reproductive modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dedryver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13552,64 +13552,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontally Transmitted Symbionts and Host Colonization of Ecological Niches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee M. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarrod D. Hadfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13725,51 +13725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ravallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rebuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (7), 15 p. </w:t>
@@ -13801,604 +13801,604 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A universal method for the detection and identification of Aphidiinae parasitoids within their aphid hosts</w:t>
+                <w:t xml:space="preserve">A universal method for the detection and identification of Aphidiinae parasitoids within their aphid hosts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Derocles</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
+                <w:t xml:space="preserve">S.A.P. Derocles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Taberlet</w:t>
+                <w:t xml:space="preserve">P. Taberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (4), pp.634-645. </w:t>
+              <w:t xml:space="preserve">, 2012, 12 (4), pp.634-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2012.03131.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855246v1</w:t>
+                <w:t xml:space="preserve">hal-00849220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of reproductive specialization on energy costs and fitness genetic variances in cyclical and obligate parthenogenetic aphids</w:t>
+                <w:t xml:space="preserve">Are primary woody hosts 'island refuges' for host-alternating aphids and important for colonization of local cereals?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio J. Carter</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A. M. Klueken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto F. Nespolo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Hondelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (7), pp.1414 - 1425. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 135 (5), pp.347 - 360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0418.2011.01654.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208659v1</w:t>
+                <w:t xml:space="preserve">hal-02644663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are primary woody hosts 'island refuges' for host-alternating aphids and important for colonization of local cereals?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">The effects of reproductive specialization on energy costs and fitness genetic variances in cyclical and obligate parthenogenetic aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio J. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto F. Nespolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0418.2011.01654.x⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (7), pp.1414 - 1425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02644663v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A universal method for the detection and identification of Aphidiinae parasitoids within their aphid hosts.</w:t>
+                <w:t xml:space="preserve">A universal method for the detection and identification of Aphidiinae parasitoids within their aphid hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A.P. Derocles</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
+                <w:t xml:space="preserve">Stephane Derocles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Taberlet</w:t>
+                <w:t xml:space="preserve">Pierre Taberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (4), pp.634-45. </w:t>
+              <w:t xml:space="preserve">, 2012, 12 (4), pp.634-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2012.03131.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849220v1</w:t>
+                <w:t xml:space="preserve">hal-03855246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome scans reveal candidate regions involved in the adaptation to host plant in the pea aphid complex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14487,103 +14487,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated evolution of sex chromosomes in aphids, an X0 system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mieuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (2), epub ahead of print. </w:t>
@@ -14749,1155 +14749,1155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When the genomic attacks insects in agricultural landscapes</w:t>
+                <w:t xml:space="preserve">Short-term consequences of reproductive mode variation on the genetic architecture of energy metabolism and life-history traits in the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Tagu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Paulina Artacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Nespolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (7), pp.986-994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462677v1</w:t>
+                <w:t xml:space="preserve">hal-02643096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la génomique s'attaque aux insectes des paysages agricoles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Rapid evolution of parasitoids when faced with the symbiont-mediated resistance of their hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Zélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (4), pp.741-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02207.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642419v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facultative Symbiont Infections Affect Aphid Reproduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">When the genomic attacks insects in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (7), non paginé</w:t>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 319, pp.48 - 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729321v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid evolution of parasitoids when faced with the symbiont-mediated resistance of their hosts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Quand la génomique s'attaque aux insectes des paysages agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (319), pp.48-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729294v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics of Environmentally Induced Phenotypes in 2 Extremely Plastic Arthropods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Facultative Symbiont Infections Affect Aphid Reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsutomu Tsuchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuichi Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (7), non paginé</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652047v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facultative Symbiont Infections Affect Aphid Reproduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Rapid evolution of parasitoids when faced with the symbiont-mediated resistance of their hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0021831⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (4), pp.741-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02207.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648311v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiont infection affects aphid defensive behaviours</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Genomics of Environmentally Induced Phenotypes in 2 Extremely Plastic Arthropods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Pfrender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Tollrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John K. Colbourne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (5), pp.512 - 525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jhered/esr020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2011.0249⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01462644v1</w:t>
+                <w:t xml:space="preserve">hal-02652047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid evolution of parasitoids when faced with the symbiont-mediated resistance of their hosts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Facultative Symbiont Infections Affect Aphid Reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsutomu Tsuchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02207.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (7), pp.e21831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0021831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03399867v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term consequences of reproductive mode variation on the genetic architecture of energy metabolism and life-history traits in the pea aphid</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Symbiont infection affects aphid defensive behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Polin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R.F. Nespolo</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (5), pp.743-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2011.0249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.04.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02643096v1</w:t>
+                <w:t xml:space="preserve">hal-01462644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host races of the pea aphid Acyrthosiphon pisum differ in male wing phenotypes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 100 (1), pp.59-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15956,90 +15956,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history of aphid-plant associations and their role in aphid diversification.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. von Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coeur d'Acier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 333 (6-7), pp.474-87. </w:t>
@@ -16083,554 +16083,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anatomy of an aphid genome: from sequence to biology.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of a recurrent Buchnera mutation that affects thermal tolerance of pea aphid hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dugravot</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Gaelen R. Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather J. Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy A. Moran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.03.006⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 186, pp.367-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.110.117440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690655v1</w:t>
+                <w:t xml:space="preserve">hal-02661815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pea aphid complex as a model of ecological speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (s1), pp.119-130. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2009.01147.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in defensive behaviour between host-adapted races of the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Belz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.W. Weisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (s1), pp.147-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2009.01146.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a recurrent Buchnera mutation that affects thermal tolerance of pea aphid hosts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaelen R. Burke</w:t>
+                <w:t xml:space="preserve">The anatomy of an aphid genome: from sequence to biology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather J. Mclaughlin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Sébastien Dugravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (6-7), pp.464-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.110.117440⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02661815v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The invasion route for an insect pest species: the tobacco aphid in the New World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Zepeda-Paulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.C. Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16719,77 +16719,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary and functional insights into reproductive strategies of aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 333 (6-7), pp.488-496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16835,64 +16835,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbiotic bacterium modifies aphid body color</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsutomu Tsuchida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryuichi Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuyo Horikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16982,90 +16982,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pea aphid secondary endosymbionts on aphid resistance and development of the aphid parasitoid Aphidius ervi: a correlative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.N. Nyabuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.G. Heckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.W. Weisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 136 (3), pp.243-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17105,5089 +17105,5089 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex trait differentiation between host-populations of the pea aphid Acyrthosiphon pisum (Harris): implications for the evolution of ecological specialisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of trade-offs between sexual and asexual phases and the role of reproductive plasticity in the genetic architecture of aphid life histories.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Nespolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Frantz</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
+                <w:t xml:space="preserve">F. Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (9), pp.2402-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2009.00706.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2009.01221.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729977v1</w:t>
+                <w:t xml:space="preserve">hal-00729198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spéciation, un processus toujours en cours</w:t>
+                <w:t xml:space="preserve">Complex trait differentiation between host-populations of the pea aphid Acyrthosiphon pisum (Harris): implications for the evolution of ecological specialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
+                <w:t xml:space="preserve">Adrien Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Burban</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Loudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 97 (4), pp.718-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2009.01221.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203975v1</w:t>
+                <w:t xml:space="preserve">hal-00729977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and agricultural context shape reproductive mode variation in an aphid crop pest.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-Pleistocene radiation of the pea aphid complex revealed by rapidly evolving endosymbionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gilabert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nancy Moran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04250.x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (38), pp.16315-16320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0905129106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729971v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Pleistocene radiation of the pea aphid complex revealed by rapidly evolving endosymbionts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">La spéciation, un processus toujours en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather Mclaughlin</w:t>
+                <w:t xml:space="preserve">Flavie Vanlerberghe-Masutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Moran</w:t>
+                <w:t xml:space="preserve">Olivier Loudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.X-XII</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668379v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic and proteomic analyses of seasonal photoperiodism in the pea aphid.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. de Pauw</w:t>
+                <w:t xml:space="preserve">Climate and agricultural context shape reproductive mode variation in an aphid crop pest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-456⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (14), pp.3050-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04250.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00435791v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuum of genetic divergence from sympatric host races to species in the pea aphid complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Peccoud</w:t>
+                <w:t xml:space="preserve">Transcriptomic and proteomic analyses of seasonal photoperiodism in the pea aphid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jaubert-Possamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ollivier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. de Pauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (18), pp.7495-7500. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0811117106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667909v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00435791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of trade-offs between sexual and asexual phases and the role of reproductive plasticity in the genetic architecture of aphid life histories.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
+                <w:t xml:space="preserve">A continuum of genetic divergence from sympatric host races to species in the pea aphid complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2009.00706.x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (18), pp.7495-7500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0811117106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729198v1</w:t>
+                <w:t xml:space="preserve">hal-02667909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting from clonal to sexual reproduction in aphids: physiological and developmental aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+                <w:t xml:space="preserve">Early progress in aphid genomics and consequences for plant-aphid interactions studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hardie</w:t>
+                <w:t xml:space="preserve">J.P. Klingler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A. Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 100 (8), pp.441-451. </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (6), pp.701-708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/bc20070135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-21-6-0701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660672v1</w:t>
+                <w:t xml:space="preserve">hal-02655362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the life cycle of high arctic aphids adapted to climate change?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Short-term population differences in the genetic architecture of life history traits related to sexuality in an aphid species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Nespolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-008-0442-z⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (4), pp.374-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6801085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659919v1</w:t>
+                <w:t xml:space="preserve">hal-00729803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winged morph of the high arctic aphid Acyrthosiphon svalbardicum (Hemiptera: aphididae): abundance, reproductive status, and ecological significance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Sex versus parthenogenesis: A transcriptomic approach of photoperiod response in the model aphid Acyrthosiphon pisum (Hemiptera: Aphididae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hullé</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martinez-Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Entomologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4039/n08-002⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 408 (1-2), pp.146-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2007.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658242v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Soldier-Specific Venomous Protease in Social Aphids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal and annual genotypic variation and the effect of climate on population genetic structure of the cereal aphid Sitobion avenae in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kutsukake</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">L. Haack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msn203⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 98 (2), pp.159-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485307005500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655708v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host range expansion of an introduced insect pest through multiple colonizations of specialized clones.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C.C. Figueroa</w:t>
+                <w:t xml:space="preserve">Shifting from clonal to sexual reproduction in aphids: physiological and developmental aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.X. Silva</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 17 (21), pp.4608-18. </w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (8), pp.441-451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03949.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/bc20070135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729150v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene flow between sexual and facultatively asexual lineages of an aphid species and the maintenance of reproductive mode variation.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Is the life cycle of high arctic aphids adapted to climate change?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Hulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03798.x⟩</w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (9), pp.1037-1042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-008-0442-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729860v1</w:t>
+                <w:t xml:space="preserve">hal-02659919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term population differences in the genetic architecture of life history traits related to sexuality in an aphid species.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Winged morph of the high arctic aphid Acyrthosiphon svalbardicum (Hemiptera: aphididae): abundance, reproductive status, and ecological significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Blackman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hullé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Entomologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 140 (3), pp.385-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4039/n08-002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6801085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00729803v1</w:t>
+                <w:t xml:space="preserve">hal-02658242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex versus parthenogenesis: A transcriptomic approach of photoperiod response in the model aphid Acyrthosiphon pisum (Hemiptera: Aphididae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Evolution of Soldier-Specific Venomous Protease in Social Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kutsukake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nikoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shibao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (12), pp.2627-2641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msn203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2007.10.030⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02663331v1</w:t>
+                <w:t xml:space="preserve">hal-02655708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early progress in aphid genomics and consequences for plant-aphid interactions studies</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Host range expansion of an introduced insect pest through multiple colonizations of specialized clones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.X. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-21-6-0701⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (21), pp.4608-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03949.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655362v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and annual genotypic variation and the effect of climate on population genetic structure of the cereal aphid Sitobion avenae in northern France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId610" w:history="1">
+                <w:t xml:space="preserve">Gene flow between sexual and facultatively asexual lineages of an aphid species and the maintenance of reproductive mode variation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 98 (2), pp.159-168. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (12), pp.2998-3007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007485307005500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03798.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729906v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphid colony turn-over influences the spatial distribution of the grain aphid Sitobion avenae over the wheat growing season</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elimination of a specialised facultative symbiont does not affect the reproductive mode of its aphid host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgil Fievet</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Sakurai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsutomu Tsuchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 9 (2), pp.125-134. </w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (3), pp.296-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1461-9563.2007.00331.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2007.00868.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662148v1</w:t>
+                <w:t xml:space="preserve">hal-02655351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal photoperiodism regulates the expression of cuticular and signalling protein genes in the pea aphid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand les pucerons socialisent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 279, pp.39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656485v1</w:t>
+                <w:t xml:space="preserve">hal-02654178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotated expressed sequence tags and xenobiotic detoxification in the aphid Myzus persicae (Sulzer)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aphid colony turn-over influences the spatial distribution of the grain aphid Sitobion avenae over the wheat growing season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1744-7917.2007.00123.x⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (2), pp.125-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1461-9563.2007.00331.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655378v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pucerons avec ou sans ailes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seasonal photoperiodism regulates the expression of cuticular and signalling protein genes in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sabater-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (10), pp.1094-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2007.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654922v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Gene Family Expansion and Variable Selective Pressures for Cathepsin B in Aphids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotated expressed sequence tags and xenobiotic detoxification in the aphid Myzus persicae (Sulzer)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Doublet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">F. Sepulveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fuentes-Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 25 (Oct 13), pp.5-17. </w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (1), pp.29-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msm222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1744-7917.2007.00123.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00180087v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm-scale assessment of movement patterns and colonisation dynamics of the grain aphid in arable crops and hedgerows.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large Gene Family Expansion and Variable Selective Pressures for Cathepsin B in Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Vialatte</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mayako Kutsukabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1461-9563.2007.00347.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (Oct 13), pp.5-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msm222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00168866v1</w:t>
+                <w:t xml:space="preserve">inria-00180087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome reduction of the aphid endosymbiont Buchnera aphidicola in a recent evolutionary time scale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Des pucerons avec ou sans ailes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Latorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 279, pp.48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664216v1</w:t>
+                <w:t xml:space="preserve">hal-02654922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie sexuée et asexuée des pucerons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 279, pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unis pour survivre : les pucerons et leurs bactéries symbiotiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Genome reduction of the aphid endosymbiont Buchnera aphidicola in a recent evolutionary time scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gomez-Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Rispe</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Latorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 389 (1), pp.87-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2006.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391504v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination of a specialised facultative symbiont does not affect the reproductive mode of its aphid host</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Farm-scale assessment of movement patterns and colonisation dynamics of the grain aphid in arable crops and hedgerows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2007.00868.x⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (4), pp.337-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1461-9563.2007.00347.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655351v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00168866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les pucerons socialisent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Unis pour survivre : les pucerons et leurs bactéries symbiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rispe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 279, pp.39</w:t>
+              <w:t xml:space="preserve">, 2007, 279, pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654178v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale gene discovery in the pea aphid Acyrthosiphon pisum (Hemiptera)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracing individual movements of aphids reveals preferential routes of population transfers in agroecosystems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Sabater-Munoz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16(3), pp.839-844</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00180157v1</w:t>
+                <w:t xml:space="preserve">hal-00086283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal habitat variability and the maintenance of sex in host populations of the pea aphid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId600" w:history="1">
+                <w:t xml:space="preserve">Ecological specialization correlates with genotypic differentiation in sympatric host-populations of the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2006.3665⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (2), pp.392-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2005.01025.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660124v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal differentiation and spatial coexistence of sexual and facultative asexual lineages of an aphid species at mating sites</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large-scale gene discovery in the pea aphid Acyrthosiphon pisum (Hemiptera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Sabater-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dearden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2005.01055.x⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7-3 (r21), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2006-7-3-r21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663205v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00180157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing individual movements of aphids reveals preferential routes of population transfers in agroecosystems.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Temporal habitat variability and the maintenance of sex in host populations of the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 273, pp.2887-2891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2006.3665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086283v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological specialization correlates with genotypic differentiation in sympatric host-populations of the pea aphid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
+                <w:t xml:space="preserve">Temporal differentiation and spatial coexistence of sexual and facultative asexual lineages of an aphid species at mating sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kindlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sunnucks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 19 (2), pp.392-401. </w:t>
+              <w:t xml:space="preserve">, 2006, 19 (3), pp.809-815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2005.01025.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2005.01055.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666084v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admixed sexual and facultatively asexual aphid lineages at mating sites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
+                <w:t xml:space="preserve">Strong biases in the transmission of sex chromosomes in the aphid Rhopalosiphum padi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2004.02358.x⟩</w:t>
+              <w:t xml:space="preserve">Genetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 85 (2), pp.111-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016672305007482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675684v1</w:t>
+                <w:t xml:space="preserve">hal-02675535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does insecticide resistance alone account for the low genetic variability of asexually reproducing populations of the peach-potato aphid Myzus persicae ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lapchin</w:t>
+                <w:t xml:space="preserve">Admixed sexual and facultatively asexual aphid lineages at mating sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800673⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14 (1), pp.325-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2004.02358.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677309v1</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited genetic exchanges between populations of an insect pest living on uncultivated and related cultivated host plants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Does insecticide resistance alone account for the low genetic variability of asexually reproducing populations of the peach-potato aphid Myzus persicae ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zamoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ballanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lapchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2004.3033⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (6), pp.630-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682488v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure and clonal diversity of an introduced pest in Chile, the cereal aphid Sitobion avenae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Limited genetic exchanges between populations of an insect pest living on uncultivated and related cultivated host plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Galman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800662⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 272, pp.1075-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2004.3033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682992v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling the population genetics of clonal and partially clonal organisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Genetic structure and clonal diversity of an introduced pest in Chile, the cereal aphid Sitobion avenae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2005.01.001⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95 (1), pp.24-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02682235v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering reproductive polyphenism in aphids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Tackling the population genetics of clonal and partially clonal organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Balloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invertebrate Reproduction and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (4), pp.194-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2005.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678056v1</w:t>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong biases in the transmission of sex chromosomes in the aphid Rhopalosiphum padi</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Deciphering reproductive polyphenism in aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sabater-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Invertebrate Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48 (1-3), pp.71-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0016672305007482⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02675535v1</w:t>
+                <w:t xml:space="preserve">hal-02678056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotated expressed sequence tags for studies of the regulation of reproductive modes in aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Prunier-Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22271,589 +22271,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal genetic variability in French populations of the peach-potato aphid, Myzus persicae</w:t>
+                <w:t xml:space="preserve">Predominance of sexual reproduction in Romanian populations of the aphid Sitobion avenae inferred from phenotypic and genetic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">D Papura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 91, pp.143-152</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 90 (5), pp.397-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669839v1</w:t>
+                <w:t xml:space="preserve">hal-03052656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic evidence for hybrid origins of asexual lineages in an aphid species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId755" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic relationships between parthenogens and their sexual relatives: the possible routes to parthenogenesis in animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa J. Crease</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1554/02-557⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 79 (1), pp.151-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1095-8312.2003.00175.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676875v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predominance of sexual reproduction in Romanian populations of the aphid Sitobion avenae inferred from phenotypic and genetic structure</w:t>
+                <w:t xml:space="preserve">Phylogenetic evidence for hybrid origins of asexual lineages in an aphid species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Papura</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J-F Le Gallic</w:t>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Sabater-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sunnucks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800262⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 57 (6), pp.1291-1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1554/02-557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052656v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic relationships between parthenogens and their sexual relatives: the possible routes to parthenogenesis in animals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal genetic variability in French populations of the peach-potato aphid, Myzus persicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Teresa J. Crease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91, pp.143-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680291v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of sexual and asexual populations of the aphid Rhopalosiphum padi based on allozyme and microsatellite markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 11 (4), pp.711-723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22899,77 +22899,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology and evolution of sex in aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sunnucks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 17 (1), pp.34-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23015,77 +23015,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of microsatellite loci in the aphid species, Rhopalosiphum padi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23157,103 +23157,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple routes to asexuality in an aphid species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 268 (1483), pp.2291-2299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23281,1284 +23281,1284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clones of pea aphid, Acyrthosiphon pisum (Hemiptera : Aphididae) distinguished using genetic markers, differ in their damaging effect on a resistant alfalfa cultivar</w:t>
+                <w:t xml:space="preserve">Evidence for predominant clones in a cyclically parthenogenetic organism provided by combined demographic and genetic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bournoville</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Lucie Haack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.P. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 90, pp.33-39</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 9, pp.2055-2066</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697843v1</w:t>
+                <w:t xml:space="preserve">hal-02696484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for predominant clones in a cyclically parthenogenetic organism provided by combined demographic and genetic analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clones of pea aphid, Acyrthosiphon pisum (Hemiptera : Aphididae) distinguished using genetic markers, differ in their damaging effect on a resistant alfalfa cultivar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bournoville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Haack</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Gauthier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 9, pp.2055-2066</w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 90, pp.33-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696484v1</w:t>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme life-cycle and sex ratio variation among sexually produced clones of the aphid Phopalosiphum padi (Homoptera : Aphididae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clonal variability in sequences of morph production during the transition from parthenogenetic to sexual reproduction in the aphid Rhopalosiphum padi (Sternorrhyncha : Aphidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 86 (2), pp.254-264</w:t>
+              <w:t xml:space="preserve">European Journal of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 96, pp.125-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694537v1</w:t>
+                <w:t xml:space="preserve">hal-02694536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and cross-species comparison of microsatellite markers in two lizard species, Lacerta vivipara and Podarcis muralis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Extreme life-cycle and sex ratio variation among sexually produced clones of the aphid Phopalosiphum padi (Homoptera : Aphididae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 8, pp.518-520</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 86 (2), pp.254-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694601v1</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular markers to differentiate two morphologically-close species of the genus Sitobion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Reproductive mode and population genetic structure of the cereal aphid Sitobion avenae studied using phenotypic and microsatellite markers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H.M. Niemeyer</w:t>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sunnucks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D.N. Hebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 92, pp.217-225</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 8, pp.531-545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690299v1</w:t>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive mode and population genetic structure of the cereal aphid Sitobion avenae studied using phenotypic and microsatellite markers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Molecular markers to differentiate two morphologically-close species of the genus Sitobion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P.D.N. Hebert</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Niemeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 8, pp.531-545</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 92, pp.217-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688554v1</w:t>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular markers linked to breeding system differences in segregating and natural populations of the cereal aphid Rhopalosiphum padi L.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Development and cross-species comparison of microsatellite markers in two lizard species, Lacerta vivipara and Podarcis muralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Boudjemadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amandine Latorre</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 8, pp.965-973</w:t>
+              <w:t xml:space="preserve">, 1999, 8, pp.518-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696554v1</w:t>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Life-Cycle and Sex Ratio Variation among Sexually Produced Clones of the Aphid Rhopalosiphum padi (Homoptera: Aphididae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Molecular markers linked to breeding system differences in segregating and natural populations of the cereal aphid Rhopalosiphum padi L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Latorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 8, pp.965-973</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699278v1</w:t>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonal variability in sequences of morph production during the transition from parthenogenetic to sexual reproduction in the aphid Rhopalosiphum padi (Sternorrhyncha : Aphidae)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extreme Life-Cycle and Sex Ratio Variation among Sexually Produced Clones of the Aphid Rhopalosiphum padi (Homoptera: Aphididae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 86 (2), pp.254-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/3546443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694536v1</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological and molecular characterisation of the autumn migrants of the bird cherry-oat aphid, Rhopalosiphum padi.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Models of sexual and asexual coexistence in aphids based on constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId804" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pannetier</w:t>
+                <w:t xml:space="preserve">P.H. Gouyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 21 (8), pp.1-5</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 11, pp.685-701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692790v1</w:t>
+                <w:t xml:space="preserve">hal-02694606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models of sexual and asexual coexistence in aphids based on constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Rispe</w:t>
+                <w:t xml:space="preserve">Biological and molecular characterisation of the autumn migrants of the bird cherry-oat aphid, Rhopalosiphum padi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.S. Pierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">Kristelle Lourgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.H. Gouyon</w:t>
+                <w:t xml:space="preserve">D. Pannetier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 11, pp.685-701</w:t>
+              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 21 (8), pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694606v1</w:t>
+                <w:t xml:space="preserve">hal-02692790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle of the cereal aphid Sitobion avenae F. : polymorphism and comparison of life history traits associated with sexuality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Dedryver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 23, pp.123-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24583,90 +24583,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the nucleotide diversity of three aphid species by RAPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martinez-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Carrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24708,90 +24708,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic distribution and seasonal variation of mitochondrial DNA haplotypes in the aphid Rospalosiphum padi (Hemiptera: Aphididae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martinez-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.D.N. Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 87, pp.161-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24810,976 +24810,976 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness comparison between clones differing in their ability to produce sexuals in the aphid Rhopalosiphum padi</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A model to describe the reproductive rate in the aphid Sitobion avenae (Hemiptera: Aphididae): A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId815" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 93, pp.545-553</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146545v1</w:t>
+                <w:t xml:space="preserve">hal-02695286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation in natural populations of the aphid Rhopalosiphum padi as revealed by maternally inherited markers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Genetic diversity and mode of reproduction in French populations of the aphid Rhopalosiphum padi L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId819" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D.N. Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 5, pp.659-670</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 76, pp.305-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692578v1</w:t>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of cyclic and obligate parthenogens in the aphid Rhopalosiphum padi (L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Fitness comparaison between clones differing in their ability to produce sexuals in the aphid Rhopalosiphum padi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P.D.N. Hebert</w:t>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 263, pp.481-486</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 80, pp.469-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691939v1</w:t>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to describe the reproductive rate in the aphid Sitobion avenae (Hemiptera: Aphididae): A case study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Fitness comparison between clones differing in their ability to produce sexuals in the aphid Rhopalosiphum padi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId823" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 80 (3), pp.469-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1570-7458.1996.tb00961.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695286v1</w:t>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and mode of reproduction in French populations of the aphid Rhopalosiphum padi L</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Genetic variation in natural populations of the aphid Rhopalosiphum padi as revealed by maternally inherited markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martinez-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Carrel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alberto Fereres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 76, pp.305-313</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 5, pp.659-670</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02688992v1</w:t>
+                <w:t xml:space="preserve">hal-02692578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness comparaison between clones differing in their ability to produce sexuals in the aphid Rhopalosiphum padi</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Molecular characterization of cyclic and obligate parthenogens in the aphid Rhopalosiphum padi (L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId807" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.S. Pierre</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martinez-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D.N. Hebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 80, pp.469-474</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 263, pp.481-486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685385v1</w:t>
+                <w:t xml:space="preserve">hal-02691939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of genetic variation among canadian populations of the bird cherry-oat aphid, Rhopalosiphum padi L. (Hiomoptera: Aphididae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Lack of clonal variation among Canadian populations of the corn leaf aphid, Rhopalosiphum maidis Fitch (Homoptera : Aphididae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.D.N. Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 74, pp.346-353</w:t>
+              <w:t xml:space="preserve">Canadian Entomologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 127, pp.623-629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701644v1</w:t>
+                <w:t xml:space="preserve">hal-02699964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of clonal variation among Canadian populations of the corn leaf aphid, Rhopalosiphum maidis Fitch (Homoptera : Aphididae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Patterns of genetic variation among canadian populations of the bird cherry-oat aphid, Rhopalosiphum padi L. (Hiomoptera: Aphididae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.D.N. Hebert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. de Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Entomologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 127, pp.623-629</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 74, pp.346-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699964v1</w:t>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clonal variability in the response of Sitobion avenae (Homoptera: Aphididae) to resistant and susceptible wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Dedryver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25821,90 +25821,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding-system complex in the cereal aphid Rhopalosiphum padi (Homoptera: Aphididae) and its influences on population biology and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Dedryver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 17 (4), pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25929,77 +25929,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and reproductive potential of the cereal aphid Sitobion avenae on resistant wheat lines (Triticum monococcum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Dedryver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Applied Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 125, pp.219-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26024,77 +26024,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of resistant wheat (Triticum monococcum) on development and reproduction of Sitobion avenae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Dedryver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 16 (5), pp.123-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26119,77 +26119,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying bird cherry-oat aphid Rhopalosiphum padi emigrants, alate exules and gynoparae: application of multivariate methods to morphometric and anatomical features.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Dedryver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 59, pp.267-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26214,77 +26214,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of clone and morph on the parameters of intrisic rate of increase in the cereal aphids Sitobion avenae and Rhopalosiphum padi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Dedryver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26335,77 +26335,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local variability in the life cycle of the bird cherry-oat aphid, Rhopalosiphum padi (Homoptera: Aphididae) in western France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.L. Blackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 81, pp.315-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26430,64 +26430,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilite interclonale dans la production de formes sexuees chez le puceron des cereales Rhopalosiphum padi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Dedryver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 14 (4), pp.51-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26512,64 +26512,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de quelques facteurs sur l'expression du potentiel biotique de Rhopalosiphum padi (L.) et de Sitobion avenae (F.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Dedryver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 12 (1), pp.31-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26594,64 +26594,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de formes sexuees par differents clones de pucerons des cereales provenant de regions oceaniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Dedryver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 12 (1), pp.17-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26708,103 +26708,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la résistance aux pucerons Acyrthosiphon pisum et Aphis fabae au sein d’un panel de diversité génétique de la féverole (Vicia faba)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Glory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Cloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biologie Adaptative des Pucerons et Organismes Associés (réseau INRAE-SPE BAPOA), Nov 2024, Montpellier, France</w:t>
@@ -26833,103 +26833,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCR4, a defensin with a strong impact on aphid survival, embryo development and symbiotic cells of three Acyrthosiphon pisum lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Lapetoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
@@ -26971,51 +26971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principaux bio-agresseurs rencontrés ces dernières années (bactériose, pucerons, viroses et bruches)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Tayeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27079,51 +27079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Glory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27178,103 +27178,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference-guided genome assembly in metagenomic samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.1-8</w:t>
@@ -27303,103 +27303,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Holobionts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27437,90 +27437,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR-Cas9 mutagenesis in the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gléonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Amiens, France</w:t>
@@ -27543,359 +27543,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels effets la diversité microbienne du sol a-t-elle sur la croissance et la santé des plantes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mougel</w:t>
+                <w:t xml:space="preserve">From SymbAphidBase to SymbAphidCyc: two companion databases to study and compare aphid symbionts from genomes to metabolic pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Aubert</w:t>
+                <w:t xml:space="preserve">Mathieu Labernardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Bousset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+                <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Génomique Environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Auvergne - Clermont-Ferrand I (UdA). FRA., Jul 2015, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349078v1</w:t>
+                <w:t xml:space="preserve">hal-01208786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From SymbAphidBase to SymbAphidCyc: two companion databases to study and compare aphid symbionts from genomes to metabolic pathways</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+                <w:t xml:space="preserve">Quels effets la diversité microbienne du sol a-t-elle sur la croissance et la santé des plantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Labernardiere</w:t>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Febvay</w:t>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Auvergne - Clermont-Ferrand I (UdA). FRA., Jul 2015, Clermont-Ferrand, France. 1 p</w:t>
+              <w:t xml:space="preserve">Colloque de Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208786v1</w:t>
+                <w:t xml:space="preserve">hal-03349078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SymbAphidBase : une base de données nouvelle dédiée aux symbiotes de pucerons pour stocker et visualiser les génomes séquencés en standardisant leurs annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Labernardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA). Le Rheu, FRA., Nov 2014, Avignon, France. 1 p</w:t>
@@ -27924,103 +27924,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole genome re-sequencing : lessons from unmapped reads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
@@ -28075,87 +28075,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Texas (US), United States. pp.7495-7500, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0811117106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729934v1</w:t>
@@ -28218,51 +28218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Hayau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.69971X</w:t>
@@ -28291,103 +28291,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of plant use of a pest insect in an agricultural landscape studied using isotopic and molecular analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA-INTECOL 2005 JOINT MEETING :Ecology at multiple scales/Ecologie : une question d'échelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Montréal, Canada. pp.Inconnu</w:t>
@@ -28416,90 +28416,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host-races of the pea aphid, Acyrthosiphon pisum : biological criteria and feeding behaviour of clones originating from legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bournoville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28541,64 +28541,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of allozyme variation among French populations of the cereal aphid Rhopalosiphum padi Linnaeus (Homoptera: Aphididae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International symposium on Aphids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Leon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28623,77 +28623,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and regional variations in the genetic structure of Sitobion avenae (F.) populations from northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Dedryver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International symposium on Aphids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Leon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28718,103 +28718,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular markers linked to life cycle variation in the cereal aphid Rhopalosiphum padi L. (Homoptera : Aphididae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martinez-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.D.N. Hebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International congress of entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1996, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28964,90 +28964,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding-system complex in the cereal aphid Rhopalosiphum padi (Homoptera: Aphididae) and its influences on population biology and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Dedryver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de travail OILB/SROP "Lutte integree en Cereales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1992, Le Rheu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29104,64 +29104,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative genetics and genomics for multi-pest resistance in grain legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29268,64 +29268,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Lise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Capderrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Européenne de Biologie Evolutive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29350,77 +29350,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A major-effect genetic locus, ApRVII, controls resistance against adapted and non-adapted aphid biotypes in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29458,103 +29458,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference guided genome assembly in metagenomic samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RECOMB 2018 - 22nd International Conference on Research in Computational Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France. pp.1</w:t>
@@ -29583,103 +29583,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29704,103 +29704,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SymbAphidBase: a new database dedicated to aphid symbionts to store novel sequenced genomes and standardize their annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Labernardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Conference on Computational Biology (ECCB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , 1 p., 2014</w:t>
@@ -29900,51 +29900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29995,51 +29995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire du sexe ou pas, telle est la question !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">101 secrets de l'ADN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.129-131, 2019, 9-7-822-7112323-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30064,51 +30064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux symbiotes valent quelquefois mieux qu'un !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">101 secrets de l'ADN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.210-212, 2019, 9-7-822-7112323-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30409,51 +30409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écogénomique dévoile les secrets de l'adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30523,103 +30523,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong impact of orally administered BCR4 defensin on aphid survival, embryo development and symbiotic cells in three Acyrthosiphon pisum parthenogenetic lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Lapetoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -30667,77 +30667,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice B. Dennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel I. Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Schrader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Bast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -30795,51 +30795,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure compréhension de la réponse des plantes et du phytobiome aux stress multiples : besoin d’une approche interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30945,51 +30945,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la variabilite du cycle biologique et recherche de son determinisme chez le puceron des cereales Rhopalosiphum padi (L.) (Homoptera: Aphidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 1991. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -31106,51 +31106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE3FC993"/>
+    <w:nsid w:val="2574E2BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31337,51 +31337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanchristophesimon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0620-5835" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090947193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2177127" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000053420800" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166019v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yuan Shih" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Bras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-08-24-0089-r" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076879v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Etier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rituparna Ghosh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vericel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2025/3028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Defendini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lameiras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baulande" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2631" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156900v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Eyres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Fenton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ferrari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17795" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Nio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Maheo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol103-art01" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05299488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gabriel Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Almeida-Silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf238" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaorui Gong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf307" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01923-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11742-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol103-art01-GB" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166831v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mah&#233;o" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Buzy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2025.1635527" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818782v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Arai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Kageyama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnae027" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Coulson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesamine Bartlett" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bostrom" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Brittain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten S. Christoffersen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/as-2024-0017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484084v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Huguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09776-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484143v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n I Martel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi&#225;n A Zamora" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ricote" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela A Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2462" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834502v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorpe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Altmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lopez-Cobollo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Douglas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javaid Iqbal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10984-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122402v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15082103" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232477v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Call" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad168" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122390v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Defendini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16961" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028007v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-120220-020526" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090157v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/1835" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999192v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.166" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652102v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glory" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Gallic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04050-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641411v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez Gonzalez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13030268" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780806v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clav&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morli&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14157" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736450v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Roy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capderrey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Micoud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13417" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543547v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deguang Liu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingting Zhai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaosai Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.13076" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313531v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Saurabh Singh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cordeiro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Troczka" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pym" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mackisack" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02373-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03143189v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sochard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoaa053" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288999v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Auguste Badji" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sol-Mochkovitch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fallais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12010043" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185630v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dupont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01726-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288821v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leclair" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.618331" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019458v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Luo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemauf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12888" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605093v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remou&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousselet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grandcolas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.26" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288969v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Floch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/1076" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287959v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140166v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Peng" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Liu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi&#8208;xiao Huang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su&#8208;ji Wang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De&#8208;xian Li" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12865" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891885v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Delage" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa047" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141878v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Martel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ossa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Figueroa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bozinovic" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6536" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020092v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bertram" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dardenne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13528" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142012v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binshuang Li" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Bickel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parker" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Saleh Ziabari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangzhou Liu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50608" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649295v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dennis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ballesteros" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schrader" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bast" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6764-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928114v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandharikar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frendo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Poirie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.1493" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144037v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hulle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chaubet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Turpeau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2019/0867" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487139v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Toussaint" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12878" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02277158v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-019-10005-4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02276276v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12585" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095888v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Ari" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Le Gallic" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Inbar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.10.005" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378266v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01301" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02391010v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects10120427" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980500v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Marchesi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0619-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095896v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonhomme" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12493" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349155v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Louit" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45220-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926402v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0562-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699353v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2017.12.009" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892027v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouhaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14799" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807367v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hr&#269;ek" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Parker" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailsa H C Mclean" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara M Mann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13512" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950809v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15199" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625363v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bennett" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dicke" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12679" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140492v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cariou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-018-3559-3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887396v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raimondeau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Espinasse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0108-8" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891942v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy097" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276874v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy015" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532713v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Tucker" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hopkins" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13818" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620649v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Biere" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12536" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628785v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Suhail Ahmed" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186599" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595482v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Manzano-Mar&#237;n" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitta Szab&#243;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Horn" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Latorre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13633" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628911v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel I Ballesteros" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Gadau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Gonzalez-Gonzalez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Lavandero" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3640" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053532v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Leclair" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Polin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jousseaume" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sugio" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12380" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462751v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dion" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavandero" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-1029-6" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630825v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Bili" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155392" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371828v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13771" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462759v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw085" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497615v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pons" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-016-9856-1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640167v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aigu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Pennec" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Chawki" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01171" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355653v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mottet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fontaine" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Caddoux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brazier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/tow148" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081094v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Whibley" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.85" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274516v2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120664" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274511v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianliang Huang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Wang" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Shi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122343" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276733v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Tsuchida" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143728" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312942v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru435" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252653v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de La Huerta" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Laurence" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12131" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9C9021WJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419843v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alencon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elv015" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462722v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485315000619" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208778v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cayetano" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rothacher" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Vorburger" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2333" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254188v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1504" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208708v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosson" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12083" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4F1H3C8R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208768v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dubreuil" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-762" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190033v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Coeur d'Acier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Artige" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097620" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701165v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004838" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208754v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12478" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208756v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve J. Coulson" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Convey" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Aakra" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Aarvik" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Avila-Jimenez" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.10.006" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN3MF8XJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178940v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12441" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208707v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.991" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208744v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-014-9730-y" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208643v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bilodeau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Guay" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Turgeon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Cloutier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-012-9577-z" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V1JLW26S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01707351v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208624v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Caddoux" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC12475" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208642v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane A. P. Derocles" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcz.2012.03.001" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGJKBSZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208644v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dedryver" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2012.57" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208623v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Agostini" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Albaladejo" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aparicio" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Arthofer" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berrebi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12140" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4DWP68W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652552v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee M. Henry" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrod D. Hadfield" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. C. Maiden" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.07.029" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208596v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitz" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anselme" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rebuf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042114" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855246v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Derocles" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03131.x" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWTSF0S6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208659v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio J. Carter" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto F. Nespolo" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.247" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644663v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Klueken" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hondelmann" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2011.01654.x" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E0E23F6A219424BA8DF5FFB528D7AFD6659D442A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849220v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.P. Derocles" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taberlet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753439v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouhaud" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mieuzet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mah&#233;o" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12048" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9V3174R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639983v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr252" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753402v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabald&#243;n" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulain" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterme" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr140" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462677v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642419v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729321v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Koga" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729294v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dion" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02207.x" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652047v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Pfrender" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Tollrian" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Colbourne" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esr020" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648311v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koga" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021831" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462644v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2011.0249" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399867v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643096v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Artacho" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Figueroa" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Cortes" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Nespolo" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.04.013" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBWK8NWP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729528v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frantz" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485309006750" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-MPPR199D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729508v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peccoud" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. von Dohlen" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coeur d'Acier" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.004" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0649PWMK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690655v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.006" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9B5FS3X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662956v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2009.01147.x" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729479v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Kunert" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belz" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Weisser" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2009.01146.x" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661815v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelen R. Burke" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J. Mclaughlin" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy A. Moran" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.117440" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659098v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Ramirez" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fuentes-Contreras" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Margaritopoulos" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04857.x" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13A020D101E18A79010D74E0571625B4E4B72680/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661743v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.003" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXGT452L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667907v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuyo Horikawa" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuto Tsunoda" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Maoka" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1195463" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729494v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Nyabuga" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Heckel" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2010.01021.x" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WM0GJH7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729977v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frantz" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2009.01221.x" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203975v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729971v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilabert" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halkett" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04250.x" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFXM9ZX7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668379v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mclaughlin" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Moran" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905129106" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435791v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Francis" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonhomme" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Pauw" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-456" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667909v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ollivier" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0811117106" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729198v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2009.00706.x" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C2GS2303-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660672v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardie" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bc20070135" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659919v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurice" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-008-0442-z" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5VWBGMJT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658242v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Blackman" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hull&#233;" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4039/n08-002" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BAD970E2021429C3041CE2983B825B94F427CD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655708v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kutsukake" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nikoh" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shibao" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn203" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729150v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.X. Silva" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03949.x" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729860v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03798.x" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QV0F4FD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729803v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6801085" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663331v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cort&#233;s" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moya" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinez-Torres" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.10.030" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM9PQ58M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655362v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Klingler" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-6-0701" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729906v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dedryver" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Gallic" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haack" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485307005500" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-ZHHGCJZ5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662148v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2007.00331.x" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25C8B5860EC9398A3B861F7747AEA4FAE8E16087/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656485v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabater-Munoz" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benedetto" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2007.06.008" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQTP9GC9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655378v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sepulveda" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7917.2007.00123.x" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654922v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180087v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayako Kutsukabe" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm222" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168866v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2007.00347.x" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SSVJR2TP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664216v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomez-Valero" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Silva" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Latorre" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.10.001" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ03Z5C6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654851v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391504v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655351v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sakurai" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2007.00868.x" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBB15E899C2F4536CCF568D1596FAA97D5B565C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654178v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180157v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sabater-Munoz" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dearden" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-3-r21" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660124v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3665" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663205v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kindlmann" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sunnucks" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.01055.x" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086283v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666084v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.01025.x" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675684v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02358.x" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L54WM9K4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677309v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zamoum" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballanger" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapchin" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800673" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682488v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galman" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2004.3033" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682992v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Briones" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800662" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682235v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balloux" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2005.01.001" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6Z4C3T1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678056v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675535v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672305007482" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915291v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prunier-Leterme" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Gauthier" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duclert" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2004.05.001" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669839v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676875v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sunnucks" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/02-557" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052656v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Papura" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halkett" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delmotte" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Le Gallic" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800262" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680291v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa J. Crease" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1095-8312.2003.00175.x" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683358v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2002.01478.x" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0607CA29E35D8EAF3E59751F1DEA8F1F1763AB0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683456v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-5347(01)02331-X" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMP9N721-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681394v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leterme" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2000.00002.x" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P207FB04-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683360v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2001.1778" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697843v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bournoville" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilloux" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696484v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Haack" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gauthier" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694537v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694601v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boudjemadi" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690299v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Niemeyer" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688554v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumann" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.N. Hebert" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696554v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699278v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3546443" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694536v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hulle" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurice" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692790v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Lourgant" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pannetier" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694606v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Pierre" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyon" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687885v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687938v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carrio" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hermoso" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690959v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146545v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.1996.tb00961.x" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84VK4NHW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692578v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691939v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695286v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Caillaud" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Dedryver" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688992v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrel" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685385v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701644v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699964v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carillo" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Melo" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710913v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Di Pietro" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fima" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701913v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710838v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710777v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701961v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700492v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sandr&#233;" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wegorek" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703841v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701730v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724446v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723163v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308470v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772051v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898608v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164963v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ollivier" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glory" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denis" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morliere" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308257v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638839v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794226v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gl&#233;onnec" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208786v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labernardiere" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208785v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907446v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729934v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ollivier" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283920v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hayau" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnard" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453664v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760390v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carr&#233;" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennis" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765858v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765722v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771418v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779200v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dedryver" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Doussinault" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Jahier" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trottet" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bossis" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845354v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04532735v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Lise" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594698v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934823v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638884v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798649v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052268v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonet" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0743-5_13" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316468v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316469v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318875v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dedeine" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229616300933" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.007" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389481v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793086v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faure" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987737v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788571v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B. Dennis" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel I. Ballesteros" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981391v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850670v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanchristophesimon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0620-5835" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090947193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2177127" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000053420800" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166831v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Nio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mah&#233;o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Buzy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2025.1635527" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165899v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yuan Shih" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11742-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Maheo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol103-art01-GB" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol103-art01" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928700v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Defendini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lameiras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baulande" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2631" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156900v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Eyres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Fenton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ferrari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17795" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166019v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Bras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-08-24-0089-r" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076879v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Etier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rituparna Ghosh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vericel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2025/3028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05299488v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gabriel Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Almeida-Silva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf238" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaorui Gong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf307" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127596v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01923-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818782v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Arai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Kageyama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnae027" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Coulson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesamine Bartlett" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bostrom" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Brittain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten S. Christoffersen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/as-2024-0017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484143v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n I Martel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi&#225;n A Zamora" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ricote" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela A Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2462" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484084v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Huguet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09776-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834502v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorpe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Altmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lopez-Cobollo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Douglas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javaid Iqbal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10984-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090157v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/1835" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122402v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15082103" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232477v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Call" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad168" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122390v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Defendini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16961" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028007v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-120220-020526" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641411v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez Gonzalez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13030268" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780806v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clav&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morli&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14157" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652102v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glory" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Gallic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04050-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999192v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.166" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736450v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Roy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capderrey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Micoud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13417" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543547v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deguang Liu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingting Zhai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaosai Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.13076" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140166v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Peng" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Liu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi&#8208;xiao Huang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su&#8208;ji Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De&#8208;xian Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12865" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287959v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313531v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Saurabh Singh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cordeiro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Troczka" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pym" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mackisack" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02373-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03143189v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sochard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoaa053" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288999v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Auguste Badji" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sol-Mochkovitch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fallais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12010043" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288821v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leclair" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.618331" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185630v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dupont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01726-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019458v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Luo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemauf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12888" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605093v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remou&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousselet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grandcolas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.26" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288969v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Floch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/1076" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487139v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Toussaint" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12878" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891885v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Delage" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa047" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649295v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dennis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ballesteros" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schrader" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bast" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6764-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020092v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bertram" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dardenne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13528" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142012v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binshuang Li" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Bickel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parker" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Saleh Ziabari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangzhou Liu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50608" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141878v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Martel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ossa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Figueroa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bozinovic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6536" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928114v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandharikar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frendo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Poirie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.1493" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144037v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hulle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chaubet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Turpeau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2019/0867" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980500v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Marchesi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0619-4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095896v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonhomme" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Le Gallic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12493" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349155v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Louit" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45220-0" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02277158v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-019-10005-4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02276276v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12585" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095888v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Ari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Inbar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.10.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378266v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01301" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02391010v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects10120427" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276874v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy015" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891942v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy097" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926402v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0562-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699353v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2017.12.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892027v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouhaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14799" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140492v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cariou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-018-3559-3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625363v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bennett" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dicke" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12679" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807367v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hr&#269;ek" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Parker" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailsa H C Mclean" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara M Mann" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13512" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950809v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15199" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887396v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raimondeau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Espinasse" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0108-8" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620649v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Biere" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12536" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532713v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Tucker" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hopkins" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13818" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628785v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Suhail Ahmed" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186599" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595482v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Manzano-Mar&#237;n" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitta Szab&#243;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Horn" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Latorre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13633" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628911v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel I Ballesteros" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Gadau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Gonzalez-Gonzalez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Lavandero" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3640" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053532v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Leclair" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Polin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jousseaume" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sugio" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12380" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355653v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mottet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fontaine" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Caddoux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brazier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/tow148" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462751v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dion" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavandero" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-1029-6" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630825v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Bili" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155392" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462759v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw085" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497615v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pons" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-016-9856-1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371828v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13771" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640167v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aigu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Pennec" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Chawki" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01171" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208778v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cayetano" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rothacher" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Vorburger" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2333" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254188v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1504" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081094v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Whibley" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.85" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274516v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120664" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274511v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianliang Huang" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Wang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Shi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122343" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276733v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Tsuchida" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143728" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312942v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru435" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252653v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de La Huerta" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Laurence" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12131" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9C9021WJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419843v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alencon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elv015" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462722v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485315000619" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208708v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosson" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12083" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4F1H3C8R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208768v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dubreuil" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-762" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208754v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12478" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190033v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Coeur d'Acier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Artige" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097620" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701165v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004838" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208756v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve J. Coulson" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Convey" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Aakra" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Aarvik" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Avila-Jimenez" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.10.006" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN3MF8XJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178940v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12441" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208744v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-014-9730-y" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208707v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.991" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208643v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bilodeau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Guay" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Turgeon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Cloutier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-012-9577-z" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V1JLW26S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01707351v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208624v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Caddoux" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC12475" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208642v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane A. P. Derocles" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcz.2012.03.001" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGJKBSZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208644v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dedryver" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2012.57" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208623v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Agostini" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Albaladejo" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aparicio" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Arthofer" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berrebi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12140" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4DWP68W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652552v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee M. Henry" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrod D. Hadfield" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. C. Maiden" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.07.029" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208596v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitz" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anselme" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rebuf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042114" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849220v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.P. Derocles" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taberlet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03131.x" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWTSF0S6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644663v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Klueken" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hondelmann" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2011.01654.x" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E0E23F6A219424BA8DF5FFB528D7AFD6659D442A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208659v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio J. Carter" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto F. Nespolo" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.247" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855246v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Derocles" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753439v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouhaud" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mieuzet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mah&#233;o" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12048" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9V3174R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639983v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr252" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753402v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabald&#243;n" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulain" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterme" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr140" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643096v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Artacho" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Figueroa" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Cortes" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Nespolo" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.04.013" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBWK8NWP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399867v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02207.x" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462677v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642419v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729321v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Koga" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729294v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dion" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652047v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Pfrender" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Tollrian" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Colbourne" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esr020" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648311v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koga" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021831" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462644v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2011.0249" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729528v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frantz" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485309006750" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-MPPR199D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729508v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peccoud" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. von Dohlen" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coeur d'Acier" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.004" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0649PWMK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661815v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelen R. Burke" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J. Mclaughlin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy A. Moran" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.117440" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662956v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2009.01147.x" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729479v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Kunert" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belz" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Weisser" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2009.01146.x" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690655v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.006" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9B5FS3X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659098v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Ramirez" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fuentes-Contreras" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Margaritopoulos" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04857.x" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13A020D101E18A79010D74E0571625B4E4B72680/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661743v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.003" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXGT452L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667907v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuyo Horikawa" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuto Tsunoda" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Maoka" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1195463" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729494v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Nyabuga" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Heckel" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2010.01021.x" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WM0GJH7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729198v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halkett" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2009.00706.x" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C2GS2303-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729977v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frantz" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2009.01221.x" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668379v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mclaughlin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Moran" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905129106" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203975v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729971v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilabert" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04250.x" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFXM9ZX7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435791v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Francis" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonhomme" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Pauw" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-456" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667909v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ollivier" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0811117106" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655362v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Klingler" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moya" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-6-0701" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729803v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6801085" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663331v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cort&#233;s" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinez-Torres" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.10.030" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM9PQ58M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729906v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dedryver" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Gallic" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haack" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485307005500" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-ZHHGCJZ5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660672v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardie" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bc20070135" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659919v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurice" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-008-0442-z" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5VWBGMJT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658242v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Blackman" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hull&#233;" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4039/n08-002" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BAD970E2021429C3041CE2983B825B94F427CD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655708v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kutsukake" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nikoh" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shibao" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn203" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729150v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.X. Silva" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03949.x" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729860v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03798.x" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QV0F4FD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655351v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sakurai" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2007.00868.x" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBB15E899C2F4536CCF568D1596FAA97D5B565C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654178v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662148v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2007.00331.x" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25C8B5860EC9398A3B861F7747AEA4FAE8E16087/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656485v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabater-Munoz" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benedetto" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2007.06.008" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQTP9GC9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655378v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sepulveda" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7917.2007.00123.x" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180087v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayako Kutsukabe" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm222" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654922v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654851v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664216v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomez-Valero" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Silva" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Latorre" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.10.001" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ03Z5C6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168866v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2007.00347.x" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SSVJR2TP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391504v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086283v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666084v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.01025.x" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180157v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sabater-Munoz" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dearden" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-3-r21" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660124v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3665" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663205v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kindlmann" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sunnucks" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.01055.x" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675535v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672305007482" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675684v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02358.x" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L54WM9K4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677309v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zamoum" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballanger" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapchin" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800673" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682488v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galman" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2004.3033" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682992v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Briones" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800662" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682235v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balloux" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2005.01.001" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6Z4C3T1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678056v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915291v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prunier-Leterme" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Gauthier" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duclert" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2004.05.001" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052656v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Papura" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halkett" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delmotte" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Le Gallic" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800262" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680291v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa J. Crease" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1095-8312.2003.00175.x" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676875v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sunnucks" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/02-557" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669839v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683358v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2002.01478.x" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0607CA29E35D8EAF3E59751F1DEA8F1F1763AB0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683456v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-5347(01)02331-X" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMP9N721-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681394v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leterme" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2000.00002.x" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P207FB04-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683360v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2001.1778" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696484v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Haack" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gauthier" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697843v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bournoville" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilloux" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694536v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hulle" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurice" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694537v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688554v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumann" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.N. Hebert" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690299v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Niemeyer" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694601v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boudjemadi" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696554v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699278v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3546443" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694606v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Pierre" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyon" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692790v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Lourgant" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pannetier" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687885v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687938v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carrio" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hermoso" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690959v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695286v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Caillaud" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Dedryver" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688992v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrel" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685385v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146545v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.1996.tb00961.x" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84VK4NHW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692578v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691939v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699964v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carillo" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Melo" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701644v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710913v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Di Pietro" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fima" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701913v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710838v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710777v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701961v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700492v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sandr&#233;" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wegorek" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703841v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701730v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724446v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723163v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308470v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772051v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898608v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164963v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ollivier" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glory" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denis" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morliere" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308257v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638839v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794226v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gl&#233;onnec" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208786v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labernardiere" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208785v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907446v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729934v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ollivier" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283920v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hayau" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnard" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453664v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760390v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carr&#233;" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennis" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765858v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765722v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771418v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779200v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dedryver" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Doussinault" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Jahier" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trottet" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bossis" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845354v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04532735v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Lise" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594698v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934823v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638884v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798649v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052268v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonet" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0743-5_13" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316468v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316469v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318875v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dedeine" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229616300933" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.007" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389481v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793086v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faure" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987737v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788571v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B. Dennis" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel I. Ballesteros" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981391v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850670v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>