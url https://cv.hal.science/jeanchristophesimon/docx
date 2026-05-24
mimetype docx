--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -214,6414 +214,6448 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (211)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (214)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host specialisation or generalism? Population genetics of the aphid Myzus persicae reveals dominance of superclones across diverse host plants</w:t>
+                <w:t xml:space="preserve">Pea transcriptional and phytohormonal responses to adapted and non-adapted aphid biotypes at early stages of infestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Nio</w:t>
+                <w:t xml:space="preserve">Rémi Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Buchard</w:t>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Duval</w:t>
+                <w:t xml:space="preserve">Marc Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Mahéo</w:t>
+                <w:t xml:space="preserve">Maria K Paulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Buzy</w:t>
+                <w:t xml:space="preserve">Po-Yuan Shih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.8456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2025.1635527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-38098-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166831v1</w:t>
+                <w:t xml:space="preserve">hal-05556722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis reveals candidate molecular pathways involved in pea (Pisum sativum L.) resistance to pea aphid (Acyrthosiphon pisum Harris) biotypes</w:t>
+                <w:t xml:space="preserve">Linking genomic variation in Spiroplasma endosymbionts to male production and male-killing in the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Ollivier</w:t>
+                <w:t xml:space="preserve">Hiroshi Arai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+                <w:t xml:space="preserve">Lucas Bodelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Galland</w:t>
+                <w:t xml:space="preserve">Frédérique Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Po-Yuan Shih</w:t>
+                <w:t xml:space="preserve">Romuald Cloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
+                <w:t xml:space="preserve">Gaëtan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.580. </w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-11742-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-026-12706-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165899v1</w:t>
+                <w:t xml:space="preserve">hal-05558026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of reservoirs of vectors and viruses responsible for beet yellows</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant‐Induced Transcriptional Plasticity Diverges Between Generalist and Specialist Herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Faure</w:t>
+                <w:t xml:space="preserve">Jun Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Maheo</w:t>
+                <w:t xml:space="preserve">Zhimou Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guomeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyuan Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangzhi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol103-art01-GB⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (5), pp.e70282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.70282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448015v1</w:t>
+                <w:t xml:space="preserve">hal-05556749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des réservoirs des vecteurs et des virus responsables des jaunisses de la betterave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Salivary Effector of the Pea Aphid Interacts with Pea Proteins and Enhances Its Performance on the Host Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Po-Yuan Shih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Nio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Maheo</w:t>
+                <w:t xml:space="preserve">Rémi Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol103-art01⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/mpmi-08-24-0089-r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155832v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166019v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The release of sexual conflict after sex loss is associated with evolutionary changes in gene expression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Baulande</w:t>
+                <w:t xml:space="preserve">Insights into the triggering factors and determination mechanisms of host alternation in aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Etier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rituparna Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Vericel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Cloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2024.2631⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2025/3028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928700v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetics of host plant acceptance in pea aphids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julia Ferrari</w:t>
+                <w:t xml:space="preserve">The release of sexual conflict after sex loss is associated with evolutionary changes in gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Defendini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Baulande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.17795⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292 (2039), pp.20242631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2024.2631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156900v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Salivary Effector of the Pea Aphid Interacts with Pea Proteins and Enhances Its Performance on the Host Plant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
+                <w:t xml:space="preserve">The genetics of host plant acceptance in pea aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isobel Eyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Fenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/mpmi-08-24-0089-r⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (21), pp.e17795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.17795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166019v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156900v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the triggering factors and determination mechanisms of host alternation in aphids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Denis</w:t>
+                <w:t xml:space="preserve">Identification des réservoirs des vecteurs et des virus responsables des jaunisses de la betterave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Nio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Buchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2025/3028⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol103-art01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076879v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive annotation of olfactory and gustatory receptor genes and transposable elements revealed their evolutionary dynamics in aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Gabriel Olvera-Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xilong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricio Almeida-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 42 (12), pp.msaf238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msaf238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05299488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life Cycle Simplifications in Aphids Drive Changes in Evolutionary Rates and Selection Regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Vericel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaorui Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Etier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 42 (12), pp.msaf307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msaf307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong impact of orally administered BCR4 defensin on aphid survival, embryo development, and symbiotic cells in three Acyrthosiphon pisum parthenogenetic lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Lapetoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 98 (3), pp.1599-1612. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10340-025-01923-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic insights into Spiroplasma endosymbionts that induce male-killing and protective phenotypes in the pea aphid</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Host specialisation or generalism? Population genetics of the aphid Myzus persicae reveals dominance of superclones across diverse host plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Nio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Buchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Buzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnae027⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2025.1635527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818782v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the terrestrial and freshwater invertebrate diversity of the High Arctic archipelago of Svalbard: a revised species inventory and synopsis of the community composition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kirsten S. Christoffersen</w:t>
+                <w:t xml:space="preserve">Transcriptomic analysis reveals candidate molecular pathways involved in pea (Pisum sativum L.) resistance to pea aphid (Acyrthosiphon pisum Harris) biotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Po-Yuan Shih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/as-2024-0017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-11742-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784868v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid turnover of a pea aphid superclone mediated by thermal endurance in central Chile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Mahéo</w:t>
+                <w:t xml:space="preserve">Identification of reservoirs of vectors and viruses responsible for beet yellows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Nio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Buchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2462⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol103-art01-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484143v1</w:t>
+                <w:t xml:space="preserve">hal-05448015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic basis of sex loss in the pea aphid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic insights into Spiroplasma endosymbionts that induce male-killing and protective phenotypes in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Arai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-023-09776-6⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 371, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnae027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484084v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics approaches define novel aphid effector candidates associated with virulence and avirulence phenotypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Javaid Iqbal</w:t>
+                <w:t xml:space="preserve">On the terrestrial and freshwater invertebrate diversity of the High Arctic archipelago of Svalbard: a revised species inventory and synopsis of the community composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen J. Coulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesamine Bartlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Bostrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John E. Brittain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten S. Christoffersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-024-10984-x⟩</w:t>
+              <w:t xml:space="preserve">Arctic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/as-2024-0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834502v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea-adapted biotype of the aphid Acyrthosiphon pisum induces susceptibility of pea to non-adapted biotype enabling improved feeding and performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
+                <w:t xml:space="preserve">Rapid turnover of a pea aphid superclone mediated by thermal endurance in central Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián I Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristián A Zamora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Ricote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela A Sepúlveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/1835⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Proceedings. Biological Sciences, 291 (2016), pp.20232462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090157v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Aphids on Hyperspectral Images Using One-Class SVM and Laplacian of Gaussians</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">Transcriptomic basis of sex loss in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M D Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs15082103⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Bmc Genomics, 25 (1), pp.202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-023-09776-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122402v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting Evolutionary Patterns Between Sexual and Asexual Lineages in a Genomic Region Linked to Reproductive Mode Variation in the pea aphid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-omics approaches define novel aphid effector candidates associated with virulence and avirulence phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Thorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Altmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Lopez-Cobollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Rimbault</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elsa Call</w:t>
+                <w:t xml:space="preserve">Javaid Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evad168⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-024-10984-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232477v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary consequences of loss of sexual reproduction on male-related traits in parthenogenetic lineages of the pea aphid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of Aphids on Hyperspectral Images Using One-Class SVM and Laplacian of Gaussians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Defendini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Denis</w:t>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16961⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (8), pp.2103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15082103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122390v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Mechanisms Underlying Host Plant Specificity in Aphids</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contrasting Evolutionary Patterns Between Sexual and Asexual Lineages in a Genomic Region Linked to Reproductive Mode Variation in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Call</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (9), pp.evad168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evad168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-ento-120220-020526⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04028007v1</w:t>
+                <w:t xml:space="preserve">hal-04232477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphid Resistance in Pisum Affects the Feeding Behavior of Pea-Adapted and Non-Pea-Adapted Biotypes of Acyrthosiphon pisum Differently</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolutionary consequences of loss of sexual reproduction on male-related traits in parthenogenetic lineages of the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Defendini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Maheo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Cloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects13030268⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (13), pp.3672-3685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641411v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological costs of facultative endosymbionts in aphids assessed from energy metabolism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Molecular Mechanisms Underlying Host Plant Specificity in Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Po-Yuan Shih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (1), pp.431-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-ento-120220-020526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14157⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03780806v1</w:t>
+                <w:t xml:space="preserve">hal-04028007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A major-effect genetic locus, ApRVII, controlling resistance against both adapted and non-adapted aphid biotypes in pea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Pea-adapted biotype of the aphid Acyrthosiphon pisum induces susceptibility of pea to non-adapted biotype enabling improved feeding and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Po-Yuan Shih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Le Gallic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Denis</w:t>
+                <w:t xml:space="preserve">Anas Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-022-04050-x⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (2), pp.389-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/1835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652102v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masculinization of the X-chromosome in aphid soma and gonads</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Physiological costs of facultative endosymbionts in aphids assessed from energy metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morlière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.166⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (10), pp.2580-2592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999192v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host plants and insecticides shape the evolution of genetic and clonal diversity in a major aphid crop pest</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aphid Resistance in Pisum Affects the Feeding Behavior of Pea-Adapted and Non-Pea-Adapted Biotypes of Acyrthosiphon pisum Differently</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Micoud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mauricio Gonzalez Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (10), pp.1653-1669. </w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.13417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/insects13030268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03736450v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional divergence of three glutathione transferases in two biotypes of the English grain aphid, Sitobion avenae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Masculinization of the X-chromosome in aphid soma and gonads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na Zhang</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eea.13076⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543547v1</w:t>
+                <w:t xml:space="preserve">hal-03999192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of chemosensory proteins in host plant searching in the bird cherry‐oat aphid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">De‐xian Li</w:t>
+                <w:t xml:space="preserve">A major-effect genetic locus, ApRVII, controlling resistance against both adapted and non-adapted aphid biotypes in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Glory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Cloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12865⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-022-04050-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140166v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viroses des légumineuses et résistance aux pucerons vecteurs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Host plants and insecticides shape the evolution of genetic and clonal diversity in a major aphid crop pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Capderrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Micoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (10), pp.1653-1669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03287959v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global patterns in genomic diversity underpinning the evolution of insecticide resistance in the aphid crop pest Myzus persicae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional divergence of three glutathione transferases in two biotypes of the English grain aphid, Sitobion avenae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deguang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingting Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kumar Saurabh Singh</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xiaosai Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-02373-x⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170 (1), pp.79-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.13076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313531v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of “protective” symbionts throughout the different steps of an aphid–parasitoid interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global patterns in genomic diversity underpinning the evolution of insecticide resistance in the aphid crop pest Myzus persicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar Saurabh Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomiej Troczka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Pym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Sochard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joanna Mackisack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cz/zoaa053⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-02373-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143189v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alarm Pheromone Responses Depend on Genotype, but Not on the Presence of Facultative Endosymbionts in the Pea Aphid Acyrthosiphon pisum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of “protective” symbionts throughout the different steps of an aphid–parasitoid interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Auguste Badji</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects12010043⟩</w:t>
+              <w:t xml:space="preserve">Current zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (4), pp.441-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cz/zoaa053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288999v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Link Between Communities of Protective Endosymbionts and Parasitoids of the Pea Aphid Revealed in Unmanipulated Agricultural Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alarm Pheromone Responses Depend on Genotype, but Not on the Presence of Facultative Endosymbionts in the Pea Aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Auguste Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Sol-Mochkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Leclair</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Charlotte Fallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, </w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2021.618331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/insects12010043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288821v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary Symbionts Affect Foraging Capacities of Plant-Specialized Genotypes of the Pea Aphid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Link Between Communities of Protective Endosymbionts and Parasitoids of the Pea Aphid Revealed in Unmanipulated Agricultural Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Dupont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Mélanie Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Buchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 82 (4), pp.1009-1019. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-021-01726-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2021.618331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185630v1</w:t>
+                <w:t xml:space="preserve">hal-03288821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hosting certain facultative symbionts modulate the phenoloxidase activity and immune response of the pea aphid Acyrthosiphon pisum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secondary Symbionts Affect Foraging Capacities of Plant-Specialized Genotypes of the Pea Aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Luo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corentin Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12888⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82 (4), pp.1009-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-021-01726-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019458v1</w:t>
+                <w:t xml:space="preserve">hal-03185630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale geography survey provides insights into the colonization history of a major aphid pest on its cultivated apple host in Europe, North America and North Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hosting certain facultative symbionts modulate the phenoloxidase activity and immune response of the pea aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lemauf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.G. Olvera-Vazquez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Grandcolas</w:t>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.26⟩</w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (6), pp.1780-1799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605093v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited influence of gain and loss of symbionts on host plant selection in specialized pea aphid genotypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Sochard</w:t>
+                <w:t xml:space="preserve">Large-scale geography survey provides insights into the colonization history of a major aphid pest on its cultivated apple host in Europe, North America and North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.G. Olvera-Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Remoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Venon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïwenn Le Floch</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2020/1076⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.e34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288969v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of the success rate of secondary symbiont manipulation by microinjection methods in the pea aphid system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Limited influence of gain and loss of symbionts on host plant selection in specialized pea aphid genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Toussaint</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Sylvia Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 168 (2), pp.174-183. </w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (1), pp.39-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eea.12878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2020/1076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487139v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MinYS: mine your symbiont by targeted genome assembly in symbiotic communities</w:t>
+                <w:t xml:space="preserve">Viroses des légumineuses et résistance aux pucerons vecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+                <w:t xml:space="preserve">Anne Moussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wesley Delage</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 713, pp.29-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02891885v1</w:t>
+                <w:t xml:space="preserve">hal-03287959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional insights from the GC-poor genomes of two aphid parasitoids, &amp;quot;Aphidius ervi&amp;quot; and &amp;quot;Lysiphlebus fabarum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of chemosensory proteins in host plant searching in the bird cherry‐oat aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiong Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Dennis</w:t>
+                <w:t xml:space="preserve">Yi‐xiao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Ballesteros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+                <w:t xml:space="preserve">Su‐ji Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Schrader</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jens Bast</w:t>
+                <w:t xml:space="preserve">De‐xian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-6764-0⟩</w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (5), pp.1338-1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649295v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific difference among herbivore lineages and their host-plant specialization drive the strength of trophic cascades</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MinYS: mine your symbiont by targeted genome assembly in symbiotic communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Sentis</w:t>
+                <w:t xml:space="preserve">Wesley Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Bertram</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.13528⟩</w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (3), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqaa047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020092v2</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large genomic insertion containing a duplicated follistatin gene is linked to the pea aphid male wing dimorphism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraspecific difference among herbivore lineages and their host-plant specialization drive the strength of trophic cascades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bertram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binshuang Li</w:t>
+                <w:t xml:space="preserve">Nathalie Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Bickel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fangzhou Liu</w:t>
+                <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.50608⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (8), pp.1242-1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142012v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020092v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latitudinal trend in the reproductive mode of the pea aphid Acyrthosiphon pisum invading a wide climatic range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A large genomic insertion containing a duplicated follistatin gene is linked to the pea aphid male wing dimorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binshuang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Bickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastián Martel</w:t>
+                <w:t xml:space="preserve">Omid Saleh Ziabari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Ossa</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fangzhou Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.6536⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.e50608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.50608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141878v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphid infestation differently affects the defences of nitrate-fed and nitrogen-fixing Medicago truncatula and alters symbiotic nitrogen fixation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional insights from the GC-poor genomes of two aphid parasitoids, &amp;quot;Aphidius ervi&amp;quot; and &amp;quot;Lysiphlebus fabarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaurav Pandharikar</w:t>
+                <w:t xml:space="preserve">Lukas Schrader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jens Bast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.1493⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (Art. 376), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-6764-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928114v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encyclop’Aphid: a website on aphids and their natural enemies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latitudinal trend in the reproductive mode of the pea aphid Acyrthosiphon pisum invading a wide climatic range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Hulle</w:t>
+                <w:t xml:space="preserve">Christian Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Chaubet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">Francisco Bozinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2019/0867⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (15), pp.8289-8298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144037v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-microbiota interactions: from holobiont theory to analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Aphid infestation differently affects the defences of nitrate-fed and nitrogen-fixing Medicago truncatula and alters symbiotic nitrogen fixation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Pandharikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-André Selosse</w:t>
+                <w:t xml:space="preserve">Pierre Frendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Poirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-019-0619-4⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (1934), pp.20201493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.1493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980500v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in egg hatching time between cyclical and obligate parthenogenetic lineages of aphids.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encyclop’Aphid: a website on aphids and their natural enemies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Bonhomme</w:t>
+                <w:t xml:space="preserve">Maurice Hulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Francois Le Gallic</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Bernard Chaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Turpeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12493⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (1), pp.97-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2019/0867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095896v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different phenotypic plastic responses to predators observed among aphid lineages specialized on different host plants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Felipe Ramon-Portugal</w:t>
+                <w:t xml:space="preserve">Examination of the success rate of secondary symbiont manipulation by microinjection methods in the pea aphid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Louit</w:t>
+                <w:t xml:space="preserve">Grégory Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.9017. </w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 168 (2), pp.174-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-45220-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eea.12878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349155v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host plant effects on the outcomes of defensive symbioses in the pea aphid complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (5), pp.651-669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6649,20042 +6683,20410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative importance of long‐term changes in climate and land‐use on the phenology and abundance of legume crop specialist and generalist aphids</w:t>
+                <w:t xml:space="preserve">Differences in escape behavior between pea aphid biotypes reflect their host plants’ palatability to mammalian herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Luquet</w:t>
+                <w:t xml:space="preserve">Matan Ben-Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Hullé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">Jean Francois Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Buchard</w:t>
+                <w:t xml:space="preserve">Moshe Inbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (5), pp.881-896. </w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34, pp.108-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2018.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276276v1</w:t>
+                <w:t xml:space="preserve">hal-02095888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in escape behavior between pea aphid biotypes reflect their host plants’ palatability to mammalian herbivores</w:t>
+                <w:t xml:space="preserve">Relative importance of long‐term changes in climate and land‐use on the phenology and abundance of legume crop specialist and generalist aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matan Ben-Ari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Le Gallic</w:t>
+                <w:t xml:space="preserve">Martin Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moshe Inbar</w:t>
+                <w:t xml:space="preserve">Maurice Hullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Buchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2018.10.005⟩</w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (5), pp.881-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095888v1</w:t>
+                <w:t xml:space="preserve">hal-02276276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Expression of Candidate Salivary Effector Genes in Pea Aphid Biotypes With Distinct Host Plant Specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endrick Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.1301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2019.01301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life on the Edge: Ecological Genetics of a High Arctic Insect Species and Its Circumpolar Counterpart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mieuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Buchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019 (10), pp.427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/insects10120427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the Causes for Faster-X Evolution in Aphids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Host-microbiota interactions: from holobiont theory to analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julian R. Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy015⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.7:5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-019-0619-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276874v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Evolution and Lineage-Specific Gene Family Expansions of Aphid Salivary Effectors Driven by Interactions with Host-Plants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differences in egg hatching time between cyclical and obligate parthenogenetic lineages of aphids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (1), pp.135-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy097⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01891942v1</w:t>
+                <w:t xml:space="preserve">hal-02095896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Lemaitre</w:t>
+                <w:t xml:space="preserve">Different phenotypic plastic responses to predators observed among aphid lineages specialized on different host plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bertram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Ramon-Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Louit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.9017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-45220-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-018-0562-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01926402v1</w:t>
+                <w:t xml:space="preserve">hal-02349155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid evolution of aphid pests in agricultural environments</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cois.2017.12.009⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-018-0562-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01699353v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying genomic hotspots of differentiation and candidate genes involved in the adaptive divergence of pea aphid host races</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (16), pp.3287 - 3300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.14799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing 16S rDNA amplicon sequencing and hybridization capture for pea aphid microbiota diversity analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Rapid evolution of aphid pests in agricultural environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13104-018-3559-3⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.17 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cois.2017.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02140492v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promises and challenges in insect-plant interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Dicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 166 (5), pp.319-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eea.12679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hosts do not simply outsource pathogen resistance to protective symbionts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Comparing 16S rDNA amplicon sequencing and hybridization capture for pea aphid microbiota diversity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ciara M Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.13512⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13104-018-3559-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807367v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holobiont: a conceptual framework to explore the eco-evolutionary and functional implications of host-microbiota interactions in all ecosystems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Hosts do not simply outsource pathogen resistance to protective symbionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hrček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin J Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ailsa H C Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara M Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.15199⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (7), pp.1488-1499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.13512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01950809v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution without standing genetic variation: change in transgenerational plastic response under persistent predation pressure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holobiont: a conceptual framework to explore the eco-evolutionary and functional implications of host-microbiota interactions in all ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 218 (4), pp.1321-1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41437-018-0108-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01887396v1</w:t>
+                <w:t xml:space="preserve">cea-01950809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The promises and challenges of research on plant–insect–microbe interactions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution without standing genetic variation: change in transgenerational plastic response under persistent predation pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bertram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Raimondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Espinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12536⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (3), pp.266-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-018-0108-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620649v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted re-sequencing confirms the importance of chemosensory genes in aphid host race differentiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Hopkins</w:t>
+                <w:t xml:space="preserve">Fast Evolution and Lineage-Specific Gene Family Expansions of Aphid Salivary Effectors Driven by Interactions with Host-Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endrick Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Douglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (1), pp.43-58. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (6), pp.1554-1572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.13818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532713v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of water-deficit stress on tritrophic interactions in a wheat-aphid-parasitoid system.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disentangling the Causes for Faster-X Evolution in Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syed Suhail Ahmed</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186599⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), pp.507-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628785v1</w:t>
+                <w:t xml:space="preserve">hal-03276874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Happens in the best of subfamilies: establishment and repeated replacements of co-obligate secondary endosymbionts within Lachninae aphids.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Manzano-Marín</w:t>
+                <w:t xml:space="preserve">The promises and challenges of research on plant–insect–microbe interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gitta Szabó</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amparo Latorre</w:t>
+                <w:t xml:space="preserve">Arjen Biere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13633⟩</w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (6), pp.904-909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595482v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression differences in Aphidius ervi (Hymenoptera: Braconidae) females reared on different aphid host species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeted re-sequencing confirms the importance of chemosensory genes in aphid host race differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isobel Eyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel I Ballesteros</w:t>
+                <w:t xml:space="preserve">Rachel Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen Gadau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Blas Lavandero</w:t>
+                <w:t xml:space="preserve">David Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.3640⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (1), pp.43-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628911v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of coinfection with protective symbionts on the host phenotype and symbiont titres in the pea aphid system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Impact of water-deficit stress on tritrophic interactions in a wheat-aphid-parasitoid system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Suhail Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deguang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12380⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053532v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Dominance Level of the R81T Target Resistance to Two Neonicotinoid Insecticides in[i] Myzus persicae[/i] (Hemiptera: Aphididae).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Happens in the best of subfamilies: establishment and repeated replacements of co-obligate secondary endosymbionts within Lachninae aphids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Manzano-Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gitta Szabó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jee/tow148⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), pp.393-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355653v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of genetic bottleneck and differentiation after the introduction of an exotic parasitoid for classical biological control</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
+                <w:t xml:space="preserve">Expression differences in Aphidius ervi (Hymenoptera: Braconidae) females reared on different aphid host species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel I Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Gadau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Gonzalez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blas Lavandero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-015-1029-6⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.3640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462751v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial community diversity harboured by interacting species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwennola Ermel</w:t>
+                <w:t xml:space="preserve">Consequences of coinfection with protective symbionts on the host phenotype and symbiont titres in the pea aphid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaine Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Polin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0155392⟩</w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (5), pp.798-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630825v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinventing the Wheel and Making It Round Again: Evolutionary Convergence in Buchnera-Serratia Symbiotic Consortia between the Distantly Related Lachninae Aphids Tuberolachnus salignus and Cinara cedri.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Signatures of genetic bottleneck and differentiation after the introduction of an exotic parasitoid for classical biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zepeda-Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavandero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Maheo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (5), pp.1440-1458. </w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (2), pp.565-581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evw085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-015-1029-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462759v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in symbiont consortia in the pea aphid complex is associated with large phenotypic variation in the insect host</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial community diversity harboured by interacting species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Pons</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">Mikaël Bili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennola Ermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10682-016-9856-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), 23 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0155392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497615v1</w:t>
+                <w:t xml:space="preserve">hal-02630825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential gene expression according to race and host plant in the pea aphid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reinventing the Wheel and Making It Round Again: Evolutionary Convergence in Buchnera-Serratia Symbiotic Consortia between the Distantly Related Lachninae Aphids Tuberolachnus salignus and Cinara cedri.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Manzano-Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13771⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (5), pp.1440-1458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evw085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371828v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Agroinfiltration in Pisum sativum Provides a New Tool for Studying the Salivary Protein Functions in the Pea Aphid Complex</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Le Pennec</w:t>
+                <w:t xml:space="preserve">Diversity in symbiont consortia in the pea aphid complex is associated with large phenotypic variation in the insect host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaoula Chawki</w:t>
+                <w:t xml:space="preserve">Inès Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Maheo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (1171), pp.1171. </w:t>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (5), pp.925-941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10682-016-9856-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640167v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheaper is not always worse: strongly protective isolates of a defensive symbiont are less costly to the aphid host</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differential gene expression according to race and host plant in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isobel Eyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2014.2333⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (17), pp.4197-4215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208778v1</w:t>
+                <w:t xml:space="preserve">hal-01371828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does sex-biased dispersal account for the lack of geographic and host-associated differentiation in introduced populations of an aphid parasitoid?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
+                <w:t xml:space="preserve">Optimization of Agroinfiltration in Pisum sativum Provides a New Tool for Studying the Salivary Protein Functions in the Pea Aphid Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endrick Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Aigu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Chawki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.1504⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1171), pp.1171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254188v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome re-sequencing of non-model organisms: lessons from unmapped reads</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nouhaud</w:t>
+                <w:t xml:space="preserve">Assessment of the Dominance Level of the R81T Target Resistance to Two Neonicotinoid Insecticides in[i] Myzus persicae[/i] (Hemiptera: Aphididae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabel Whibley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">Séverine Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Caddoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Brazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2014.85⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (5), pp.2182-2189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jee/tow148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081094v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial communities associated with host-adapted populations of pea aphids revealed by deep sequencing of 16S ribosomal DNA.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Whole-genome re-sequencing of non-model organisms: lessons from unmapped reads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Whibley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120664⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.494-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2014.85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274516v2</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and quantitative genetic differentiation in [i]Sitobion avenae[/i] populations from both sides of the Qinling Mountains.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Bacterial communities associated with host-adapted populations of pea aphids revealed by deep sequencing of 16S ribosomal DNA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0122343. </w:t>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0120664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0122343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274511v2</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274516v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional Reduction of Predation Risk Associated with a Facultative Symbiont in an Insect</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Molecular and quantitative genetic differentiation in [i]Sitobion avenae[/i] populations from both sides of the Qinling Mountains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianliang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deguang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqin Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0143728. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143728⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0122343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0122343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276733v1</w:t>
+                <w:t xml:space="preserve">hal-01274511v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant–insect interactions under bacterial influence: ecological implications and underlying mechanisms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Conditional Reduction of Predation Risk Associated with a Facultative Symbiont in an Insect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Polin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsutomu Tsuchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru435⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0143728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01312942v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic characterisation of new host-specialised biotypes and novel associations with bacterial symbionts in the pea aphid complex</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Plant–insect interactions under bacterial influence: ecological implications and underlying mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (2), pp.467-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/icad.12131⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01252653v1</w:t>
+                <w:t xml:space="preserve">hal-01312942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics of adaptation to host-plants in herbivorous insects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Genetic characterisation of new host-specialised biotypes and novel associations with bacterial symbionts in the pea aphid complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Maheo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon de La Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Functional Genomics and Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (6), pp.413-423. </w:t>
+              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (5), pp.484-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bfgp/elv015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/icad.12131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419843v1</w:t>
+                <w:t xml:space="preserve">hal-01252653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal clines in the frequency distribution of 'super-clones' in an aphid crop pest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
+                <w:t xml:space="preserve">Genomics of adaptation to host-plants in herbivorous insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+                <w:t xml:space="preserve">Emmanuelle d'Alencon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endrick Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 105 (6), pp.694-703. </w:t>
+              <w:t xml:space="preserve">Briefings in Functional Genomics and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (6), pp.413-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007485315000619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bfgp/elv015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462722v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inheritance patterns of secondary symbionts during sexual reproduction of pea aphid biotypes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Longitudinal clines in the frequency distribution of 'super-clones' in an aphid crop pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cosson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aude Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12083⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105 (6), pp.694-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485315000619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208708v1</w:t>
+                <w:t xml:space="preserve">hal-01462722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification of MIF immune regulators in aphids: link with agonistic and antagonistic interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cheaper is not always worse: strongly protective isolates of a defensive symbiont are less costly to the aphid host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Deleury</w:t>
+                <w:t xml:space="preserve">Luis Cayetano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Crochard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Lukas Rothacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Coustau</w:t>
+                <w:t xml:space="preserve">Christoph Vorburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15, pp.762. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 282 (1799), pp.20142333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2014.2333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208768v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread host-dependent hybrid unfitness in the pea aphid species complex</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Does sex-biased dispersal account for the lack of geographic and host-associated differentiation in introduced populations of an aphid parasitoid?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Zepeda-Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blas Lavandero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Maheo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.12478⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (11), pp.2149-2161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208754v1</w:t>
+                <w:t xml:space="preserve">hal-01254188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA barcoding and the Associated PhylAphidB@se Website for the identification of European Aphids (Insecta: Hemiptera: Aphididae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversification of MIF immune regulators in aphids: link with agonistic and antagonistic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+                <w:t xml:space="preserve">Geraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Artige</w:t>
+                <w:t xml:space="preserve">Emeline Deleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guénaëlle Genson</w:t>
+                <w:t xml:space="preserve">Didier Crochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laure Clamens</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Coustau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (6), pp.e97620. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190033v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of contagious asexuality in the pea aphid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Inheritance patterns of secondary symbionts during sexual reproduction of pea aphid biotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Maheo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon de La Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004838⟩</w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (3), pp.291-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701165v1</w:t>
+                <w:t xml:space="preserve">hal-01208708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The terrestrial and freshwater invertebrate biodiversity of the archipelagoes of the Barents Sea, Svalbard, Franz Josef Land and Novaya Zemlya</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. L. Avila-Jimenez</w:t>
+                <w:t xml:space="preserve">Widespread host-dependent hybrid unfitness in the pea aphid species complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon de La Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.10.006⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (10), pp.2983-2995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.12478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-01208756v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic regions repeatedly involved in divergence among plant-specialized pea aphid biotypes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Genetic control of contagious asexuality in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.12441⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (12), pp.e1004838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178940v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do ecological niches differ between sexual and asexual lineages of an aphid species?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DNA barcoding and the Associated PhylAphidB@se Website for the identification of European Aphids (Insecta: Hemiptera: Aphididae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Coeur d'Acier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Artige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Genson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10682-014-9730-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e97620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208744v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecological cost associated with protective symbionts of aphids</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The terrestrial and freshwater invertebrate biodiversity of the archipelagoes of the Barents Sea, Svalbard, Franz Josef Land and Novaya Zemlya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve J. Coulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Convey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjetil Aakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Aarvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Avila-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.440 - 470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.991⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01208707v1</w:t>
+                <w:t xml:space="preserve">hal-01208756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does variation in host plant association and symbiont infection of pea aphid populations induce genetic and behaviour differentiation of its main parasitoid, Aphidius ervi?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genomic regions repeatedly involved in divergence among plant-specialized pea aphid biotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10682-012-9577-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (9), pp.2013-2020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01208643v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résistance aux insecticides chez le puceron vert du pêcher</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An ecological cost associated with protective symbionts of aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Polin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (6), pp.826-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01707351v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dramatic changes in the genotypic frequencies of target insecticide resistance in French populations of [i]Myzus persicae[/i] (Hemiptera: Aphididae) over the last decade</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Do ecological niches differ between sexual and asexual lineages of an aphid species?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1603/EC12475⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (6), pp.1095 - 1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10682-014-9730-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208624v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new species of aphid parasitoids (Hymenoptera, Braconidae, Aphidiinae) from the high arctic (Spitsbergen, Svalbard)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does variation in host plant association and symbiont infection of pea aphid populations induce genetic and behaviour differentiation of its main parasitoid, Aphidius ervi?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Guay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Turgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conrad Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoologischer Anzeiger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcz.2012.03.001⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (1), pp.165 - 184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10682-012-9577-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208642v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masculinization of the X Chromosome in the Pea Aphid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+                <w:t xml:space="preserve">La résistance aux insecticides chez le puceron vert du pêcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Hullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Caddoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les multi-résistances, 3, pp.24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003690⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00916967v1</w:t>
+                <w:t xml:space="preserve">anses-01707351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetics of obligate parthenogenesis in an aphid species and its consequences for the maintenance of alternative reproductive modes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Dramatic changes in the genotypic frequencies of target insecticide resistance in French populations of [i]Myzus persicae[/i] (Hemiptera: Aphididae) over the last decade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Caddoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Micoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Dedryver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (1), pp.39 - 45. </w:t>
+              <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 106 (4), pp.1838-1847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/hdy.2012.57⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1603/EC12475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208644v1</w:t>
+                <w:t xml:space="preserve">hal-01208624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent genetic resources added to Molecular Ecology Resources Database 1 April 2013-31 May 2013</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two new species of aphid parasitoids (Hymenoptera, Braconidae, Aphidiinae) from the high arctic (Spitsbergen, Svalbard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Agostini</w:t>
+                <w:t xml:space="preserve">Stephane A. P. Derocles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Hullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. G. Albaladejo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Berrebi</w:t>
+                <w:t xml:space="preserve">Anne Le Ralec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12140⟩</w:t>
+              <w:t xml:space="preserve">Zoologischer Anzeiger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 252 (1), pp.34 - 40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcz.2012.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208623v1</w:t>
+                <w:t xml:space="preserve">hal-01208642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontally Transmitted Symbionts and Host Colonization of Ecological Niches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin J. C. Maiden</w:t>
+                <w:t xml:space="preserve">Masculinization of the X Chromosome in the Pea Aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.07.029⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (8), pp.e1003690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652552v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cellular immune response of the pea aphid to foreign intrusion and symbiotic challenge</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The genetics of obligate parthenogenesis in an aphid species and its consequences for the maintenance of alternative reproductive modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Maheo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0042114⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (1), pp.39 - 45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2012.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208596v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A universal method for the detection and identification of Aphidiinae parasitoids within their aphid hosts.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Permanent genetic resources added to Molecular Ecology Resources Database 1 April 2013-31 May 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Arthofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (4), pp.634-45. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2012.03131.x⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 13 (5), pp.966-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849220v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are primary woody hosts 'island refuges' for host-alternating aphids and important for colonization of local cereals?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Horizontally Transmitted Symbionts and Host Colonization of Ecological Niches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee M. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aude Gilabert</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarrod D. Hadfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. C. Maiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0418.2011.01654.x⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (17), pp.1713 - 1717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02644663v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of reproductive specialization on energy costs and fitness genetic variances in cyclical and obligate parthenogenetic aphids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The cellular immune response of the pea aphid to foreign intrusion and symbiotic challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ravallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio J. Carter</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Christian Rebuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.247⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (7), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0042114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208659v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A universal method for the detection and identification of Aphidiinae parasitoids within their aphid hosts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are primary woody hosts 'island refuges' for host-alternating aphids and important for colonization of local cereals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Klueken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Derocles</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Hondelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2012.03131.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 135 (5), pp.347 - 360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0418.2011.01654.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855246v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome scans reveal candidate regions involved in the adaptation to host plant in the pea aphid complex.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A universal method for the detection and identification of Aphidiinae parasitoids within their aphid hosts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mieuzet</w:t>
+                <w:t xml:space="preserve">S.A.P. Derocles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mahéo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Taberlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Ralec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21 (21), pp.5251-64. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (4), pp.634-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.12048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2012.03131.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753439v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated evolution of sex chromosomes in aphids, an X0 system.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A universal method for the detection and identification of Aphidiinae parasitoids within their aphid hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Derocles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taberlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Ralec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msr252⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (4), pp.634-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2012.03131.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639983v1</w:t>
+                <w:t xml:space="preserve">hal-03855246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of gene repertoires and patterns of evolutionary rates in eight aphid species that differ by reproductive mode.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effects of reproductive specialization on energy costs and fitness genetic variances in cyclical and obligate parthenogenetic aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gabaldón</w:t>
+                <w:t xml:space="preserve">Mauricio J. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Poulain</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roberto F. Nespolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evr140⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (7), pp.1414 - 1425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753402v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term consequences of reproductive mode variation on the genetic architecture of energy metabolism and life-history traits in the pea aphid</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accelerated evolution of sex chromosomes in aphids, an X0 system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.04.013⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (2), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msr252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02643096v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid evolution of parasitoids when faced with the symbiont-mediated resistance of their hosts</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome scans reveal candidate regions involved in the adaptation to host plant in the pea aphid complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02207.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (21), pp.5251-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03399867v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When the genomic attacks insects in agricultural landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of gene repertoires and patterns of evolutionary rates in eight aphid species that differ by reproductive mode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gabaldón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick F. Gavory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Tagu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (2), pp.155-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evr140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462677v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la génomique s'attaque aux insectes des paysages agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId535" w:history="1">
+                <w:t xml:space="preserve">When the genomic attacks insects in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 30 (319), pp.48-50</w:t>
+              <w:t xml:space="preserve">, 2011, 319, pp.48 - 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642419v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facultative Symbiont Infections Affect Aphid Reproduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Quand la génomique s'attaque aux insectes des paysages agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (7), non paginé</w:t>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (319), pp.48-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729321v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid evolution of parasitoids when faced with the symbiont-mediated resistance of their hosts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facultative Symbiont Infections Affect Aphid Reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dion</w:t>
+                <w:t xml:space="preserve">Sébastien Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsutomu Tsuchida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Zélé</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ryuichi Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (7), non paginé</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729294v1</w:t>
+                <w:t xml:space="preserve">hal-00729321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics of Environmentally Induced Phenotypes in 2 Extremely Plastic Arthropods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Rapid evolution of parasitoids when faced with the symbiont-mediated resistance of their hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">John K. Colbourne</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jhered/esr020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (4), pp.741-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02207.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652047v1</w:t>
+                <w:t xml:space="preserve">hal-00729294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facultative Symbiont Infections Affect Aphid Reproduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Genomics of Environmentally Induced Phenotypes in 2 Extremely Plastic Arthropods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Pfrender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Tollrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Boutin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John K. Colbourne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0021831⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (5), pp.512 - 525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jhered/esr020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648311v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiont infection affects aphid defensive behaviours</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Facultative Symbiont Infections Affect Aphid Reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsutomu Tsuchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (7), pp.e21831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0021831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2011.0249⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01462644v1</w:t>
+                <w:t xml:space="preserve">hal-02648311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host races of the pea aphid Acyrthosiphon pisum differ in male wing phenotypes.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Symbiont infection affects aphid defensive behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Polin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (5), pp.743-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2011.0249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007485309006750⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00729528v1</w:t>
+                <w:t xml:space="preserve">hal-01462644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary history of aphid-plant associations and their role in aphid diversification.</w:t>
+                <w:t xml:space="preserve">Short-term consequences of reproductive mode variation on the genetic architecture of energy metabolism and life-history traits in the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Peccoud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Paulina Artacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Nespolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.03.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (7), pp.986-994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729508v1</w:t>
+                <w:t xml:space="preserve">hal-02643096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a recurrent Buchnera mutation that affects thermal tolerance of pea aphid hosts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaelen R. Burke</w:t>
+                <w:t xml:space="preserve">Rapid evolution of parasitoids when faced with the symbiont-mediated resistance of their hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather J. Mclaughlin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Flore Zélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nancy A. Moran</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.110.117440⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (4), pp.741-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02207.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661815v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pea aphid complex as a model of ecological speciation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Host races of the pea aphid Acyrthosiphon pisum differ in male wing phenotypes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 100 (1), pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485309006750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2009.01147.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02662956v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in defensive behaviour between host-adapted races of the pea aphid</w:t>
+                <w:t xml:space="preserve">Evolutionary history of aphid-plant associations and their role in aphid diversification.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerd Kunert</w:t>
+                <w:t xml:space="preserve">J. Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Belz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">C. von Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.W. Weisser</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Coeur d'Acier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 35 (s1), pp.147-154. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (6-7), pp.474-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2009.01146.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729479v1</w:t>
+                <w:t xml:space="preserve">hal-00729508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anatomy of an aphid genome: from sequence to biology.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The pea aphid complex as a model of ecological speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 333 (6-7), pp.464-73. </w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (s1), pp.119-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2009.01147.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00690655v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invasion route for an insect pest species: the tobacco aphid in the New World</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences in defensive behaviour between host-adapted races of the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Kunert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.A. Zepeda-Paulo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">E. Belz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.C. Ramirez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W.W. Weisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04857.x⟩</w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (s1), pp.147-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2009.01146.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02659098v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary and functional insights into reproductive strategies of aphids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Dynamics of a recurrent Buchnera mutation that affects thermal tolerance of pea aphid hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelen R. Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather J. Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Tagu</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy A. Moran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 333 (6-7), pp.488-496. </w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 186, pp.367-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/genetics.110.117440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02661743v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiotic bacterium modifies aphid body color</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Takashi Maoka</w:t>
+                <w:t xml:space="preserve">The anatomy of an aphid genome: from sequence to biology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dugravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1195463⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (6-7), pp.464-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667907v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pea aphid secondary endosymbionts on aphid resistance and development of the aphid parasitoid Aphidius ervi: a correlative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The invasion route for an insect pest species: the tobacco aphid in the New World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Zepeda-Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.N. Nyabuga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">E. Fuentes-Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.G. Heckel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.T. Margaritopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 136 (3), pp.243-253. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (21), pp.4738-4752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1570-7458.2010.01021.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04857.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729494v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of trade-offs between sexual and asexual phases and the role of reproductive plasticity in the genetic architecture of aphid life histories.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Evolutionary and functional insights into reproductive strategies of aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (6-7), pp.488-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2009.00706.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729198v1</w:t>
+                <w:t xml:space="preserve">hal-02661743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex trait differentiation between host-populations of the pea aphid Acyrthosiphon pisum (Harris): implications for the evolution of ecological specialisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symbiotic bacterium modifies aphid body color</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsutomu Tsuchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuichi Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuyo Horikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Frantz</w:t>
+                <w:t xml:space="preserve">Tetsuto Tsunoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Calcagno</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Takashi Maoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 97 (4), pp.718-727. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 330 (6007), pp.1102-1104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2009.01221.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1195463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729977v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Pleistocene radiation of the pea aphid complex revealed by rapidly evolving endosymbionts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Effects of pea aphid secondary endosymbionts on aphid resistance and development of the aphid parasitoid Aphidius ervi: a correlative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.N. Nyabuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Moran</w:t>
+                <w:t xml:space="preserve">D.G. Heckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.W. Weisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (38), pp.16315-16320. </w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 136 (3), pp.243-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0905129106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1570-7458.2010.01021.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668379v1</w:t>
+                <w:t xml:space="preserve">hal-00729494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spéciation, un processus toujours en cours</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex trait differentiation between host-populations of the pea aphid Acyrthosiphon pisum (Harris): implications for the evolution of ecological specialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Burban</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Adrien Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Loudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 97 (4), pp.718-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2009.01221.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203975v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and agricultural context shape reproductive mode variation in an aphid crop pest.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-Pleistocene radiation of the pea aphid complex revealed by rapidly evolving endosymbionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gilabert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heather Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Moran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04250.x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (38), pp.16315-16320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0905129106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729971v1</w:t>
+                <w:t xml:space="preserve">hal-02668379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic and proteomic analyses of seasonal photoperiodism in the pea aphid.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate and agricultural context shape reproductive mode variation in an aphid crop pest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Francis</w:t>
+                <w:t xml:space="preserve">A. Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mieuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jaubert-Possamai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. de Pauw</w:t>
+                <w:t xml:space="preserve">F. Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-456⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (14), pp.3050-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04250.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00435791v1</w:t>
+                <w:t xml:space="preserve">hal-00729971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuum of genetic divergence from sympatric host races to species in the pea aphid complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Peccoud</w:t>
+                <w:t xml:space="preserve">La spéciation, un processus toujours en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ollivier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Christian Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Vanlerberghe-Masutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.X-XII</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667909v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early progress in aphid genomics and consequences for plant-aphid interactions studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.P. Klingler</w:t>
+                <w:t xml:space="preserve">Transcriptomic and proteomic analyses of seasonal photoperiodism in the pea aphid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Moya</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jaubert-Possamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Pauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-21-6-0701⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655362v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00435791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term population differences in the genetic architecture of life history traits related to sexuality in an aphid species.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">A continuum of genetic divergence from sympatric host races to species in the pea aphid complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6801085⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (18), pp.7495-7500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0811117106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729803v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex versus parthenogenesis: A transcriptomic approach of photoperiod response in the model aphid Acyrthosiphon pisum (Hemiptera: Aphididae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Evolution of trade-offs between sexual and asexual phases and the role of reproductive plasticity in the genetic architecture of aphid life histories.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Nespolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Martinez-Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2007.10.030⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (9), pp.2402-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2009.00706.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02663331v1</w:t>
+                <w:t xml:space="preserve">hal-00729198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and annual genotypic variation and the effect of climate on population genetic structure of the cereal aphid Sitobion avenae in northern France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.F. Le Gallic</w:t>
+                <w:t xml:space="preserve">Shifting from clonal to sexual reproduction in aphids: physiological and developmental aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Haack</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Hardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007485307005500⟩</w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (8), pp.441-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bc20070135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729906v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting from clonal to sexual reproduction in aphids: physiological and developmental aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+                <w:t xml:space="preserve">Is the life cycle of high arctic aphids adapted to climate change?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Hulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hardie</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Damien Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (9), pp.1037-1042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-008-0442-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/bc20070135⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660672v1</w:t>
+                <w:t xml:space="preserve">hal-02659919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the life cycle of high arctic aphids adapted to climate change?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">Winged morph of the high arctic aphid Acyrthosiphon svalbardicum (Hemiptera: aphididae): abundance, reproductive status, and ecological significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Maurice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">R.L. Blackman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hullé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-008-0442-z⟩</w:t>
+              <w:t xml:space="preserve">Canadian Entomologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 140 (3), pp.385-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4039/n08-002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659919v1</w:t>
+                <w:t xml:space="preserve">hal-02658242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winged morph of the high arctic aphid Acyrthosiphon svalbardicum (Hemiptera: aphididae): abundance, reproductive status, and ecological significance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Evolution of Soldier-Specific Venomous Protease in Social Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kutsukake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nikoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shibao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Entomologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4039/n08-002⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (12), pp.2627-2641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msn203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02658242v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Soldier-Specific Venomous Protease in Social Aphids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Kutsukake</w:t>
+                <w:t xml:space="preserve">Host range expansion of an introduced insect pest through multiple colonizations of specialized clones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Nikoh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">A.X. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mieuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msn203⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (21), pp.4608-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03949.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655708v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host range expansion of an introduced insect pest through multiple colonizations of specialized clones.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene flow between sexual and facultatively asexual lineages of an aphid species and the maintenance of reproductive mode variation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 17 (21), pp.4608-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03949.x⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 17 (12), pp.2998-3007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03798.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729150v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene flow between sexual and facultatively asexual lineages of an aphid species and the maintenance of reproductive mode variation.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Early progress in aphid genomics and consequences for plant-aphid interactions studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Klingler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03798.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (6), pp.701-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-21-6-0701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729860v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination of a specialised facultative symbiont does not affect the reproductive mode of its aphid host</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Short-term population differences in the genetic architecture of life history traits related to sexuality in an aphid species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Nespolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2007.00868.x⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (4), pp.374-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6801085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655351v1</w:t>
+                <w:t xml:space="preserve">hal-00729803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les pucerons socialisent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Sex versus parthenogenesis: A transcriptomic approach of photoperiod response in the model aphid Acyrthosiphon pisum (Hemiptera: Aphididae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martinez-Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 408 (1-2), pp.146-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2007.10.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654178v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphid colony turn-over influences the spatial distribution of the grain aphid Sitobion avenae over the wheat growing season</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Seasonal and annual genotypic variation and the effect of climate on population genetic structure of the cereal aphid Sitobion avenae in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Haack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 98 (2), pp.159-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485307005500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1461-9563.2007.00331.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02662148v1</w:t>
+                <w:t xml:space="preserve">hal-00729906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal photoperiodism regulates the expression of cuticular and signalling protein genes in the pea aphid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aphid colony turn-over influences the spatial distribution of the grain aphid Sitobion avenae over the wheat growing season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2007.06.008⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (2), pp.125-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1461-9563.2007.00331.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02656485v1</w:t>
+                <w:t xml:space="preserve">hal-02662148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotated expressed sequence tags and xenobiotic detoxification in the aphid Myzus persicae (Sulzer)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Fuentes-Contreras</w:t>
+                <w:t xml:space="preserve">Seasonal photoperiodism regulates the expression of cuticular and signalling protein genes in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sabater-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1744-7917.2007.00123.x⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (10), pp.1094-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2007.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655378v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Gene Family Expansion and Variable Selective Pressures for Cathepsin B in Aphids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
+                <w:t xml:space="preserve">Annotated expressed sequence tags and xenobiotic detoxification in the aphid Myzus persicae (Sulzer)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sepulveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fuentes-Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msm222⟩</w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (1), pp.29-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1744-7917.2007.00123.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00180087v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pucerons avec ou sans ailes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 279, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie sexuée et asexuée des pucerons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
+                <w:t xml:space="preserve">Large Gene Family Expansion and Variable Selective Pressures for Cathepsin B in Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayako Kutsukabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (Oct 13), pp.5-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msm222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654851v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00180087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome reduction of the aphid endosymbiont Buchnera aphidicola in a recent evolutionary time scale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">La vie sexuée et asexuée des pucerons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amandine Latorre</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 279, pp.53-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02664216v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm-scale assessment of movement patterns and colonisation dynamics of the grain aphid in arable crops and hedgerows.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Genome reduction of the aphid endosymbiont Buchnera aphidicola in a recent evolutionary time scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gomez-Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Latorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 389 (1), pp.87-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2006.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1461-9563.2007.00347.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00168866v1</w:t>
+                <w:t xml:space="preserve">hal-02664216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unis pour survivre : les pucerons et leurs bactéries symbiotiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Farm-scale assessment of movement patterns and colonisation dynamics of the grain aphid in arable crops and hedgerows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Rispe</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (4), pp.337-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1461-9563.2007.00347.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391504v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00168866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing individual movements of aphids reveals preferential routes of population transfers in agroecosystems.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Unis pour survivre : les pucerons et leurs bactéries symbiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rispe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 16(3), pp.839-844</w:t>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 279, pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086283v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological specialization correlates with genotypic differentiation in sympatric host-populations of the pea aphid</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Elimination of a specialised facultative symbiont does not affect the reproductive mode of its aphid host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sakurai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsutomu Tsuchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2005.01025.x⟩</w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (3), pp.296-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2007.00868.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666084v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale gene discovery in the pea aphid Acyrthosiphon pisum (Hemiptera)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand les pucerons socialisent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 279, pp.39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00180157v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal habitat variability and the maintenance of sex in host populations of the pea aphid</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large-scale gene discovery in the pea aphid Acyrthosiphon pisum (Hemiptera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Sabater-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dearden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2006.3665⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7-3 (r21), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2006-7-3-r21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660124v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00180157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal differentiation and spatial coexistence of sexual and facultative asexual lineages of an aphid species at mating sites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">Temporal habitat variability and the maintenance of sex in host populations of the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2005.01055.x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 273, pp.2887-2891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2006.3665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663205v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong biases in the transmission of sex chromosomes in the aphid Rhopalosiphum padi</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">Temporal differentiation and spatial coexistence of sexual and facultative asexual lineages of an aphid species at mating sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kindlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sunnucks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0016672305007482⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (3), pp.809-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2005.01055.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675535v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admixed sexual and facultatively asexual aphid lineages at mating sites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">Tracing individual movements of aphids reveals preferential routes of population transfers in agroecosystems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16(3), pp.839-844</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02675684v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does insecticide resistance alone account for the low genetic variability of asexually reproducing populations of the peach-potato aphid Myzus persicae ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Ecological specialization correlates with genotypic differentiation in sympatric host-populations of the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800673⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (2), pp.392-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2005.01025.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677309v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited genetic exchanges between populations of an insect pest living on uncultivated and related cultivated host plants</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">Admixed sexual and facultatively asexual aphid lineages at mating sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14 (1), pp.325-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2004.02358.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2004.3033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02682488v1</w:t>
+                <w:t xml:space="preserve">hal-02675684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure and clonal diversity of an introduced pest in Chile, the cereal aphid Sitobion avenae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Does insecticide resistance alone account for the low genetic variability of asexually reproducing populations of the peach-potato aphid Myzus persicae ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zamoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L.M. Briones</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ballanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lapchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 95 (1), pp.24-33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800662⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 94 (6), pp.630-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682992v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling the population genetics of clonal and partially clonal organisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Limited genetic exchanges between populations of an insect pest living on uncultivated and related cultivated host plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Balloux</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Galman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2005.01.001⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 272, pp.1075-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2004.3033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02682235v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering reproductive polyphenism in aphids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Genetic structure and clonal diversity of an introduced pest in Chile, the cereal aphid Sitobion avenae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invertebrate Reproduction and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95 (1), pp.24-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678056v1</w:t>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotated expressed sequence tags for studies of the regulation of reproductive modes in aphids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tackling the population genetics of clonal and partially clonal organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Balloux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2004.05.001⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (4), pp.194-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2005.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915291v1</w:t>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predominance of sexual reproduction in Romanian populations of the aphid Sitobion avenae inferred from phenotypic and genetic structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Deciphering reproductive polyphenism in aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sabater-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Invertebrate Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48 (1-3), pp.71-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052656v1</w:t>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic relationships between parthenogens and their sexual relatives: the possible routes to parthenogenesis in animals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Strong biases in the transmission of sex chromosomes in the aphid Rhopalosiphum padi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Teresa J. Crease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1095-8312.2003.00175.x⟩</w:t>
+              <w:t xml:space="preserve">Genetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 85 (2), pp.111-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016672305007482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680291v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic evidence for hybrid origins of asexual lineages in an aphid species</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amparo Latorre</w:t>
+                <w:t xml:space="preserve">Annotated expressed sequence tags for studies of the regulation of reproductive modes in aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Prunier-Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Sunnucks</w:t>
+                <w:t xml:space="preserve">A Duclert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 57 (6), pp.1291-1303. </w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34, pp.809 - 822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1554/02-557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2004.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676875v1</w:t>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal genetic variability in French populations of the peach-potato aphid, Myzus persicae</w:t>
+                <w:t xml:space="preserve">Phylogenetic evidence for hybrid origins of asexual lineages in an aphid species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Sabater-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sunnucks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 57 (6), pp.1291-1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1554/02-557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669839v1</w:t>
+                <w:t xml:space="preserve">hal-02676875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of sexual and asexual populations of the aphid Rhopalosiphum padi based on allozyme and microsatellite markers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal genetic variability in French populations of the peach-potato aphid, Myzus persicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91, pp.143-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02683358v1</w:t>
+                <w:t xml:space="preserve">hal-02669839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology and evolution of sex in aphids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Predominance of sexual reproduction in Romanian populations of the aphid Sitobion avenae inferred from phenotypic and genetic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Papura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90 (5), pp.397-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0169-5347(01)02331-X⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02683456v1</w:t>
+                <w:t xml:space="preserve">hal-03052656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of microsatellite loci in the aphid species, Rhopalosiphum padi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic relationships between parthenogens and their sexual relatives: the possible routes to parthenogenesis in animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa J. Crease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 79 (1), pp.151-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1095-8312.2003.00175.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1471-8278.2000.00002.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02681394v1</w:t>
+                <w:t xml:space="preserve">hal-02680291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple routes to asexuality in an aphid species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId759" w:history="1">
+                <w:t xml:space="preserve">Genetic architecture of sexual and asexual populations of the aphid Rhopalosiphum padi based on allozyme and microsatellite markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 11 (4), pp.711-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294X.2002.01478.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2001.1778⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02683360v1</w:t>
+                <w:t xml:space="preserve">hal-02683358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for predominant clones in a cyclically parthenogenetic organism provided by combined demographic and genetic analyses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Ecology and evolution of sex in aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId783" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C.A. Dedryver</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sunnucks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17 (1), pp.34-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0169-5347(01)02331-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696484v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clones of pea aphid, Acyrthosiphon pisum (Hemiptera : Aphididae) distinguished using genetic markers, differ in their damaging effect on a resistant alfalfa cultivar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Isolation and characterization of microsatellite loci in the aphid species, Rhopalosiphum padi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Girousse</w:t>
+                <w:t xml:space="preserve">Nathalie Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Guilloux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1 (1-2), pp.4-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1471-8278.2000.00002.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697843v1</w:t>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonal variability in sequences of morph production during the transition from parthenogenetic to sexual reproduction in the aphid Rhopalosiphum padi (Sternorrhyncha : Aphidae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
+                <w:t xml:space="preserve">Multiple routes to asexuality in an aphid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 268 (1483), pp.2291-2299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2001.1778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694536v1</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme life-cycle and sex ratio variation among sexually produced clones of the aphid Phopalosiphum padi (Homoptera : Aphididae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Evidence for predominant clones in a cyclically parthenogenetic organism provided by combined demographic and genetic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Haack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Dedryver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 86 (2), pp.254-264</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 9, pp.2055-2066</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694537v1</w:t>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive mode and population genetic structure of the cereal aphid Sitobion avenae studied using phenotypic and microsatellite markers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Clones of pea aphid, Acyrthosiphon pisum (Hemiptera : Aphididae) distinguished using genetic markers, differ in their damaging effect on a resistant alfalfa cultivar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bournoville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId794" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 8, pp.531-545</w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 90, pp.33-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688554v1</w:t>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular markers to differentiate two morphologically-close species of the genus Sitobion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Extreme life-cycle and sex ratio variation among sexually produced clones of the aphid Phopalosiphum padi (Homoptera : Aphididae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H.M. Niemeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 92, pp.217-225</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 86 (2), pp.254-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690299v1</w:t>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and cross-species comparison of microsatellite markers in two lizard species, Lacerta vivipara and Podarcis muralis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Molecular markers to differentiate two morphologically-close species of the genus Sitobion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId776" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Niemeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 8, pp.518-520</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 92, pp.217-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694601v1</w:t>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular markers linked to breeding system differences in segregating and natural populations of the cereal aphid Rhopalosiphum padi L.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Reproductive mode and population genetic structure of the cereal aphid Sitobion avenae studied using phenotypic and microsatellite markers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amandine Latorre</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sunnucks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D.N. Hebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 8, pp.965-973</w:t>
+              <w:t xml:space="preserve">, 1999, 8, pp.531-545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696554v1</w:t>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Life-Cycle and Sex Ratio Variation among Sexually Produced Clones of the Aphid Rhopalosiphum padi (Homoptera: Aphididae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Development and cross-species comparison of microsatellite markers in two lizard species, Lacerta vivipara and Podarcis muralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Boudjemadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 8, pp.518-520</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699278v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models of sexual and asexual coexistence in aphids based on constraints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Molecular markers linked to breeding system differences in segregating and natural populations of the cereal aphid Rhopalosiphum padi L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId805" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.H. Gouyon</w:t>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Latorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 11, pp.685-701</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 8, pp.965-973</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694606v1</w:t>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological and molecular characterisation of the autumn migrants of the bird cherry-oat aphid, Rhopalosiphum padi.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Extreme Life-Cycle and Sex Ratio Variation among Sexually Produced Clones of the Aphid Rhopalosiphum padi (Homoptera: Aphididae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Pannetier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 86 (2), pp.254-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/3546443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692790v1</w:t>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle of the cereal aphid Sitobion avenae F. : polymorphism and comparison of life history traits associated with sexuality</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Clonal variability in sequences of morph production during the transition from parthenogenetic to sexual reproduction in the aphid Rhopalosiphum padi (Sternorrhyncha : Aphidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 23, pp.123-132</w:t>
+              <w:t xml:space="preserve">European Journal of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 96, pp.125-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687885v1</w:t>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the nucleotide diversity of three aphid species by RAPD</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Models of sexual and asexual coexistence in aphids based on constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId812" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Gouyon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 10, pp.459-477</w:t>
+              <w:t xml:space="preserve">, 1998, 11, pp.685-701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687938v1</w:t>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic distribution and seasonal variation of mitochondrial DNA haplotypes in the aphid Rospalosiphum padi (Hemiptera: Aphididae)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Biological and molecular characterisation of the autumn migrants of the bird cherry-oat aphid, Rhopalosiphum padi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristelle Lourgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pannetier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 87, pp.161-167</w:t>
+              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 21 (8), pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690959v1</w:t>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to describe the reproductive rate in the aphid Sitobion avenae (Hemiptera: Aphididae): A case study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Life cycle of the cereal aphid Sitobion avenae F. : polymorphism and comparison of life history traits associated with sexuality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 93, pp.545-553</w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 23, pp.123-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695286v1</w:t>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and mode of reproduction in French populations of the aphid Rhopalosiphum padi L</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Assessing the nucleotide diversity of three aphid species by RAPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martinez-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Carrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId818" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joël Bonhomme</w:t>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 76, pp.305-313</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 10, pp.459-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688992v1</w:t>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness comparaison between clones differing in their ability to produce sexuals in the aphid Rhopalosiphum padi</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Geographic distribution and seasonal variation of mitochondrial DNA haplotypes in the aphid Rospalosiphum padi (Hemiptera: Aphididae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martinez-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D.N. Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.S. Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 80, pp.469-474</w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 87, pp.161-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685385v1</w:t>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitness comparison between clones differing in their ability to produce sexuals in the aphid Rhopalosiphum padi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 80 (3), pp.469-474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1570-7458.1996.tb00961.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variation in natural populations of the aphid Rhopalosiphum padi as revealed by maternally inherited markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martinez-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Fereres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 5, pp.659-670</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of cyclic and obligate parthenogens in the aphid Rhopalosiphum padi (L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martinez-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.D.N. Hebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 263, pp.481-486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of clonal variation among Canadian populations of the corn leaf aphid, Rhopalosiphum maidis Fitch (Homoptera : Aphididae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A model to describe the reproductive rate in the aphid Sitobion avenae (Hemiptera: Aphididae): A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Entomologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 127, pp.623-629</w:t>
+              <w:t xml:space="preserve">European Journal of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 93, pp.545-553</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699964v1</w:t>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of genetic variation among canadian populations of the bird cherry-oat aphid, Rhopalosiphum padi L. (Hiomoptera: Aphididae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Genetic diversity and mode of reproduction in French populations of the aphid Rhopalosiphum padi L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.D.N. Hebert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 74, pp.346-353</w:t>
+              <w:t xml:space="preserve">, 1996, 76, pp.305-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701644v1</w:t>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonal variability in the response of Sitobion avenae (Homoptera: Aphididae) to resistant and susceptible wheat</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Fitness comparaison between clones differing in their ability to produce sexuals in the aphid Rhopalosiphum padi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId833" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 85, pp.189-195</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 80, pp.469-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710913v1</w:t>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding-system complex in the cereal aphid Rhopalosiphum padi (Homoptera: Aphididae) and its influences on population biology and dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Lack of clonal variation among Canadian populations of the corn leaf aphid, Rhopalosiphum maidis Fitch (Homoptera : Aphididae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C.A. Dedryver</w:t>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D.N. Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 17 (4), pp.11-15</w:t>
+              <w:t xml:space="preserve">Canadian Entomologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 127, pp.623-629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701913v1</w:t>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and reproductive potential of the cereal aphid Sitobion avenae on resistant wheat lines (Triticum monococcum)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Patterns of genetic variation among canadian populations of the bird cherry-oat aphid, Rhopalosiphum padi L. (Hiomoptera: Aphididae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D.N. Hebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 125, pp.219-232</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 74, pp.346-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710838v1</w:t>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of resistant wheat (Triticum monococcum) on development and reproduction of Sitobion avenae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId815" w:history="1">
+                <w:t xml:space="preserve">Clonal variability in the response of Sitobion avenae (Homoptera: Aphididae) to resistant and susceptible wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Dedryver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 16 (5), pp.123-129</w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 85, pp.189-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710777v1</w:t>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying bird cherry-oat aphid Rhopalosiphum padi emigrants, alate exules and gynoparae: application of multivariate methods to morphometric and anatomical features.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Breeding-system complex in the cereal aphid Rhopalosiphum padi (Homoptera: Aphididae) and its influences on population biology and dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Dedryver</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.S. Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 59, pp.267-277</w:t>
+              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 17 (4), pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701961v1</w:t>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of clone and morph on the parameters of intrisic rate of increase in the cereal aphids Sitobion avenae and Rhopalosiphum padi.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Development and reproductive potential of the cereal aphid Sitobion avenae on resistant wheat lines (Triticum monococcum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Wegorek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 58, pp.211-220</w:t>
+              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 125, pp.219-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700492v1</w:t>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local variability in the life cycle of the bird cherry-oat aphid, Rhopalosiphum padi (Homoptera: Aphididae) in western France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The effect of resistant wheat (Triticum monococcum) on development and reproduction of Sitobion avenae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.F. Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 81, pp.315-322</w:t>
+              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 16 (5), pp.123-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703841v1</w:t>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilite interclonale dans la production de formes sexuees chez le puceron des cereales Rhopalosiphum padi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The influence of clone and morph on the parameters of intrisic rate of increase in the cereal aphids Sitobion avenae and Rhopalosiphum padi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wegorek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 14 (4), pp.51-59</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 58, pp.211-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701730v1</w:t>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de quelques facteurs sur l'expression du potentiel biotique de Rhopalosiphum padi (L.) et de Sitobion avenae (F.).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Identifying bird cherry-oat aphid Rhopalosiphum padi emigrants, alate exules and gynoparae: application of multivariate methods to morphometric and anatomical features.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 12 (1), pp.31-38</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 59, pp.267-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02724446v1</w:t>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de formes sexuees par differents clones de pucerons des cereales provenant de regions oceaniques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId641" w:history="1">
+                <w:t xml:space="preserve">Local variability in the life cycle of the bird cherry-oat aphid, Rhopalosiphum padi (Homoptera: Aphididae) in western France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Blackman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 81, pp.315-322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variabilite interclonale dans la production de formes sexuees chez le puceron des cereales Rhopalosiphum padi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Dedryver</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 14 (4), pp.51-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence de quelques facteurs sur l'expression du potentiel biotique de Rhopalosiphum padi (L.) et de Sitobion avenae (F.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 12 (1), pp.31-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02724446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production de formes sexuees par differents clones de pucerons des cereales provenant de regions oceaniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1989, 12 (1), pp.17-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02723163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26694,2393 +27096,2393 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la résistance aux pucerons Acyrthosiphon pisum et Aphis fabae au sein d’un panel de diversité génétique de la féverole (Vicia faba)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Glory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Cloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biologie Adaptative des Pucerons et Organismes Associés (réseau INRAE-SPE BAPOA), Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCR4, a defensin with a strong impact on aphid survival, embryo development and symbiotic cells of three Acyrthosiphon pisum lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Lapetoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principaux bio-agresseurs rencontrés ces dernières années (bactériose, pucerons, viroses et bruches)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Tayeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ième édition Carrefour pois et féverole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des déterminants génétiques impliqués dans les défenses du pois contre le puceron Acyrthosiphon pisum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Glory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFL#3 Rencontres Francophones Légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference-guided genome assembly in metagenomic samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Holobionts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR-Cas9 mutagenesis in the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gléonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From SymbAphidBase to SymbAphidCyc: two companion databases to study and compare aphid symbionts from genomes to metabolic pathways</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Febvay</w:t>
+                <w:t xml:space="preserve">Quels effets la diversité microbienne du sol a-t-elle sur la croissance et la santé des plantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Auvergne - Clermont-Ferrand I (UdA). FRA., Jul 2015, Clermont-Ferrand, France. 1 p</w:t>
+              <w:t xml:space="preserve">Colloque de Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208786v1</w:t>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels effets la diversité microbienne du sol a-t-elle sur la croissance et la santé des plantes ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+                <w:t xml:space="preserve">From SymbAphidBase to SymbAphidCyc: two companion databases to study and compare aphid symbionts from genomes to metabolic pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Labernardiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Génomique Environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Auvergne - Clermont-Ferrand I (UdA). FRA., Jul 2015, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId864" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349078v1</w:t>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SymbAphidBase : une base de données nouvelle dédiée aux symbiotes de pucerons pour stocker et visualiser les génomes séquencés en standardisant leurs annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Labernardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA). Le Rheu, FRA., Nov 2014, Avignon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole genome re-sequencing : lessons from unmapped reads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A continuum of genetic divergence from sympatric host races to species in the pea aphid complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Texas (US), United States. pp.7495-7500, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0811117106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of relaxation oscillations resonance in mode-locked Fabry-Perot semiconductor lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Hayau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.69971X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of plant use of a pest insect in an agricultural landscape studied using isotopic and molecular analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA-INTECOL 2005 JOINT MEETING :Ecology at multiple scales/Ecologie : une question d'échelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Montréal, Canada. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host-races of the pea aphid, Acyrthosiphon pisum : biological criteria and feeding behaviour of clones originating from legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bournoville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International symposium on aphids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of allozyme variation among French populations of the cereal aphid Rhopalosiphum padi Linnaeus (Homoptera: Aphididae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International symposium on Aphids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Leon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and regional variations in the genetic structure of Sitobion avenae (F.) populations from northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Dedryver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International symposium on Aphids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Leon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular markers linked to life cycle variation in the cereal aphid Rhopalosiphum padi L. (Homoptera : Aphididae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martinez-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.D.N. Hebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International congress of entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1996, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des populations de blé face à leurs parasites obligatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dedryver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Doussinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J. Jahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Trottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bossis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etude de la Co-évolution des Populations Végétales Domestiquées face à leurs Agents Pathogènes ou Ravageurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02779200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding-system complex in the cereal aphid Rhopalosiphum padi (Homoptera: Aphididae) and its influences on population biology and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Dedryver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de travail OILB/SROP "Lutte integree en Cereales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1992, Le Rheu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02845354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29090,754 +29492,754 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative genetics and genomics for multi-pest resistance in grain legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Grenade (Espagne), Spain. , Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of host plant species and insecticides on the evolution of genetic diversity of a crop pest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Lise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Capderrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Européenne de Biologie Evolutive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04532735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A major-effect genetic locus, ApRVII, controls resistance against adapted and non-adapted aphid biotypes in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennial meeting of the North American Pulse Improvement Association (NAPIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual Meeting hosted by the U. of Saskatchewan, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference guided genome assembly in metagenomic samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RECOMB 2018 - 22nd International Conference on Research in Computational Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SymbAphidBase: a new database dedicated to aphid symbionts to store novel sequenced genomes and standardize their annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Labernardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Conference on Computational Biology (ECCB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29847,931 +30249,813 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of Insect as a Platform for Transcriptomic Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA abundance analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2170, pp.185-198, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0743-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire du sexe ou pas, telle est la question !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">101 secrets de l'ADN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.129-131, 2019, 9-7-822-7112323-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux symbiotes valent quelquefois mieux qu'un !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">101 secrets de l'ADN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.210-212, 2019, 9-7-822-7112323-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Microbial Symbionts on Plant-Insect Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Sauvion, Denis Thiéry, Paul-André Calatayud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect-Plant Interactions in a Crop Protection Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 81, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier, Academic Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.225-257, 2017, Advances in Botanical Research, 978-0-12-803318-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.abr.2016.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplicité des symbioses : du parasitisme au mutualisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Achouak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Capy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’empreinte du Vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cherche Midi, pp.191, 2015, 978-2-7491-4383-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écogénomique dévoile les secrets de l'adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empreinte du vivant, l’ADN de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cherche midi, 2015, 978-2-7491-4383-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong impact of orally administered BCR4 defensin on aphid survival, embryo development and symbiotic cells in three Acyrthosiphon pisum parthenogenetic lines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Renoz</w:t>
+                <w:t xml:space="preserve">Functional insights from the GC-poor genomes of two aphid parasitoids, &amp;lt;em&amp;gt;Aphidius ervi&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Lysiphlebus fabarum&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice B. Dennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel I. Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Schrader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Bast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...116 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30781,147 +31065,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure compréhension de la réponse des plantes et du phytobiome aux stress multiples : besoin d’une approche interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId932" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023, 22p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30931,114 +31215,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la variabilite du cycle biologique et recherche de son determinisme chez le puceron des cereales Rhopalosiphum padi (L.) (Homoptera: Aphidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 1991. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02850670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId935"/>
+      <w:footerReference w:type="default" r:id="rId947"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -31106,51 +31390,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2574E2BE"/>
+    <w:nsid w:val="8BCE0FB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31337,51 +31621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanchristophesimon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0620-5835" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090947193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2177127" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000053420800" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166831v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Nio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mah&#233;o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Buzy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2025.1635527" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165899v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yuan Shih" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11742-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Maheo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol103-art01-GB" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol103-art01" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928700v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Defendini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lameiras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baulande" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2631" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156900v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Eyres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Fenton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ferrari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17795" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166019v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Bras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-08-24-0089-r" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076879v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Etier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rituparna Ghosh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vericel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2025/3028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05299488v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gabriel Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Almeida-Silva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf238" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaorui Gong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf307" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127596v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01923-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818782v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Arai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Kageyama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnae027" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Coulson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesamine Bartlett" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bostrom" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Brittain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten S. Christoffersen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/as-2024-0017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484143v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n I Martel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi&#225;n A Zamora" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ricote" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela A Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2462" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484084v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Huguet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09776-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834502v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorpe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Altmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lopez-Cobollo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Douglas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javaid Iqbal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10984-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090157v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/1835" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122402v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15082103" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232477v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Call" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad168" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122390v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Defendini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16961" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028007v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-120220-020526" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641411v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez Gonzalez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13030268" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780806v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clav&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morli&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14157" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652102v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glory" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Gallic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04050-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999192v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.166" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736450v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Roy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capderrey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Micoud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13417" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543547v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deguang Liu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingting Zhai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaosai Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.13076" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140166v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Peng" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Liu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi&#8208;xiao Huang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su&#8208;ji Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De&#8208;xian Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12865" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287959v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313531v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Saurabh Singh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cordeiro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Troczka" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pym" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mackisack" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02373-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03143189v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sochard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoaa053" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288999v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Auguste Badji" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sol-Mochkovitch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fallais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12010043" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288821v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leclair" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.618331" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185630v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dupont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01726-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019458v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Luo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemauf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12888" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605093v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remou&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousselet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grandcolas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.26" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288969v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Floch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/1076" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487139v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Toussaint" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12878" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891885v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Delage" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa047" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649295v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dennis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ballesteros" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schrader" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bast" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6764-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020092v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bertram" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dardenne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13528" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142012v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binshuang Li" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Bickel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parker" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Saleh Ziabari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangzhou Liu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50608" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141878v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Martel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ossa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Figueroa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bozinovic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6536" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928114v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandharikar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frendo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Poirie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.1493" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144037v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hulle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chaubet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Turpeau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2019/0867" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980500v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Marchesi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0619-4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095896v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonhomme" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Le Gallic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12493" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349155v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Louit" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45220-0" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02277158v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-019-10005-4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02276276v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12585" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095888v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Ari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Inbar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.10.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378266v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01301" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02391010v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects10120427" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276874v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy015" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891942v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy097" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926402v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0562-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699353v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2017.12.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892027v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouhaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14799" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140492v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cariou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-018-3559-3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625363v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bennett" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dicke" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12679" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807367v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hr&#269;ek" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Parker" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailsa H C Mclean" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara M Mann" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13512" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950809v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15199" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887396v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raimondeau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Espinasse" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0108-8" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620649v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Biere" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12536" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532713v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Tucker" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hopkins" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13818" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628785v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Suhail Ahmed" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186599" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595482v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Manzano-Mar&#237;n" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitta Szab&#243;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Horn" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Latorre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13633" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628911v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel I Ballesteros" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Gadau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Gonzalez-Gonzalez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Lavandero" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3640" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053532v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Leclair" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Polin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jousseaume" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sugio" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12380" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355653v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mottet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fontaine" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Caddoux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brazier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/tow148" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462751v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dion" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavandero" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-1029-6" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630825v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Bili" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155392" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462759v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw085" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497615v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pons" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-016-9856-1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371828v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13771" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640167v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aigu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Pennec" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Chawki" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01171" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208778v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cayetano" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rothacher" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Vorburger" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2333" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254188v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1504" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081094v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Whibley" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.85" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274516v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120664" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274511v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianliang Huang" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Wang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Shi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122343" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276733v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Tsuchida" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143728" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312942v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru435" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252653v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de La Huerta" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Laurence" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12131" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9C9021WJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419843v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alencon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elv015" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462722v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485315000619" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208708v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosson" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12083" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4F1H3C8R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208768v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dubreuil" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-762" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208754v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12478" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190033v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Coeur d'Acier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Artige" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097620" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701165v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004838" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208756v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve J. Coulson" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Convey" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Aakra" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Aarvik" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Avila-Jimenez" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.10.006" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN3MF8XJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178940v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12441" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208744v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-014-9730-y" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208707v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.991" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208643v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bilodeau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Guay" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Turgeon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Cloutier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-012-9577-z" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V1JLW26S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01707351v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208624v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Caddoux" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC12475" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208642v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane A. P. Derocles" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcz.2012.03.001" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGJKBSZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208644v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dedryver" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2012.57" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208623v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Agostini" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Albaladejo" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aparicio" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Arthofer" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berrebi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12140" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4DWP68W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652552v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee M. Henry" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrod D. Hadfield" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. C. Maiden" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.07.029" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208596v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitz" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anselme" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rebuf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042114" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849220v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.P. Derocles" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taberlet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03131.x" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWTSF0S6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644663v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Klueken" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hondelmann" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2011.01654.x" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E0E23F6A219424BA8DF5FFB528D7AFD6659D442A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208659v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio J. Carter" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto F. Nespolo" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.247" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855246v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Derocles" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753439v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouhaud" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mieuzet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mah&#233;o" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12048" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9V3174R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639983v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr252" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753402v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabald&#243;n" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulain" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterme" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr140" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643096v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Artacho" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Figueroa" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Cortes" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Nespolo" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.04.013" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBWK8NWP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399867v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02207.x" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462677v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642419v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729321v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Koga" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729294v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dion" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652047v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Pfrender" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Tollrian" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Colbourne" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esr020" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648311v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koga" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021831" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462644v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2011.0249" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729528v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frantz" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485309006750" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-MPPR199D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729508v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peccoud" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. von Dohlen" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coeur d'Acier" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.004" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0649PWMK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661815v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelen R. Burke" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J. Mclaughlin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy A. Moran" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.117440" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662956v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2009.01147.x" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729479v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Kunert" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belz" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Weisser" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2009.01146.x" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690655v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.006" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9B5FS3X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659098v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Ramirez" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fuentes-Contreras" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Margaritopoulos" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04857.x" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13A020D101E18A79010D74E0571625B4E4B72680/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661743v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.003" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXGT452L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667907v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuyo Horikawa" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuto Tsunoda" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Maoka" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1195463" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729494v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Nyabuga" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Heckel" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2010.01021.x" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WM0GJH7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729198v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halkett" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2009.00706.x" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C2GS2303-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729977v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frantz" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2009.01221.x" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668379v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mclaughlin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Moran" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905129106" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203975v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729971v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilabert" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04250.x" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFXM9ZX7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435791v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Francis" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonhomme" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Pauw" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-456" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667909v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ollivier" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0811117106" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655362v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Klingler" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moya" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-6-0701" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729803v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6801085" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663331v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cort&#233;s" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinez-Torres" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.10.030" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM9PQ58M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729906v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dedryver" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Gallic" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haack" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485307005500" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-ZHHGCJZ5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660672v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardie" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bc20070135" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659919v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurice" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-008-0442-z" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5VWBGMJT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658242v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Blackman" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hull&#233;" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4039/n08-002" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BAD970E2021429C3041CE2983B825B94F427CD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655708v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kutsukake" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nikoh" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shibao" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn203" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729150v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.X. Silva" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03949.x" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729860v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03798.x" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QV0F4FD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655351v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sakurai" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2007.00868.x" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBB15E899C2F4536CCF568D1596FAA97D5B565C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654178v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662148v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2007.00331.x" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25C8B5860EC9398A3B861F7747AEA4FAE8E16087/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656485v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabater-Munoz" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benedetto" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2007.06.008" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQTP9GC9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655378v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sepulveda" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7917.2007.00123.x" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180087v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayako Kutsukabe" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm222" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654922v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654851v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664216v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomez-Valero" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Silva" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Latorre" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.10.001" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ03Z5C6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168866v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2007.00347.x" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SSVJR2TP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391504v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086283v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666084v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.01025.x" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180157v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sabater-Munoz" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dearden" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-3-r21" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660124v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3665" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663205v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kindlmann" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sunnucks" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.01055.x" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675535v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672305007482" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675684v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02358.x" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L54WM9K4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677309v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zamoum" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballanger" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapchin" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800673" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682488v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galman" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2004.3033" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682992v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Briones" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800662" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682235v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balloux" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2005.01.001" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6Z4C3T1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678056v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915291v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prunier-Leterme" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Gauthier" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duclert" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2004.05.001" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052656v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Papura" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halkett" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delmotte" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Le Gallic" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800262" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680291v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa J. Crease" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1095-8312.2003.00175.x" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676875v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sunnucks" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/02-557" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669839v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683358v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2002.01478.x" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0607CA29E35D8EAF3E59751F1DEA8F1F1763AB0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683456v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-5347(01)02331-X" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMP9N721-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681394v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leterme" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2000.00002.x" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P207FB04-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683360v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2001.1778" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696484v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Haack" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gauthier" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697843v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bournoville" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilloux" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694536v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hulle" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurice" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694537v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688554v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumann" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.N. Hebert" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690299v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Niemeyer" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694601v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boudjemadi" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696554v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699278v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3546443" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694606v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Pierre" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyon" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692790v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Lourgant" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pannetier" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687885v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687938v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carrio" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hermoso" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690959v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695286v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Caillaud" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Dedryver" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688992v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrel" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685385v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146545v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.1996.tb00961.x" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84VK4NHW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692578v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691939v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699964v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carillo" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Melo" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701644v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710913v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Di Pietro" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fima" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701913v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710838v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710777v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701961v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700492v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sandr&#233;" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wegorek" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703841v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701730v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724446v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723163v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308470v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772051v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898608v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164963v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ollivier" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glory" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denis" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morliere" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308257v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638839v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794226v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gl&#233;onnec" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208786v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labernardiere" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208785v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907446v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729934v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ollivier" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283920v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hayau" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnard" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453664v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760390v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carr&#233;" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennis" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765858v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765722v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771418v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779200v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dedryver" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Doussinault" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Jahier" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trottet" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bossis" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845354v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04532735v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Lise" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594698v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934823v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638884v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798649v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052268v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonet" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0743-5_13" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316468v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316469v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318875v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dedeine" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229616300933" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.007" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389481v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793086v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faure" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987737v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788571v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B. Dennis" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel I. Ballesteros" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981391v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850670v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanchristophesimon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0620-5835" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090947193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2177127" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000053420800" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556722v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria K Paulmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yuan Shih" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38098-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558026v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Arai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bodelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mah&#233;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-026-12706-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimou Lin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guomeng Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyuan Yu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangzhi Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70282" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166019v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Bras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-08-24-0089-r" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Etier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rituparna Ghosh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vericel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2025/3028" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Defendini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lameiras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baulande" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2631" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156900v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Eyres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Fenton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ferrari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17795" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155832v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Nio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Maheo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol103-art01" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05299488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gabriel Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Almeida-Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf238" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421198v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaorui Gong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf307" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127596v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01923-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166831v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Buzy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2025.1635527" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165899v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11742-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol103-art01-GB" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Kageyama" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnae027" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Coulson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesamine Bartlett" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bostrom" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Brittain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten S. Christoffersen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/as-2024-0017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n I Martel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi&#225;n A Zamora" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ricote" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela A Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2462" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Huguet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09776-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorpe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Altmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lopez-Cobollo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Douglas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javaid Iqbal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10984-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122402v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15082103" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232477v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Call" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad168" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122390v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Defendini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16961" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028007v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-120220-020526" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090157v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/1835" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780806v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clav&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morli&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14157" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641411v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez Gonzalez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13030268" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999192v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.166" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652102v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glory" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Gallic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04050-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736450v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Roy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capderrey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Micoud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13417" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543547v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deguang Liu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingting Zhai" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaosai Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.13076" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313531v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Saurabh Singh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cordeiro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Troczka" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pym" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mackisack" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02373-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03143189v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sochard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoaa053" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288999v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Auguste Badji" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sol-Mochkovitch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fallais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12010043" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288821v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leclair" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.618331" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185630v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dupont" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01726-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019458v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Luo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemauf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12888" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605093v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remou&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousselet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grandcolas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.26" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288969v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Floch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/1076" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287959v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140166v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Peng" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Liu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi&#8208;xiao Huang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su&#8208;ji Wang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De&#8208;xian Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12865" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891885v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Delage" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa047" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020092v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bertram" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dardenne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13528" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142012v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binshuang Li" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Bickel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parker" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Saleh Ziabari" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangzhou Liu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50608" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649295v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dennis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ballesteros" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schrader" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bast" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6764-0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141878v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Martel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ossa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Figueroa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bozinovic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6536" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928114v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandharikar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frendo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Poirie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.1493" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144037v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hulle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chaubet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Turpeau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2019/0867" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487139v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Toussaint" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12878" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02277158v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-019-10005-4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095888v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Ari" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Le Gallic" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Inbar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.10.005" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02276276v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12585" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378266v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01301" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02391010v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects10120427" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980500v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Marchesi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0619-4" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095896v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonhomme" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12493" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349155v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Louit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45220-0" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926402v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0562-9" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892027v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouhaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14799" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699353v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2017.12.009" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625363v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bennett" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dicke" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12679" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140492v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cariou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-018-3559-3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807367v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hr&#269;ek" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Parker" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailsa H C Mclean" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara M Mann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13512" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950809v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15199" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887396v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raimondeau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Espinasse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0108-8" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891942v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy097" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276874v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy015" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620649v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Biere" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12536" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532713v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Tucker" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hopkins" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13818" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628785v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Suhail Ahmed" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186599" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595482v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Manzano-Mar&#237;n" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitta Szab&#243;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Horn" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Latorre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13633" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628911v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel I Ballesteros" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Gadau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Gonzalez-Gonzalez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Lavandero" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3640" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053532v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Leclair" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Polin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jousseaume" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sugio" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12380" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462751v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dion" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavandero" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-1029-6" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630825v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Bili" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155392" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462759v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw085" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497615v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pons" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-016-9856-1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371828v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13771" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640167v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aigu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Pennec" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Chawki" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01171" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355653v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mottet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fontaine" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Caddoux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brazier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/tow148" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081094v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Whibley" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.85" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274516v2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120664" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274511v2" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianliang Huang" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Wang" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Shi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122343" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276733v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Tsuchida" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143728" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312942v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru435" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252653v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de La Huerta" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Laurence" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12131" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9C9021WJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419843v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alencon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elv015" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462722v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485315000619" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208778v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cayetano" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rothacher" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Vorburger" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2333" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254188v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1504" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208768v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dubreuil" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-762" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208708v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosson" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12083" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4F1H3C8R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208754v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12478" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701165v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004838" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190033v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Coeur d'Acier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Artige" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097620" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208756v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve J. Coulson" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Convey" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Aakra" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Aarvik" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Avila-Jimenez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.10.006" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN3MF8XJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178940v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12441" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208707v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.991" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208744v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-014-9730-y" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208643v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bilodeau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Guay" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Turgeon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Cloutier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-012-9577-z" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V1JLW26S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01707351v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208624v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Caddoux" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC12475" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208642v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane A. P. Derocles" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcz.2012.03.001" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGJKBSZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208644v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dedryver" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2012.57" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208623v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Agostini" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Albaladejo" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aparicio" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Arthofer" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berrebi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12140" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4DWP68W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652552v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee M. Henry" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrod D. Hadfield" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. C. Maiden" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.07.029" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208596v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitz" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anselme" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rebuf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042114" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644663v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Klueken" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hondelmann" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2011.01654.x" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E0E23F6A219424BA8DF5FFB528D7AFD6659D442A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849220v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.P. Derocles" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taberlet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03131.x" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWTSF0S6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855246v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Derocles" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208659v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio J. Carter" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto F. Nespolo" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.247" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639983v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr252" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753439v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouhaud" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mieuzet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mah&#233;o" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12048" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9V3174R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753402v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabald&#243;n" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulain" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterme" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr140" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462677v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642419v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729321v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Koga" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729294v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dion" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02207.x" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652047v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Pfrender" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Tollrian" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Colbourne" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esr020" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648311v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koga" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021831" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462644v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2011.0249" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643096v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Artacho" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Figueroa" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Cortes" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Nespolo" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.04.013" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBWK8NWP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399867v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729528v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frantz" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485309006750" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-MPPR199D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729508v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peccoud" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. von Dohlen" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coeur d'Acier" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.004" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0649PWMK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662956v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2009.01147.x" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729479v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Kunert" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belz" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Weisser" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2009.01146.x" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661815v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelen R. Burke" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J. Mclaughlin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy A. Moran" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.117440" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690655v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.006" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9B5FS3X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659098v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Ramirez" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fuentes-Contreras" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Margaritopoulos" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04857.x" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13A020D101E18A79010D74E0571625B4E4B72680/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661743v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.003" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXGT452L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667907v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuyo Horikawa" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuto Tsunoda" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Maoka" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1195463" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729494v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Nyabuga" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Heckel" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2010.01021.x" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WM0GJH7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729977v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frantz" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2009.01221.x" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668379v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mclaughlin" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Moran" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905129106" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729971v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilabert" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halkett" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04250.x" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFXM9ZX7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203975v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435791v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Francis" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonhomme" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Pauw" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-456" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667909v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ollivier" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0811117106" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729198v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2009.00706.x" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C2GS2303-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660672v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardie" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bc20070135" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659919v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurice" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-008-0442-z" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5VWBGMJT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658242v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Blackman" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hull&#233;" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4039/n08-002" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BAD970E2021429C3041CE2983B825B94F427CD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655708v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kutsukake" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nikoh" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shibao" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn203" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729150v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.X. Silva" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03949.x" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729860v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03798.x" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QV0F4FD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655362v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Klingler" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moya" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-6-0701" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729803v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6801085" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663331v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cort&#233;s" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinez-Torres" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.10.030" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM9PQ58M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729906v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dedryver" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Gallic" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haack" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485307005500" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-ZHHGCJZ5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662148v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2007.00331.x" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25C8B5860EC9398A3B861F7747AEA4FAE8E16087/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656485v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabater-Munoz" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benedetto" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2007.06.008" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQTP9GC9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655378v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sepulveda" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7917.2007.00123.x" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654922v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180087v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayako Kutsukabe" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm222" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654851v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664216v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomez-Valero" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Silva" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Latorre" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.10.001" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ03Z5C6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168866v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2007.00347.x" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SSVJR2TP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391504v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655351v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sakurai" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2007.00868.x" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBB15E899C2F4536CCF568D1596FAA97D5B565C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654178v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180157v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sabater-Munoz" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dearden" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-3-r21" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660124v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3665" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663205v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kindlmann" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sunnucks" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.01055.x" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086283v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666084v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.01025.x" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675684v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02358.x" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L54WM9K4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677309v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zamoum" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballanger" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapchin" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800673" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682488v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galman" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2004.3033" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682992v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Briones" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800662" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682235v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balloux" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2005.01.001" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6Z4C3T1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678056v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675535v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672305007482" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915291v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prunier-Leterme" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Gauthier" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duclert" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2004.05.001" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676875v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sunnucks" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/02-557" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669839v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052656v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Papura" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halkett" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delmotte" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Le Gallic" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800262" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680291v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa J. Crease" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1095-8312.2003.00175.x" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683358v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2002.01478.x" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0607CA29E35D8EAF3E59751F1DEA8F1F1763AB0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683456v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-5347(01)02331-X" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMP9N721-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681394v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leterme" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2000.00002.x" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P207FB04-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683360v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2001.1778" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696484v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Haack" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gauthier" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697843v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bournoville" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilloux" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694537v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690299v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Niemeyer" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688554v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumann" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.N. Hebert" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694601v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boudjemadi" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696554v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699278v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3546443" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694536v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hulle" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurice" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694606v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Pierre" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyon" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692790v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Lourgant" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pannetier" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687885v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687938v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carrio" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hermoso" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690959v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146545v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.1996.tb00961.x" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84VK4NHW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692578v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691939v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695286v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Caillaud" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Dedryver" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688992v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrel" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685385v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699964v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carillo" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Melo" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701644v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710913v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Di Pietro" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fima" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701913v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710838v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710777v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700492v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sandr&#233;" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wegorek" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701961v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703841v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701730v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724446v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723163v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308470v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772051v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898608v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164963v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ollivier" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glory" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denis" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morliere" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308257v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638839v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794226v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gl&#233;onnec" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208786v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labernardiere" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208785v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907446v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729934v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ollivier" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283920v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hayau" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnard" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453664v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760390v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carr&#233;" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennis" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765858v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765722v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771418v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779200v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dedryver" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Doussinault" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Jahier" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trottet" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bossis" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845354v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04532735v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Lise" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594698v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934823v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638884v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798649v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052268v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonet" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0743-5_13" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316468v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316469v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318875v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dedeine" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229616300933" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.007" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389481v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793086v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faure" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788571v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B. Dennis" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel I. Ballesteros" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981391v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850670v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>