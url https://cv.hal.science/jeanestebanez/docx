--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -469,287 +469,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derrière les potagers des métropoles, la défense des terres vivrières ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One Health: A social science discussion of a global agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Estebanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flaminia Paddeu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Estebanez</w:t>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 59, </w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.23070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2022014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919173v1</w:t>
+                <w:t xml:space="preserve">hal-03910422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Health: A social science discussion of a global agenda</w:t>
+                <w:t xml:space="preserve">La vie sans la mort. Qu’est-ce qu’un élevage au zoo?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2022014⟩</w:t>
+              <w:t xml:space="preserve">Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1062447ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910422v1</w:t>
+                <w:t xml:space="preserve">hal-03910443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie sans la mort. Qu’est-ce qu’un élevage au zoo?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Derrière les potagers des métropoles, la défense des terres vivrières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaminia Paddeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (2), </w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1062447ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.23070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910443v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Like a deer caught in the car’s headlights : spatial justice and animals</w:t>
               </w:r>
@@ -1139,407 +1139,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeux taurins : un processus spectaculaire du patriotisme et de sa subversion aux Etats-Unis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial : Des choses entre les mondes. Fabriquer l’exotique et l’authentique en Occident, du 19e siècle à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cnrs Charpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
+              <w:t xml:space="preserve">Material Culture Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657439v1</w:t>
+                <w:t xml:space="preserve">hal-01659386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'océan domestiqué : les aquariums comme dispositifs d'extension de l'Ecoumène</w:t>
+                <w:t xml:space="preserve">Des animaux-objets ? Réification, résistance et (re)qualification dans les zoos occidentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoconfluences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91-92, pp.125-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gc.3364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657428v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial : Des choses entre les mondes. Fabriquer l’exotique et l’authentique en Occident, du 19e siècle à aujourd’hui</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DES ANIMAUX-OBJETS ? RÉIFICATION, RÉSISTANCE ET (RE)QUALIFICATION DANS LES ZOOS OCCIDENTAUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Culture Review</w:t>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659386v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DES ANIMAUX-OBJETS ? RÉIFICATION, RÉSISTANCE ET (RE)QUALIFICATION DANS LES ZOOS OCCIDENTAUX</w:t>
+                <w:t xml:space="preserve">Les jeux taurins : un processus spectaculaire du patriotisme et de sa subversion aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657445v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des animaux-objets ? Réification, résistance et (re)qualification dans les zoos occidentaux</w:t>
+                <w:t xml:space="preserve">L'océan domestiqué : les aquariums comme dispositifs d'extension de l'Ecoumène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gc.3364⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05263711v1</w:t>
+                <w:t xml:space="preserve">hal-01657428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial : « Où sont les animaux ? Vers une géographie humanimale »</w:t>
               </w:r>
@@ -1752,165 +1752,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le zoo comme dispositif spatial : mise en scène du monde et de la juste distance entre l’humain et l’animal</w:t>
+                <w:t xml:space="preserve">Ceux qui sont proches. Les soigneurs au zoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (2), pp.47-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657390v1</w:t>
+                <w:t xml:space="preserve">hal-00557095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceux qui sont proches. Les soigneurs au zoo</w:t>
+                <w:t xml:space="preserve">Le zoo comme dispositif spatial : mise en scène du monde et de la juste distance entre l’humain et l’animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 108 (2), pp.47-57</w:t>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557095v1</w:t>
+                <w:t xml:space="preserve">hal-01657390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctions de la micro-distance au Jardin botanique de Naples</w:t>
               </w:r>
@@ -2414,151 +2414,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoos: aux lisières du domestique</w:t>
+                <w:t xml:space="preserve">Zoos. Aux lisières du domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS Editions, pp.276, 2025, 978-2-271-14926-8</w:t>
+              <w:t xml:space="preserve">CNRS Editions. 2025, 978-2271149275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132630v1</w:t>
+                <w:t xml:space="preserve">hal-05100108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoos. Aux lisières du domestique</w:t>
+                <w:t xml:space="preserve">Zoos: aux lisières du domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS Editions. 2025, 978-2271149275</w:t>
+              <w:t xml:space="preserve">CNRS Editions, pp.276, 2025, 978-2-271-14926-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100108v1</w:t>
+                <w:t xml:space="preserve">hal-05132630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humains et Animaux. Une géographie de relations</w:t>
               </w:r>
@@ -3277,238 +3277,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are screen animals actors?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Animal labor: at the forefront of innovative research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Douine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Porcher, Jocelyne; Estebanez, Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal labor: a new perspective on human-animal relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcript Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 182 p., 2019, 978-3-8376-4364-0 978-3-8394-4364-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788203v1</w:t>
+                <w:t xml:space="preserve">hal-02787136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal labor: at the forefront of innovative research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are screen animals actors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Estebanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Estebanez</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Douine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Porcher, Jocelyne; Estebanez, Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal labor: a new perspective on human-animal relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcript Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 182 p., 2019, 978-3-8376-4364-0 978-3-8394-4364-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787136v1</w:t>
+                <w:t xml:space="preserve">hal-02788203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquariums</w:t>
               </w:r>
@@ -3557,178 +3557,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on penser un zoo véritablement humain aujourd'hui?</w:t>
+                <w:t xml:space="preserve">ANIMAUX HUMAINS ET NON-HUMAINS AU ZOO L'expérience de la frontière animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Staszak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trois zoos humains, N. Jankovic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Aux frontières de l'animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663475v1</w:t>
+                <w:t xml:space="preserve">hal-01657413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANIMAUX HUMAINS ET NON-HUMAINS AU ZOO L'expérience de la frontière animale</w:t>
+                <w:t xml:space="preserve">Peut-on penser un zoo véritablement humain aujourd'hui?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Staszak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux frontières de l'animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Trois zoos humains, N. Jankovic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657413v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un ordre du monde : le jardin botanique de Naples comme miniature</w:t>
               </w:r>
@@ -4310,51 +4310,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6E1AE58"/>
+    <w:nsid w:val="9EB5ED45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4458,51 +4458,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D790B623"/>
+    <w:nsid w:val="83265CA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4692,51 +4692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanestebanez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3144-0183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491257v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Estebanez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.9703" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mosconi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bony" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.067.0159" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919173v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23070" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910422v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910443v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062447ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gardin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Porcher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Raad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663471v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Etienne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cnrs Charpy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657445v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3364" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659613v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gouabault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557095v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22563" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8598" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100108v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m.armand-colin.com/sophie-blanchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824915v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Besson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910579v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910652v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910619v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-4364-0/animal-labor/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787136v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657413v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Staszak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657453v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659393v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035285v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bony" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657271v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanestebanez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3144-0183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491257v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Estebanez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.9703" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mosconi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bony" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.067.0159" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910422v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910443v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062447ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919173v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23070" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gardin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Porcher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Raad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663471v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659386v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Etienne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cnrs Charpy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3364" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657445v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657439v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659613v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gouabault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657390v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22563" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8598" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100108v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m.armand-colin.com/sophie-blanchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824915v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Besson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910579v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910652v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910619v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-4364-0/animal-labor/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788203v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657413v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Staszak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657453v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659393v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035285v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bony" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657271v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>