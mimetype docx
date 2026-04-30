--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -469,287 +469,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Health: A social science discussion of a global agenda</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Derrière les potagers des métropoles, la défense des terres vivrières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaminia Paddeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29, pp.17. </w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2022014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.23070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910422v1</w:t>
+                <w:t xml:space="preserve">hal-03919173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie sans la mort. Qu’est-ce qu’un élevage au zoo?</w:t>
+                <w:t xml:space="preserve">One Health: A social science discussion of a global agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontières</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1062447ar⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2022014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910443v1</w:t>
+                <w:t xml:space="preserve">hal-03910422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derrière les potagers des métropoles, la défense des terres vivrières ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La vie sans la mort. Qu’est-ce qu’un élevage au zoo?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 59, </w:t>
+              <w:t xml:space="preserve">Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.23070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1062447ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919173v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Like a deer caught in the car’s headlights : spatial justice and animals</w:t>
               </w:r>
@@ -1139,407 +1139,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial : Des choses entre les mondes. Fabriquer l’exotique et l’authentique en Occident, du 19e siècle à aujourd’hui</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les jeux taurins : un processus spectaculaire du patriotisme et de sa subversion aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Culture Review</w:t>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659386v1</w:t>
+                <w:t xml:space="preserve">hal-01657439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des animaux-objets ? Réification, résistance et (re)qualification dans les zoos occidentaux</w:t>
+                <w:t xml:space="preserve">L'océan domestiqué : les aquariums comme dispositifs d'extension de l'Ecoumène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263711v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DES ANIMAUX-OBJETS ? RÉIFICATION, RÉSISTANCE ET (RE)QUALIFICATION DANS LES ZOOS OCCIDENTAUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeux taurins : un processus spectaculaire du patriotisme et de sa subversion aux Etats-Unis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial : Des choses entre les mondes. Fabriquer l’exotique et l’authentique en Occident, du 19e siècle à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cnrs Charpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
+              <w:t xml:space="preserve">Material Culture Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657439v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'océan domestiqué : les aquariums comme dispositifs d'extension de l'Ecoumène</w:t>
+                <w:t xml:space="preserve">Des animaux-objets ? Réification, résistance et (re)qualification dans les zoos occidentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoconfluences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91-92, pp.125-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gc.3364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657428v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial : « Où sont les animaux ? Vers une géographie humanimale »</w:t>
               </w:r>
@@ -1752,165 +1752,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceux qui sont proches. Les soigneurs au zoo</w:t>
+                <w:t xml:space="preserve">Le zoo comme dispositif spatial : mise en scène du monde et de la juste distance entre l’humain et l’animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 108 (2), pp.47-57</w:t>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557095v1</w:t>
+                <w:t xml:space="preserve">hal-01657390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le zoo comme dispositif spatial : mise en scène du monde et de la juste distance entre l’humain et l’animal</w:t>
+                <w:t xml:space="preserve">Ceux qui sont proches. Les soigneurs au zoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (2), pp.47-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657390v1</w:t>
+                <w:t xml:space="preserve">hal-00557095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctions de la micro-distance au Jardin botanique de Naples</w:t>
               </w:r>
@@ -2414,151 +2414,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoos. Aux lisières du domestique</w:t>
+                <w:t xml:space="preserve">Zoos: aux lisières du domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS Editions. 2025, 978-2271149275</w:t>
+              <w:t xml:space="preserve">CNRS Editions, pp.276, 2025, 978-2-271-14926-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100108v1</w:t>
+                <w:t xml:space="preserve">hal-05132630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoos: aux lisières du domestique</w:t>
+                <w:t xml:space="preserve">Zoos. Aux lisières du domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS Editions, pp.276, 2025, 978-2-271-14926-8</w:t>
+              <w:t xml:space="preserve">CNRS Editions. 2025, 978-2271149275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132630v1</w:t>
+                <w:t xml:space="preserve">hal-05100108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humains et Animaux. Une géographie de relations</w:t>
               </w:r>
@@ -3277,238 +3277,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal labor: at the forefront of innovative research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are screen animals actors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Estebanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Estebanez</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Douine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Porcher, Jocelyne; Estebanez, Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal labor: a new perspective on human-animal relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcript Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 182 p., 2019, 978-3-8376-4364-0 978-3-8394-4364-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787136v1</w:t>
+                <w:t xml:space="preserve">hal-02788203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are screen animals actors?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Animal labor: at the forefront of innovative research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Douine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Porcher, Jocelyne; Estebanez, Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal labor: a new perspective on human-animal relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcript Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 182 p., 2019, 978-3-8376-4364-0 978-3-8394-4364-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788203v1</w:t>
+                <w:t xml:space="preserve">hal-02787136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquariums</w:t>
               </w:r>
@@ -3557,178 +3557,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANIMAUX HUMAINS ET NON-HUMAINS AU ZOO L'expérience de la frontière animale</w:t>
+                <w:t xml:space="preserve">Peut-on penser un zoo véritablement humain aujourd'hui?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Staszak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux frontières de l'animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Trois zoos humains, N. Jankovic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657413v1</w:t>
+                <w:t xml:space="preserve">hal-01663475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on penser un zoo véritablement humain aujourd'hui?</w:t>
+                <w:t xml:space="preserve">ANIMAUX HUMAINS ET NON-HUMAINS AU ZOO L'expérience de la frontière animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Staszak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trois zoos humains, N. Jankovic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Aux frontières de l'animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663475v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un ordre du monde : le jardin botanique de Naples comme miniature</w:t>
               </w:r>
@@ -4310,51 +4310,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9EB5ED45"/>
+    <w:nsid w:val="308590F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4458,51 +4458,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="83265CA1"/>
+    <w:nsid w:val="66B64FB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4692,51 +4692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanestebanez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3144-0183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491257v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Estebanez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.9703" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mosconi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bony" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.067.0159" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910422v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910443v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062447ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919173v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23070" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gardin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Porcher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Raad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663471v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659386v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Etienne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cnrs Charpy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3364" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657445v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657439v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659613v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gouabault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657390v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22563" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8598" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100108v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m.armand-colin.com/sophie-blanchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824915v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Besson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910579v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910652v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910619v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-4364-0/animal-labor/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788203v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657413v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Staszak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657453v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659393v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035285v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bony" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657271v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanestebanez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3144-0183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491257v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Estebanez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.9703" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mosconi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bony" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.067.0159" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919173v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23070" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910422v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910443v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062447ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gardin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Porcher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Raad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663471v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657445v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Etienne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cnrs Charpy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3364" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659613v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gouabault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557095v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22563" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8598" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100108v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m.armand-colin.com/sophie-blanchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824915v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Besson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910579v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910652v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910619v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-4364-0/animal-labor/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787136v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657413v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Staszak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657453v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659393v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035285v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bony" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657271v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>