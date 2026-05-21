--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1277,191 +1277,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DES ANIMAUX-OBJETS ? RÉIFICATION, RÉSISTANCE ET (RE)QUALIFICATION DANS LES ZOOS OCCIDENTAUX</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial : Des choses entre les mondes. Fabriquer l’exotique et l’authentique en Occident, du 19e siècle à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cnrs Charpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
+              <w:t xml:space="preserve">Material Culture Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657445v1</w:t>
+                <w:t xml:space="preserve">hal-01659386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial : Des choses entre les mondes. Fabriquer l’exotique et l’authentique en Occident, du 19e siècle à aujourd’hui</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DES ANIMAUX-OBJETS ? RÉIFICATION, RÉSISTANCE ET (RE)QUALIFICATION DANS LES ZOOS OCCIDENTAUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Culture Review</w:t>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659386v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des animaux-objets ? Réification, résistance et (re)qualification dans les zoos occidentaux</w:t>
               </w:r>
@@ -3277,238 +3277,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are screen animals actors?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Animal labor: at the forefront of innovative research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Estebanez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Douine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Porcher, Jocelyne; Estebanez, Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal labor: a new perspective on human-animal relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcript Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 182 p., 2019, 978-3-8376-4364-0 978-3-8394-4364-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788203v1</w:t>
+                <w:t xml:space="preserve">hal-02787136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal labor: at the forefront of innovative research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are screen animals actors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Estebanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Estebanez</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Douine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Porcher, Jocelyne; Estebanez, Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal labor: a new perspective on human-animal relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcript Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 182 p., 2019, 978-3-8376-4364-0 978-3-8394-4364-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787136v1</w:t>
+                <w:t xml:space="preserve">hal-02788203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquariums</w:t>
               </w:r>
@@ -4310,51 +4310,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="308590F7"/>
+    <w:nsid w:val="0C1DFAEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4458,51 +4458,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="66B64FB2"/>
+    <w:nsid w:val="6E8690E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4692,51 +4692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanestebanez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3144-0183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491257v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Estebanez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.9703" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mosconi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bony" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.067.0159" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919173v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23070" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910422v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910443v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062447ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gardin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Porcher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Raad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663471v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657445v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Etienne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cnrs Charpy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3364" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659613v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gouabault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557095v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22563" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8598" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100108v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m.armand-colin.com/sophie-blanchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824915v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Besson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910579v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910652v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910619v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-4364-0/animal-labor/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787136v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657413v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Staszak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657453v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659393v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035285v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bony" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657271v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanestebanez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3144-0183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491257v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Estebanez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.9703" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mosconi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bony" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.067.0159" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919173v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23070" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910422v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910443v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062447ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gardin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Porcher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Raad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663471v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Etienne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cnrs Charpy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657445v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3364" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659613v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gouabault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557095v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22563" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8598" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100108v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m.armand-colin.com/sophie-blanchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824915v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Besson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910579v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910652v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910619v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-4364-0/animal-labor/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788203v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657413v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Staszak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657453v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659393v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035285v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bony" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657271v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>