--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -732,303 +732,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le moment Martignac dans les politiques culturelles de la Restauration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Geslot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Nouvelle Société des Études sur la Restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maxime Du Camp historien du temps présent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Geslot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">la revue des lettres modernes. Minores XIX-XX. Maxime Du Camp</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019-4, https://classiques-garnier.com/maxime-du-camp-polygraphe-2019-4-du-camp-historien-du-temps-present.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01728397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le moment Martignac dans les politiques culturelles de la Restauration</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéréotypes et histoire culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Geslot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la Nouvelle Société des Études sur la Restauration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2018</w:t>
+              <w:t xml:space="preserve">Hypothèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'édition française à l'heure de la science anglaise : Thomas Henry Huxley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Geslot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophia Scientiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Science(s) et édition(s), de 1780 à l'Entre-deux-guerres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535162v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01941923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les débuts de la bibliothèque populaire de Versailles : lecture et politique au temps de la libéralisation de l'Empire</w:t>
               </w:r>
@@ -1407,329 +1407,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éditer un périodique historique entre l'Algérie et Paris : le cas de la 'Revue africaine' (1856-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Geslot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Civilisation du journal en Méditerranée, de la fin du XVIIIe siècle à la Première Guerre mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d'Azur; Centre de la Méditerranée moderne et contemporaine, Mar 2023, Nice (Université Côte d'Azur), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une question vive au XIXe siècle : l’enseignement de la Révolution et de l’histoire contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Geslot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformation et modelage des savoirs : enseigner les questions vives du XIXe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay - Graduate School Education, Formation, Enseignement; Centre d'histoire culturelle des sociétés contemporaines, Jun 2023, Guyancourt (UVSQ), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulevards du livre : imprimeries, librairies et bibliothèques dans le nouveau Paris d'Haussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Geslot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Haussmann en capitale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité d'histoire de la ville de Paris; Commission du Vieux Paris, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De DEF19 à DEF19 2.0, d'Omeka S à Heurist.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Geslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cayeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elaboration d’outils pour l’histoire du livre, de l’écrit et de la lecture à l’heure du numérique : Omeka vs Heurist, XML-TEI et TXM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Charles Geslot; Frédérique Sitri; Viera Rebolledo-Dhuin, Oct 2023, Créteil Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319504v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-04243864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les historiens du XIXe siècle face à l’échec des monarchies constitutionnelles : la modernité politique au prisme de l’histoire du temps présent</w:t>
               </w:r>
@@ -1929,112 +1929,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modèle libéral, intérêt financier et capital symbolique : traduction et édition en France d'un historien anglais, Thomas Macaulay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Geslot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études : traduire le politique en Europe au XIXe siècle (IHMC-ENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des savoirs historiques pour le peuple ? Diffusion et lecture des livres d'histoire dans les bibliothèques populaires (1860-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Geslot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">143e congrès du CTHS : La transmission des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prosopographie à l'heure du web sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2050,126 +2119,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les lundis numériques de l'INHA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mustapha Alouani, Anne-Laure Brisac-Chraïbi, Antoine Courtin, Élodie Desserle, Dominique Filippi, Chloé Gautier, Juliette Hueber, Pierre-Yves Laborde, Antonio Mendes, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628143v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01942051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des livres et des hommes : sur les modalités des transferts culturels dans le domaine de l'éducation artistique entre l'Europe et l'Amérique dans la deuxième moitié du XIXe siècle</w:t>
               </w:r>
@@ -2287,50 +2287,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le livre dans les expositions universelles de Londres et de Paris (1851-1900). Pistes de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Geslot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">États généraux de l’exposition de la littérature et du livre, Groupe de Recherches interdisciplinaires sur la muséographie et l’exposition du livre et de la littérature (RIMELL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le monde du livre à l’ère de l’open source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2339,73 +2408,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrire l'image : dialogue entre histoire de la photographie autour des sources et de leurs usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives nationales, Apr 2017, Pierrefitte-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan du programme DEF19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2421,333 +2490,264 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation dans le cadre du suivi de projets Emergences et cultures et Culture-Patrimoine, organisé par l’ANR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANR, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le livre dans les expositions universelles de Londres et de Paris (1851-1900). Pistes de recherche</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique culturelle du second Empire et de la troisième République (jusqu’en 1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Geslot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">États généraux de l’exposition de la littérature et du livre, Groupe de Recherches interdisciplinaires sur la muséographie et l’exposition du livre et de la littérature (RIMELL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">L’administration des institutions culturelles en France et en Italie, approches comparées (des années 1860 à la Libération)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRHIS, Dec 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ami du ministre : Victor Duruy et Ernest Lavisse, une filiation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Geslot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lavisse : le roman national comme patrimoine scolaire ? 5e journée de l'histoire de La Roche Guyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, La Roche Guyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire ignorée : la représentation du second Empire dans Nana de Maurice Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Geslot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séries télévisées et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527405v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01527472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet DEF19. Genèse, objectifs, méthodes</w:t>
               </w:r>
@@ -3292,165 +3292,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camille Doucet et le Bureau des Théâtres : un instrument de politique culturelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Geslot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Spectacles sous le second Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'histoire culturelle des sociétés contemporaines, May 2009, Saint-Quentin-en-Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A la recherche du palais perdu : comment la télévision a “recréé” les Tuileries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Geslot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cours princières, palais républicains et lieux de pouvoir sous l’œil de la télévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d’Histoire culturelle des sociétés contemporaines; Centre de recherches du château de Versailles; INA, Sep 2009, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528882v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01527739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un demi-siècle de voyage au cœur des archives de l’enseignement : l’itinéraire de Victor Duruy</w:t>
               </w:r>
@@ -4795,51 +4795,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01728391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éducation dans le monde britannique</w:t>
+                <w:t xml:space="preserve">Repères généraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Geslot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde britannique 1815-(1914)-1931</w:t>
             </w:r>
             <w:r>
@@ -4853,75 +4853,75 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527462v1</w:t>
+                <w:t xml:space="preserve">hal-01527458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères généraux</w:t>
+                <w:t xml:space="preserve">L'éducation dans le monde britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Geslot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde britannique 1815-(1914)-1931</w:t>
             </w:r>
             <w:r>
@@ -4935,51 +4935,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527458v1</w:t>
+                <w:t xml:space="preserve">hal-01527462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5177,151 +5177,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spectaculaire Second Empire : et le livre dans tout ça ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Geslot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, https://def19.hypotheses.org/750</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Edouard Charton et les débuts de la bibliothèque populaire de Versailles (1864)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Geslot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, http://bai.hypotheses.org/1195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528922v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01528916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un chancelier en robe de chambre. Versailles, 1870</w:t>
               </w:r>
@@ -5703,51 +5703,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uvsq.fr/universite-de-versailles-saint-quentin-en-yvelines-363917.kjsp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/en/education/master/histoire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chcsc.uvsq.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-circe.uvsq.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rhc/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revues.armand-colin.com/lettres-langue/romantisme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://def19.hypotheses.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-paris-saclay.fr/def19-2-0/%E2%80%8B" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250622v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Geslot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.6321" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835234v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271779v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438580v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera Rebolledo-Dhuin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.407" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535162v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941923v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558703v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sandras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527106v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2241" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319504v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cayeux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398139v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398135v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941926v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628143v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941925v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941928v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517402v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527778v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527405v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527472v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527485v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527738v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528878v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527741v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527739v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528880v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528881v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528879v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Boscq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Mellot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mollier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/histoire-d-un-livre/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994939v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Swiatek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Antonutti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan Am&#233;lie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.12587" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527419v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/la-france-de-1848-1914-le-temps-de-la-democratie-et-de-lindustrie-9782200289904" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100093510" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164384v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/penser-la-circulation-des-savoirs-scolaires-dans-lespace-transatlantique/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300777v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728390v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu/histoire-contemporaine/148-le-monde-britannique-9782350301075.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527458v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531701v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941932v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528922v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528916v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532314v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527725v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01527032v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uvsq.fr/universite-de-versailles-saint-quentin-en-yvelines-363917.kjsp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/en/education/master/histoire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chcsc.uvsq.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-circe.uvsq.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rhc/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revues.armand-colin.com/lettres-langue/romantisme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://def19.hypotheses.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-paris-saclay.fr/def19-2-0/%E2%80%8B" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250622v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Geslot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.6321" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835234v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271779v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438580v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera Rebolledo-Dhuin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.407" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164385v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941923v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535162v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558703v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sandras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527106v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2241" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319504v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cayeux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398139v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398135v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942051v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941926v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628143v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941925v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941928v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728394v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517402v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527472v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527405v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527485v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527738v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528878v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527741v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528880v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528881v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528879v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Boscq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Mellot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mollier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/histoire-d-un-livre/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994939v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Swiatek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Antonutti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan Am&#233;lie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.12587" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527419v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/la-france-de-1848-1914-le-temps-de-la-democratie-et-de-lindustrie-9782200289904" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100093510" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164384v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/penser-la-circulation-des-savoirs-scolaires-dans-lespace-transatlantique/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300777v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728390v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu/histoire-contemporaine/148-le-monde-britannique-9782350301075.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531701v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941932v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528916v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532314v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527725v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01527032v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>