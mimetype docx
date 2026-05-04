--- v0 (2026-03-23)
+++ v1 (2026-05-04)
@@ -766,51 +766,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Mai 2024</w:t>
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Mars 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
@@ -843,75 +843,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601473v1</w:t>
+                <w:t xml:space="preserve">hal-04633958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Mars 2024</w:t>
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Septembre 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
@@ -944,75 +944,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633958v1</w:t>
+                <w:t xml:space="preserve">hal-04743916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Septembre 2024</w:t>
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Mai 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
@@ -1045,51 +1045,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743916v1</w:t>
+                <w:t xml:space="preserve">hal-04601473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Janvier 2024</w:t>
               </w:r>
@@ -1608,51 +1608,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°37</w:t>
+                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°35</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
@@ -1702,75 +1702,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644281v1</w:t>
+                <w:t xml:space="preserve">hal-03587984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°35</w:t>
+                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°37</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
@@ -1820,51 +1820,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587984v1</w:t>
+                <w:t xml:space="preserve">hal-03644281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille Valor PRO N°36</w:t>
               </w:r>
@@ -2415,51 +2415,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publier La Science - Numéro 12</w:t>
+                <w:t xml:space="preserve">Publier La Science - Numéro 14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
@@ -2474,93 +2474,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelievre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. , 13 p, 2016, Guy Richard</w:t>
+              <w:t xml:space="preserve">, 10 p, 2016, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864506v1</w:t>
+                <w:t xml:space="preserve">hal-03864525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publier La Science - Numéro 14</w:t>
+                <w:t xml:space="preserve">Publier La Science - Numéro 12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
@@ -2575,69 +2575,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelievre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 10 p, 2016, Guy Richard</w:t>
+              <w:t xml:space="preserve">INRAE. , 13 p, 2016, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864525v1</w:t>
+                <w:t xml:space="preserve">hal-03864506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier La Science - Numéro 11</w:t>
               </w:r>
@@ -2819,229 +2819,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publier La Science - Numéro 07</w:t>
+                <w:t xml:space="preserve">Publier La Science - Numéro 10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 11 p, 2015, Guy Richard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. , 13 p, 2015, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862608v1</w:t>
+                <w:t xml:space="preserve">hal-03864481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publier La Science - Numéro 10</w:t>
+                <w:t xml:space="preserve">Publier La Science - Numéro 07</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">INRAE. , 13 p, 2015, Guy Richard</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11 p, 2015, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864481v1</w:t>
+                <w:t xml:space="preserve">hal-03862608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier La Science - Numéro 9</w:t>
               </w:r>
@@ -3223,51 +3223,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publier La Science - Numéro 6</w:t>
+                <w:t xml:space="preserve">Publier La Science - Numéro 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
@@ -3282,93 +3282,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. , 12 p, 2014, Guy Richard</w:t>
+              <w:t xml:space="preserve">INRAE. , 2014, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862559v1</w:t>
+                <w:t xml:space="preserve">hal-03862367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publier La Science - Numéro 4</w:t>
+                <w:t xml:space="preserve">Publier La Science - Numéro 05</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
@@ -3383,93 +3383,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. , 2014, Guy Richard</w:t>
+              <w:t xml:space="preserve">INRAE. , 14 p, 2014, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862367v1</w:t>
+                <w:t xml:space="preserve">hal-03862487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publier La Science - Numéro 05</w:t>
+                <w:t xml:space="preserve">Publier La Science - Numéro 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
@@ -3484,93 +3484,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. , 14 p, 2014, Guy Richard</w:t>
+              <w:t xml:space="preserve">INRAE. , 12 p, 2014, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862487v1</w:t>
+                <w:t xml:space="preserve">hal-03851458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publier La Science - Numéro 3</w:t>
+                <w:t xml:space="preserve">Publier La Science - Numéro 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
@@ -3603,253 +3603,253 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. , 12 p, 2014, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851458v1</w:t>
+                <w:t xml:space="preserve">hal-03862559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publier La Science - Numéro 2</w:t>
+                <w:t xml:space="preserve">Publier la Science - Numéro 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">INRAE. , 12 p, 2013, Guy Richard</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. , 1, 2013, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851382v1</w:t>
+                <w:t xml:space="preserve">hal-03851329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publier la Science - Numéro 1</w:t>
+                <w:t xml:space="preserve">Publier La Science - Numéro 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lichtfouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">INRAE. , 1, 2013, Guy Richard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. , 12 p, 2013, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851329v1</w:t>
+                <w:t xml:space="preserve">hal-03851382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4147,51 +4147,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FEF8AFAA"/>
+    <w:nsid w:val="EE2E8B33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4378,51 +4378,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanine-martelli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-9911-0054" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454440v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Martelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454665v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218284v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251567v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744011v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601473v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633958v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743916v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04458031v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555782v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644281v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587984v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03447713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868210v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864506v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864498v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862608v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864481v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862559v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862487v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grenier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanine-martelli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-9911-0054" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454440v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Martelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454665v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218284v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251567v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744011v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743916v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04458031v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555782v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644281v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03447713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868210v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864498v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862608v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862559v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grenier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>