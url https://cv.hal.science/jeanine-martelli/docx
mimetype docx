--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (18)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -261,51 +261,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr PRO N°13 - Septembre 2025</w:t>
+                <w:t xml:space="preserve">Bulletin de veille ValOr PRO N°12 - Juillet 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
@@ -320,295 +320,295 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, 13 p</w:t>
+              <w:t xml:space="preserve">2025, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454665v1</w:t>
+                <w:t xml:space="preserve">hal-05620052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro n° 9: Janvier 2025</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulletin de veille ValOr PRO N°13 - Septembre 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025, pp.13</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05218284v1</w:t>
+                <w:t xml:space="preserve">hal-05454665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Juillet 2025</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro n° 9: Janvier 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025, 14 p</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454396v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr PRO N°10 - Mars 2025</w:t>
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Juillet 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
@@ -623,170 +623,170 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, 15 p</w:t>
+              <w:t xml:space="preserve">2025, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251567v1</w:t>
+                <w:t xml:space="preserve">hal-05454396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : juillet 2024</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulletin de veille ValOr PRO N°10 - Mars 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744011v1</w:t>
+                <w:t xml:space="preserve">hal-05251567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Mars 2024</w:t>
               </w:r>
@@ -811,51 +811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -912,51 +912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1013,51 +1013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1069,229 +1069,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Janvier 2024</w:t>
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : juillet 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458031v1</w:t>
+                <w:t xml:space="preserve">hal-04744011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Septembre 2023</w:t>
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Janvier 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370699v1</w:t>
+                <w:t xml:space="preserve">hal-04458031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Novembre 2023</w:t>
               </w:r>
@@ -1303,51 +1303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1372,381 +1372,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°33</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Septembre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520627v1</w:t>
+                <w:t xml:space="preserve">hal-04370699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille Valor PRO N°34</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°35</w:t>
+                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°33</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587984v1</w:t>
+                <w:t xml:space="preserve">hal-03520627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille Valor PRO N°37</w:t>
               </w:r>
@@ -1758,77 +1741,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -1844,257 +1827,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°36</w:t>
+                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°35</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613746v1</w:t>
+                <w:t xml:space="preserve">hal-03587984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°36</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille Valor PRO N°32</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Feder</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2104,1746 +2205,1746 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publier La Science - Numéro 17</w:t>
+                <w:t xml:space="preserve">Publier La Science - Numéro 16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lichtfouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. , 14 p, 2017, Guy Richard</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lichtfouse</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-03868246v1</w:t>
+                <w:t xml:space="preserve">hal-03868210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publier La Science - Numéro 16</w:t>
+                <w:t xml:space="preserve">Publier La Science - Numéro 17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelievre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. , 14 p, 2017, Guy Richard</w:t>
+              <w:t xml:space="preserve">INRAE. , 19 p, 2017, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868210v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier La Science - Numéro 15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. , 12 p, 2017, Guy Richard</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier La Science - Numéro 14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelievre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10 p, 2016, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier La Science - Numéro 12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelievre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. , 13 p, 2016, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier La Science - Numéro 11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelievre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. , 12 p, 2016, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier La Science - Numéro 13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelievre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. , 12 p, 2016, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier La Science - Numéro 10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelievre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. , 13 p, 2015, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier La Science - Numéro 07</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11 p, 2015, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier La Science - Numéro 9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelievre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. , 13 p, 2015, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier La Science - Numéro 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. , 12 p, 2015, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publier La Science - Numéro 4</w:t>
+                <w:t xml:space="preserve">Publier La Science - Numéro 05</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. , 2014, Guy Richard</w:t>
+              <w:t xml:space="preserve">INRAE. , 14 p, 2014, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862367v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publier La Science - Numéro 05</w:t>
+                <w:t xml:space="preserve">Publier La Science - Numéro 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. , 14 p, 2014, Guy Richard</w:t>
+              <w:t xml:space="preserve">INRAE. , 2014, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862487v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier La Science - Numéro 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. , 12 p, 2014, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier La Science - Numéro 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. , 12 p, 2014, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier la Science - Numéro 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. , 1, 2013, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier La Science - Numéro 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelievre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. , 12 p, 2013, Guy Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3853,233 +3954,233 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier la science, a novel newsletter on scientific publication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Lelievre</w:t>
+                <w:t xml:space="preserve">Marjolaine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquièmes journées du Réseau Médici - L'édition scientifique publique en Europe: objectif 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identité numérique. Visibilité et e-réputation sur le Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La science 2.0. séminaire des professionnels IST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Direction de la Valorisation / Information Scientifique et Technique (1266)., Apr 2013, Seillac, France. 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4147,51 +4248,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE2E8B33"/>
+    <w:nsid w:val="68D7ADD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4378,51 +4479,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanine-martelli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-9911-0054" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454440v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Martelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454665v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218284v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251567v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744011v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743916v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04458031v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555782v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644281v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03447713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868210v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864498v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862608v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862559v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grenier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanine-martelli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-9911-0054" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454440v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Martelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05620052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454665v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218284v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454396v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251567v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743916v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744011v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04458031v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370699v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555782v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644281v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613746v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03447713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864506v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864498v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864513v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864481v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864447v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862668v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862367v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851382v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137206v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137142v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grenier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>