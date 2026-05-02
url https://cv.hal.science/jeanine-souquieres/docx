--- v0 (2026-03-25)
+++ v1 (2026-05-02)
@@ -291,420 +291,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation événementielle pour la construction de diagrammes de classes</w:t>
+                <w:t xml:space="preserve">Diagnostic et correction d'erreurs de spécifications : application à l'assemblage de composants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boulbaba Ben Ammar</w:t>
+                <w:t xml:space="preserve">Inès Mouakher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahamed Tahar Bhiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeanine Souquières</w:t>
+                <w:t xml:space="preserve">Francis Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 13 (3), pp.131-155</w:t>
+              <w:t xml:space="preserve">RTSI - L'Objet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.11--42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00310954v1</w:t>
+                <w:t xml:space="preserve">hal-00343182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic et correction d'erreurs de spécifications : application à l'assemblage de composants</w:t>
+                <w:t xml:space="preserve">Modélisation événementielle pour la construction de diagrammes de classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Mouakher</w:t>
+                <w:t xml:space="preserve">Boulbaba Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamed Tahar Bhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTSI - L'Objet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14, pp.11--42</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (3), pp.131-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343182v1</w:t>
+                <w:t xml:space="preserve">hal-00310954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement formel par composants : assemblage et vérification à l'aide de B</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Component-Based Approach for the Specification and Verification of Safety Critical Software: Application to a Platoon of Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERCIM News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 75, pp.33-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00180972v1</w:t>
+                <w:t xml:space="preserve">hal-00343183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Component-Based Approach for the Specification and Verification of Safety Critical Software: Application to a Platoon of Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement formel par composants : assemblage et vérification à l'aide de B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCIM News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (8), pp.1007-1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/TSI.27.1007-1032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343183v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental development of UML specifications using operation refinements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulbaba Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Bhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1835,161 +1835,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Evolution of Component-based Software</w:t>
+                <w:t xml:space="preserve">Transformation Heuristics for Formal Requirements Validation by Animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Coté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maritta Heisel</w:t>
+                <w:t xml:space="preserve">Atif Mashkoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Central and East European Conference on Software Engineering Techniques (CEESET)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Workshop on the Certification of Safety-Critical Software Controlled Systems - SafeCert 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, York, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00431436v1</w:t>
+                <w:t xml:space="preserve">inria-00374082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B événementiel pour la modélisation du domaine: application au transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atif Mashkoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2004,411 +1995,420 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL'2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Toulouse, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326355v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation Heuristics for Formal Requirements Validation by Animation</w:t>
+                <w:t xml:space="preserve">On the Evolution of Component-based Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atif Mashkoor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+                <w:t xml:space="preserve">Isabelle Coté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritta Heisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on the Certification of Safety-Critical Software Controlled Systems - SafeCert 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th Central and East European Conference on Software Engineering Techniques (CEESET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Krakow, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-28038-2_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00374082v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00431436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Validating a Platoon of Cristal Vehicles using CSP||B</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
+                <w:t xml:space="preserve">Protocol Verification in a Software Component-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Mouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Algebraic Methodology and Software Technology (AMAST 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, France. 6 p</w:t>
+              <w:t xml:space="preserve">15th annual IEEE International Conference on the Engineering of Computer Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Belfast, Ireland. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00261630v1</w:t>
+                <w:t xml:space="preserve">hal-00185002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol Verification in a Software Component-Based Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inès Mouakher</w:t>
+                <w:t xml:space="preserve">Towards Validating a Platoon of Cristal Vehicles using CSP||B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th annual IEEE International Conference on the Engineering of Computer Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Belfast, Ireland. 10 p</w:t>
+              <w:t xml:space="preserve">12th International Conference on Algebraic Methodology and Software Technology (AMAST 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185002v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00261630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using CSP||B Components: Application to a Platoon of Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2446,51 +2446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schéma de refactoring de diagrammes de classes basé sur la notion de délégation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulbaba Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Bhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2541,64 +2541,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques patrons de raffinement pour le développement de diagrammes de classes UML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulbaba Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamed Tahar Bhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2636,51 +2636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trustworthy interface compliancy: data model adaptation using B refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2744,51 +2744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schémas de développement d'adaptateurs à l'aide de B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2928,139 +2928,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of UML scenarios using the B Prover</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ninh Thuan Truong</w:t>
+                <w:t xml:space="preserve">A Method for Component-Based Software and System Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hatebur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritta Heisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Taiwanese-French Conference on Information Technology - TFIT 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Nancy, France. pp.97--116</w:t>
+              <w:t xml:space="preserve">32nd Euromicro Conference on Software Engineering and Advanced Applications (SEAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00104566v1</w:t>
+                <w:t xml:space="preserve">hal-00097571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component Adaptation: Specification and Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Mouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3105,469 +3118,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method for Component-Based Software and System Development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maritta Heisel</w:t>
+                <w:t xml:space="preserve">Validation of UML scenarios using the B Prover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninh Thuan Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Euromicro Conference on Software Engineering and Advanced Applications (SEAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Croatia</w:t>
+              <w:t xml:space="preserve">Third Taiwanese-French Conference on Information Technology - TFIT 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nancy, France. pp.97--116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097571v1</w:t>
+                <w:t xml:space="preserve">hal-00104566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Operator-based Approach to Incremental Development of Conform Protocol State Machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dieu Donné Okalas Ossami</w:t>
+                <w:t xml:space="preserve">Checking Consistency of UML state and sequence diagrams using B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninh Thuan Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trustworthy Software 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Saarbrücken, Germany. pp.14</w:t>
+              <w:t xml:space="preserve">Japan-Vietnam Workshop on Software Engineering 2006 (JVSE'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00001263v1</w:t>
+                <w:t xml:space="preserve">hal-00097561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checking Consistency of UML state and sequence diagrams using B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ninh Thuan Truong</w:t>
+                <w:t xml:space="preserve">An Operator-based Approach to Incremental Development of Conform Protocol State Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieu Donné Okalas Ossami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan-Vietnam Workshop on Software Engineering 2006 (JVSE'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">Trustworthy Software 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Saarbrücken, Germany. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097561v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00001263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency in UML and B multi-view specifications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+                <w:t xml:space="preserve">Validation of UML static diagrams using B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninh Thuan Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Eindhoven, Netherlands</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00009478v1</w:t>
+                <w:t xml:space="preserve">hal-00009104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of UML static diagrams using B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ninh Thuan Truong</w:t>
+                <w:t xml:space="preserve">Consistency in UML and B multi-view specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieu Donné Okalas Ossami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2005, pp.7</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifth International Conference on Integrated Formal Methods - IFM'2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00009104v1</w:t>
+                <w:t xml:space="preserve">hal-00009478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proving Component Interoperability with B Refinement</w:t>
               </w:r>
@@ -3724,191 +3724,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Feature Interaction - A Heuristic Approach</w:t>
+                <w:t xml:space="preserve">Methodological Support for Requirements Elicitation and Formal Specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritta Heisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feature Integration in Requirements Engineering - 1st FIREworks Workshop'98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Magdeburg, Germany, 19 p</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Software Specification and Design - WSSd'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Kyoto, Japan, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00098432v1</w:t>
+                <w:t xml:space="preserve">inria-00098407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological Support for Requirements Elicitation and Formal Specification</w:t>
+                <w:t xml:space="preserve">Detecting Feature Interaction - A Heuristic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritta Heisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Software Specification and Design - WSSd'98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Kyoto, Japan, 3 p</w:t>
+              <w:t xml:space="preserve">Feature Integration in Requirements Engineering - 1st FIREworks Workshop'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Magdeburg, Germany, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00098407v1</w:t>
+                <w:t xml:space="preserve">inria-00098432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving Qualities During the Development of LOTOS Specifications</w:t>
               </w:r>
@@ -4171,197 +4171,197 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements for the Description of Component Assembling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Model for the Land Transport Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atif Mashkoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344884v1</w:t>
+                <w:t xml:space="preserve">hal-00344882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synthesis of existing approaches to specify non-functional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atif Mashkoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4386,171 +4386,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model for the Land Transport Domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Requirements for the Description of Component Assembling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atif Mashkoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344882v1</w:t>
+                <w:t xml:space="preserve">hal-00344884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation technique des sous-systèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4588,276 +4588,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements for the description of a component in order to use in a component based approach -- Livrable TACOS L2-1.0</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incremental development of UML specifications using operation refinements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulbaba Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Bhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Souquières</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00181250v1</w:t>
+                <w:t xml:space="preserve">hal-00182258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental development of UML specifications using operation refinements</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Requirements for the description of a component in order to use in a component based approach -- Livrable TACOS L2-1.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Chouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182258v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00181250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocol verification in a software component approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Mouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4888,51 +4888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Evolution of Component-based Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritta Heisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4976,51 +4976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an incremental development of UML specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulbaba Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Bhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5139,51 +5139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of objectoriented and formal multi-view specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieu Donné Okalas Ossami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5259,51 +5259,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Specifications by using Operators: a Process to guarantee correctness by construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieu Donné Okalas Ossami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5422,51 +5422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensuring specification correctness by construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieu Donné Okalas Ossami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5767,51 +5767,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain Modeling with Event-B: An Experience with Transportation Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atif Mashkoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6498,51 +6498,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sayar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Souqui&#232;res" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.22.4.11-41" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123997v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310954v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbaba Ben Ammar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamed Tahar Bhiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mouakher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Alexandre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180972v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Colin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.27.1007-1032" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343183v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Bhiri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-008-0056-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-85GWRQ34-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097553v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chouali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritta Heisel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninh Thuan Truong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963472v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW.2019.00026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rafique Golra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92970-5_4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963455v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302223v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908066v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqing Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772812v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2012.66" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431436v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cot&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28038-2_5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326355v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Mashkoor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185002v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123884v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131340v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hatebur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104566v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074477v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097571v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu Donn&#233; Okalas Ossami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009478v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099084v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098432v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098407v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098733v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184422v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Julliand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344883v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343549v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181250v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hammad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182258v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182262v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182741v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105041v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013790v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104722v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009105v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013768v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326253v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00274383v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Seifert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000171v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098558v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075506v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075870v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Levy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Piganiol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sayar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Souqui&#232;res" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.22.4.11-41" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123997v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343182v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mouakher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Alexandre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310954v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbaba Ben Ammar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamed Tahar Bhiri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343183v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180972v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Colin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.27.1007-1032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Bhiri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-008-0056-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-85GWRQ34-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097553v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chouali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritta Heisel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninh Thuan Truong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963472v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW.2019.00026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rafique Golra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92970-5_4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963455v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302223v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908066v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqing Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772812v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2012.66" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Mashkoor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326355v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cot&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28038-2_5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123884v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131340v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hatebur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097571v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074477v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097561v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001263v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu Donn&#233; Okalas Ossami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009478v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099084v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098407v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098432v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098733v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184422v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Julliand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344883v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343549v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182258v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181250v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hammad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182262v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182741v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105041v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013790v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104722v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009105v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013768v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326253v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00274383v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Seifert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000171v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098558v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075506v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075870v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Levy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Piganiol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>