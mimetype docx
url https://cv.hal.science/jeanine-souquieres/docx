--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -291,420 +291,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic et correction d'erreurs de spécifications : application à l'assemblage de composants</w:t>
+                <w:t xml:space="preserve">Modélisation événementielle pour la construction de diagrammes de classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Mouakher</w:t>
+                <w:t xml:space="preserve">Boulbaba Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamed Tahar Bhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTSI - L'Objet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14, pp.11--42</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (3), pp.131-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343182v1</w:t>
+                <w:t xml:space="preserve">hal-00310954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation événementielle pour la construction de diagrammes de classes</w:t>
+                <w:t xml:space="preserve">Diagnostic et correction d'erreurs de spécifications : application à l'assemblage de composants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boulbaba Ben Ammar</w:t>
+                <w:t xml:space="preserve">Inès Mouakher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahamed Tahar Bhiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeanine Souquières</w:t>
+                <w:t xml:space="preserve">Francis Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 13 (3), pp.131-155</w:t>
+              <w:t xml:space="preserve">RTSI - L'Objet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.11--42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00310954v1</w:t>
+                <w:t xml:space="preserve">hal-00343182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Component-Based Approach for the Specification and Verification of Safety Critical Software: Application to a Platoon of Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement formel par composants : assemblage et vérification à l'aide de B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCIM News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (8), pp.1007-1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/TSI.27.1007-1032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343183v1</w:t>
+                <w:t xml:space="preserve">hal-00180972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement formel par composants : assemblage et vérification à l'aide de B</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Component-Based Approach for the Specification and Verification of Safety Critical Software: Application to a Platoon of Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERCIM News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 75, pp.33-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/TSI.27.1007-1032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00180972v1</w:t>
+                <w:t xml:space="preserve">hal-00343183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental development of UML specifications using operation refinements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulbaba Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Bhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1636,416 +1636,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction de B événementiel en C pour la validation par la simulation</w:t>
+                <w:t xml:space="preserve">The Case for Using Simulation to Validate Event-B Specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faqing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels 2012 - AFADL 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APSEC2012 - The 19th Asia-Pacific Software Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The University of Hong Kong, Dec 2012, Hongkong, China. pp.85-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APSEC.2012.66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00650955v1</w:t>
+                <w:t xml:space="preserve">hal-00772812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Case for Using Simulation to Validate Event-B Specifications</w:t>
+                <w:t xml:space="preserve">Traduction de B événementiel en C pour la validation par la simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faqing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APSEC2012 - The 19th Asia-Pacific Software Engineering Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels 2012 - AFADL 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APSEC.2012.66⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00772812v1</w:t>
+                <w:t xml:space="preserve">hal-00650955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation Heuristics for Formal Requirements Validation by Animation</w:t>
+                <w:t xml:space="preserve">B événementiel pour la modélisation du domaine: application au transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atif Mashkoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on the Certification of Safety-Critical Software Controlled Systems - SafeCert 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL'2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Toulouse, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00374082v1</w:t>
+                <w:t xml:space="preserve">inria-00326355v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B événementiel pour la modélisation du domaine: application au transport</w:t>
+                <w:t xml:space="preserve">Transformation Heuristics for Formal Requirements Validation by Animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atif Mashkoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL'2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Toulouse, France. pp.19</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on the Certification of Safety-Critical Software Controlled Systems - SafeCert 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00326355v2</w:t>
+                <w:t xml:space="preserve">inria-00374082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Evolution of Component-based Software</w:t>
               </w:r>
@@ -2129,286 +2129,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00431436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol Verification in a Software Component-Based Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inès Mouakher</w:t>
+                <w:t xml:space="preserve">Towards Validating a Platoon of Cristal Vehicles using CSP||B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th annual IEEE International Conference on the Engineering of Computer Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Belfast, Ireland. 10 p</w:t>
+              <w:t xml:space="preserve">12th International Conference on Algebraic Methodology and Software Technology (AMAST 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185002v1</w:t>
+                <w:t xml:space="preserve">hal-00261630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Validating a Platoon of Cristal Vehicles using CSP||B</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
+                <w:t xml:space="preserve">Protocol Verification in a Software Component-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Mouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Algebraic Methodology and Software Technology (AMAST 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, France. 6 p</w:t>
+              <w:t xml:space="preserve">15th annual IEEE International Conference on the Engineering of Computer Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Belfast, Ireland. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00261630v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using CSP||B Components: Application to a Platoon of Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2446,51 +2446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schéma de refactoring de diagrammes de classes basé sur la notion de délégation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulbaba Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Bhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2535,312 +2535,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00310955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques patrons de raffinement pour le développement de diagrammes de classes UML</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahamed Tahar Bhiri</w:t>
+                <w:t xml:space="preserve">Trustworthy interface compliancy: data model adaptation using B refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème atelier sur les Objets, Composants et Modèles dans l'ingénierie des Systèmes d'Information, OCM-SI, couplé avec le 25ème congrès INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Perros-Guirec, France. 12 p</w:t>
+              <w:t xml:space="preserve">Formal Foundations of Embedded Software and Component-Based Software Architectures (FESCA), Satellite workshop of ETAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Braga, Portugal. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182740v1</w:t>
+                <w:t xml:space="preserve">hal-00123884v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trustworthy interface compliancy: data model adaptation using B refinement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Schémas de développement d'adaptateurs à l'aide de B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Colin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Foundations of Embedded Software and Component-Based Software Architectures (FESCA), Satellite workshop of ETAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Braga, Portugal. 13 p</w:t>
+              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Namur, Belgique. pp.91-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00123884v2</w:t>
+                <w:t xml:space="preserve">hal-00131340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schémas de développement d'adaptateurs à l'aide de B</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Colin</w:t>
+                <w:t xml:space="preserve">Quelques patrons de raffinement pour le développement de diagrammes de classes UML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulbaba Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamed Tahar Bhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Namur, Belgique. pp.91-108</w:t>
+              <w:t xml:space="preserve">6ème atelier sur les Objets, Composants et Modèles dans l'ingénierie des Systèmes d'Information, OCM-SI, couplé avec le 25ème congrès INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Perros-Guirec, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131340v1</w:t>
+                <w:t xml:space="preserve">hal-00182740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Dependability of Component-based Systems</w:t>
               </w:r>
@@ -2928,152 +2928,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method for Component-Based Software and System Development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maritta Heisel</w:t>
+                <w:t xml:space="preserve">Validation of UML scenarios using the B Prover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninh Thuan Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Euromicro Conference on Software Engineering and Advanced Applications (SEAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Croatia</w:t>
+              <w:t xml:space="preserve">Third Taiwanese-French Conference on Information Technology - TFIT 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nancy, France. pp.97--116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097571v1</w:t>
+                <w:t xml:space="preserve">hal-00104566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component Adaptation: Specification and Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Mouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3118,286 +3105,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of UML scenarios using the B Prover</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ninh Thuan Truong</w:t>
+                <w:t xml:space="preserve">A Method for Component-Based Software and System Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hatebur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritta Heisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Taiwanese-French Conference on Information Technology - TFIT 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Nancy, France. pp.97--116</w:t>
+              <w:t xml:space="preserve">32nd Euromicro Conference on Software Engineering and Advanced Applications (SEAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00104566v1</w:t>
+                <w:t xml:space="preserve">hal-00097571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checking Consistency of UML state and sequence diagrams using B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ninh Thuan Truong</w:t>
+                <w:t xml:space="preserve">An Operator-based Approach to Incremental Development of Conform Protocol State Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieu Donné Okalas Ossami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan-Vietnam Workshop on Software Engineering 2006 (JVSE'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">Trustworthy Software 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Saarbrücken, Germany. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097561v1</w:t>
+                <w:t xml:space="preserve">inria-00001263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Operator-based Approach to Incremental Development of Conform Protocol State Machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dieu Donné Okalas Ossami</w:t>
+                <w:t xml:space="preserve">Checking Consistency of UML state and sequence diagrams using B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninh Thuan Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trustworthy Software 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Saarbrücken, Germany. pp.14</w:t>
+              <w:t xml:space="preserve">Japan-Vietnam Workshop on Software Engineering 2006 (JVSE'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00001263v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of UML static diagrams using B</w:t>
               </w:r>
@@ -3458,51 +3458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency in UML and B multi-view specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieu Donné Okalas Ossami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3724,273 +3724,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological Support for Requirements Elicitation and Formal Specification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maritta Heisel</w:t>
+                <w:t xml:space="preserve">Achieving Qualities During the Development of LOTOS Specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lambolais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Software Specification and Design - WSSd'98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Kyoto, Japan, 3 p</w:t>
+              <w:t xml:space="preserve">4th International Conference on Achieving Quality in Software - AQUIS'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Venise, Italy, France. pp.195-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00098407v1</w:t>
+                <w:t xml:space="preserve">inria-00098733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Feature Interaction - A Heuristic Approach</w:t>
+                <w:t xml:space="preserve">Methodological Support for Requirements Elicitation and Formal Specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritta Heisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feature Integration in Requirements Engineering - 1st FIREworks Workshop'98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Magdeburg, Germany, 19 p</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Software Specification and Design - WSSd'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Kyoto, Japan, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00098432v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving Qualities During the Development of LOTOS Specifications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lambolais</w:t>
+                <w:t xml:space="preserve">Detecting Feature Interaction - A Heuristic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritta Heisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Achieving Quality in Software - AQUIS'98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Venise, Italy, France. pp.195-206</w:t>
+              <w:t xml:space="preserve">Feature Integration in Requirements Engineering - 1st FIREworks Workshop'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Magdeburg, Germany, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00098733v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4177,51 +4177,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model for the Land Transport Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4291,51 +4291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synthesis of existing approaches to specify non-functional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4392,51 +4392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirements for the Description of Component Assembling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4506,51 +4506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation technique des sous-systèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4588,497 +4588,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental development of UML specifications using operation refinements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tahar Bhiri</w:t>
+                <w:t xml:space="preserve">On the Evolution of Component-based Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritta Heisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182258v1</w:t>
+                <w:t xml:space="preserve">hal-00182741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements for the description of a component in order to use in a component based approach -- Livrable TACOS L2-1.0</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an incremental development of UML specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulbaba Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Bhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Souquières</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00181250v1</w:t>
+                <w:t xml:space="preserve">hal-00182180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol verification in a software component approach</w:t>
+                <w:t xml:space="preserve">Incremental development of UML specifications using operation refinements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Mouakher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis Alexandre</w:t>
+                <w:t xml:space="preserve">Boulbaba Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Bhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182262v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Evolution of Component-based Software</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Requirements for the description of a component in order to use in a component based approach -- Livrable TACOS L2-1.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Chouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182741v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00181250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an incremental development of UML specifications</w:t>
+                <w:t xml:space="preserve">Protocol verification in a software component approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boulbaba Ben Ammar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tahar Bhiri</w:t>
+                <w:t xml:space="preserve">Inès Mouakher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182180v1</w:t>
+                <w:t xml:space="preserve">hal-00182262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component-based Development using the B method</w:t>
               </w:r>
@@ -5139,51 +5139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of objectoriented and formal multi-view specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieu Donné Okalas Ossami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5253,220 +5253,220 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing Specifications by using Operators: a Process to guarantee correctness by construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dieu Donné Okalas Ossami</w:t>
+                <w:t xml:space="preserve">A Step-by-step Process to Build Conform UML Protocol State Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00104266v1</w:t>
+                <w:t xml:space="preserve">hal-00019314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Step-by-step Process to Build Conform UML Protocol State Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lanoix</w:t>
+                <w:t xml:space="preserve">Developing Specifications by using Operators: a Process to guarantee correctness by construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieu Donné Okalas Ossami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019314v1</w:t>
+                <w:t xml:space="preserve">hal-00104266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensuring specification correctness by construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieu Donné Okalas Ossami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5504,252 +5504,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00104722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of object-based specifications using B notations</w:t>
+                <w:t xml:space="preserve">Un outil support pour prendre en compte des propriétés objets de réciprocité en B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninh Thuan Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015031v1</w:t>
+                <w:t xml:space="preserve">hal-00013768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des propriétés objets de réciprocité en B</w:t>
+                <w:t xml:space="preserve">Test of object-based specifications using B notations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninh Thuan Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00009105v1</w:t>
+                <w:t xml:space="preserve">hal-00015031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil support pour prendre en compte des propriétés objets de réciprocité en B</w:t>
+                <w:t xml:space="preserve">Prise en compte des propriétés objets de réciprocité en B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninh Thuan Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013768v1</w:t>
+                <w:t xml:space="preserve">hal-00009105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5761,198 +5761,198 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain Modeling with Event-B: An Experience with Transportation Domain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+                <w:t xml:space="preserve">Using UML Protocol State Machines in Conformance Testing of Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00326253v1</w:t>
+                <w:t xml:space="preserve">inria-00274383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using UML Protocol State Machines in Conformance Testing of Components</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Domain Modeling with Event-B: An Experience with Transportation Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atif Mashkoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Souquières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Seifert</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">inria-00274383v1</w:t>
+                <w:t xml:space="preserve">inria-00326253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proving Component Interoperability with B Refinement</w:t>
               </w:r>
@@ -6498,51 +6498,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sayar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Souqui&#232;res" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.22.4.11-41" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123997v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343182v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mouakher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Alexandre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310954v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbaba Ben Ammar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamed Tahar Bhiri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343183v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180972v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Colin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.27.1007-1032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Bhiri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-008-0056-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-85GWRQ34-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097553v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chouali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritta Heisel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninh Thuan Truong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963472v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW.2019.00026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rafique Golra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92970-5_4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963455v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302223v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908066v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqing Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772812v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2012.66" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Mashkoor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326355v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cot&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28038-2_5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123884v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131340v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hatebur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097571v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074477v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097561v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001263v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu Donn&#233; Okalas Ossami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009478v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099084v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098407v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098432v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098733v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184422v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Julliand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344883v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343549v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182258v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181250v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hammad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182262v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182741v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105041v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013790v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104722v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009105v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013768v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326253v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00274383v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Seifert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000171v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098558v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075506v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075870v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Levy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Piganiol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sayar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Souqui&#232;res" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.22.4.11-41" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123997v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310954v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbaba Ben Ammar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamed Tahar Bhiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mouakher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Alexandre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180972v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Colin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.27.1007-1032" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343183v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Bhiri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-008-0056-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-85GWRQ34-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097553v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chouali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritta Heisel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninh Thuan Truong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963472v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW.2019.00026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rafique Golra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92970-5_4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963455v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302223v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908066v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqing Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772812v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2012.66" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326355v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Mashkoor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cot&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28038-2_5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185002v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123884v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131340v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182740v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hatebur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104566v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074477v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097571v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu Donn&#233; Okalas Ossami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009478v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099084v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098733v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098432v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184422v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Julliand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344883v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343549v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182741v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182180v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182258v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181250v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hammad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182262v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105041v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013790v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019314v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104266v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104722v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015031v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009105v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00274383v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Seifert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000171v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098558v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075506v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075870v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Levy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Piganiol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>