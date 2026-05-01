--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-Centric and Community-Based Microservices Placement for Energy Efficiency</w:t>
+                <w:t xml:space="preserve">Multilayer Louvain: a modularity-based community detection algorithm for multilayer networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Taleb</w:t>
+                <w:t xml:space="preserve">Soumajit Pramanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prishni Rateria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Tackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayank Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Systems Informatics and Modeling Quarterly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7250/csimq.2025-44.02⟩</w:t>
+              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10115-025-02615-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490271v1</w:t>
+                <w:t xml:space="preserve">hal-05490272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer Louvain: a modularity-based community detection algorithm for multilayer networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">User-Centric and Community-Based Microservices Placement for Energy Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumajit Pramanik</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 68 (1), pp.14. </w:t>
+              <w:t xml:space="preserve">Complex Systems Informatics and Modeling Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44, pp.17-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10115-025-02615-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7250/csimq.2025-44.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490272v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey on Services Placement Algorithms in Integrated Cloud-Fog / Edge Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -448,51 +448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast unfolding of communities in large networks: 15 years later</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lambiotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -552,51 +552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on bipartite graphs embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Giamphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -669,51 +669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Complexity Ranking: A New Method of Ranking Images by Algorithmic Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -773,51 +773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A lightweight and multilingual framework for crisis information extraction from Twitter data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Interdonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -864,103 +864,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy-Mention: a model-driven mention recommendation heuristic to boost your tweet popularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumajit Pramanik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohit Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Danisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinna Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (2), pp.131-147. </w:t>
@@ -998,90 +998,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling cascade formation in Twitter amidst mentions and retweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumajit Pramanik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinna Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Danisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bivas Mitra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1122,295 +1122,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-ego-centered communities in practice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Studying Graph Dynamics Through Intrinsic Time Based Diffusion Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Albano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applications of Social Media and Social Network Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103360v1</w:t>
+                <w:t xml:space="preserve">hal-01059850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Graph Dynamics Through Intrinsic Time Based Diffusion Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multi-ego-centered communities in practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Danisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Social Media and Social Network Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (1), pp.180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13278-014-0180-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059850v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards multi-ego-centered communities: a node similarity approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Danisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Web Based Communities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (3), pp.299-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1457,51 +1457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure multi-échelle de grands graphes de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (2), pp.137-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1552,51 +1552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Magnien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Latapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Computing Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (3), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1643,51 +1643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local leaders in random networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent D. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien M. Hendrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1799,51 +1799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1903,51 +1903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast unfolding of communities in large networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent D. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lambiotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2007,51 +2007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of Massively Distributed Explorations of the Internet Topology: Qualitative Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Latapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2111,51 +2111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipartite Structure of All Complex Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Latapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2194,1095 +2194,1108 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (65)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and Overlapping Community Detection in Link Streams through Formal Concept Analysis</w:t>
+                <w:t xml:space="preserve">From Non-overlapping to Overlapping Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Waffo Kemgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advances in Social Networks Analysis and Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Niagara Falls, Ontario, Canada. pp.83-93, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-13513-1_7⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2025, Niagara Falls, Ontario, Canada. pp.315-329, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-13513-1_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134823v1</w:t>
+                <w:t xml:space="preserve">hal-05134820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Word2Vec Dead for Topic Modeling? A Case Study on Hospitality Opinion Mining</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dynamic and Overlapping Community Detection in Link Streams through Formal Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Waffo Kemgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 29th International Conference on Theory and Practice of Digital Libraries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-06136-2_11⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Advances in Social Networks Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Niagara Falls, Ontario, Canada. pp.83-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-13513-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321938v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Non-overlapping to Overlapping Communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Waffo Kemgne</w:t>
+                <w:t xml:space="preserve">Is Word2Vec Dead for Topic Modeling? A Case Study on Hospitality Opinion Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Alexis Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Huchet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Social Networks Analysis and Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Niagara Falls, Ontario, Canada. pp.315-329, </w:t>
+              <w:t xml:space="preserve">The 29th International Conference on Theory and Practice of Digital Libraries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Tempere, Finland. pp.110-123, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-13513-1_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-06136-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05134820v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy and Overlapping Communities Detection: An Improved Approach Using Formal Concept Analysis</w:t>
+                <w:t xml:space="preserve">Garde alternée dans les graphes : quand les enfants rendent leurs parents flous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Waffo Kemgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Demko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASONAM 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2026 — 28es Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679375v1</w:t>
+                <w:t xml:space="preserve">hal-05604174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet de la complexité visuelle de l'information sur l'intention et le comportement de mobilité urbaine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fuzzy and Overlapping Communities Detection: An Improved Approach Using Formal Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Waffo Kemgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASONAM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Rende (CS), Calabria, Italy. pp.23-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-78548-1_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649625v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de Communautés Floues et Chevauchantes via l’Analyse Formelle de Concepts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Energy- and Resource-Aware Graph-Based Microservices Placement in the Cloud-Fog-Edge Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Malaga, Spain. pp.240-255, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-63749-0_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645638v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operation eco-energetique : le jeu du placement des microservices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Détection de Communautés Floues et Chevauchantes via l’Analyse Formelle de Concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Waffo Kemgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA; L3i, Jul 2024, La Rochelle, France. pp.93-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563361v1</w:t>
+                <w:t xml:space="preserve">hal-04645638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy- and Resource-Aware Graph-Based Microservices Placement in the Cloud-Fog-Edge Continuum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'effet de la complexité visuelle de l'information sur l'intention et le comportement de mobilité urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFORSID 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nancy (France), France. pp.200-201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937654v1</w:t>
+                <w:t xml:space="preserve">hal-04649625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of visual information complexity on urban mobility intention and behavior</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Operation eco-energetique : le jeu du placement des microservices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th International Conference on Research Challenges in Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Corfu Island, Greece</w:t>
+              <w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089291v1</w:t>
+                <w:t xml:space="preserve">hal-04563361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faites du bruit pour la détection de communautés consensuelles (mais pas trop) !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3314,122 +3327,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On filtering the noise in consensual communities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The effect of visual information complexity on urban mobility intention and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COMPUTATIONAL SCIENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">The 17th International Conference on Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Corfu Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068967v2</w:t>
+                <w:t xml:space="preserve">hal-04089291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quantitative Analysis of Noise Impact on Document Ranking</w:t>
               </w:r>
@@ -3454,51 +3480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sanchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gohar Dashyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3543,3820 +3569,3833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering the noise in consensual community detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">On filtering the noise in consensual communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Le havre, France</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COMPUTATIONAL SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068836v1</w:t>
+                <w:t xml:space="preserve">hal-04068967v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edit distance with Quasi Real Penalties: a hybrid distance for network-constrained trajectories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Filtering the noise in consensual community detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prigent</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Data Mining Workshops (ICDMW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Le havre, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089802v1</w:t>
+                <w:t xml:space="preserve">hal-04068836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sniffer deployment in urban area for human trajectory reconstruction and contact tracing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IEEE International Smart Cities Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paphos, Cyprus. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISC255366.2022.9922137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Segmented Images by Louvain Method into Content-Based Image Retrieval</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Edit distance with Quasi Real Penalties: a hybrid distance for network-constrained trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noudehouenou L.J. Houssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">de Cao Tran</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Context-Aware Systems and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-93179-7_7⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Data Mining Workshops (ICDMW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Orlando, United States. pp.1045-1053, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW58026.2022.00136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089326v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LouvainNE: Hierarchical Louvain Method for High Quality and Scalable Network Embedding *</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Applying Segmented Images by Louvain Method into Content-Based Image Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuyet-Ngan Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bivas Mitra</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Khoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">de Cao Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ACM International WSDM Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3336191.3371800⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Context-Aware Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Ho Chi Minh City, Vietnam. pp.77-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-93179-7_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999888v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A graph based approach for functional urban areas delineation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">LouvainNE: Hierarchical Louvain Method for High Quality and Scalable Network Embedding *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayan Kumar Bhowmick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koushik Meneni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Danisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prigent</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bivas Mitra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 34th ACM/SIGAPP Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3297280.3297341⟩</w:t>
+              <w:t xml:space="preserve">13th ACM International WSDM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Houston, Texas, United States. pp.43-51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3336191.3371800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363822v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche basée graphes pour la détection de zones fonctionnelles urbaines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">A graph based approach for functional urban areas delineation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noudéhouénou Lionel Jaderne Houssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 34th ACM/SIGAPP Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Limassol, France. pp.652-658, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3297280.3297341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363996v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combination of Histogram of Oriented Gradients and Color Features to Cooperate with Louvain Method based Image Segmentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Une approche basée graphes pour la détection de zones fonctionnelles urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noudéhouénou Lionel Jaderne Houssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Computer Vision Theory and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363810v1</w:t>
+                <w:t xml:space="preserve">hal-02363996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ComSim : A bipartite community detection algorithm using cycle and node's similarity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Combination of Histogram of Oriented Gradients and Color Features to Cooperate with Louvain Method based Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Khoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Networks 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-72150-7_23⟩</w:t>
+              <w:t xml:space="preserve">14th International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, France. pp.280-291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007389302800291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657093v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Agglomerative Algorithm Cooperating with Louvain Method for Implementing Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Khoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (Acivs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Poitiers, France. pp.150-162, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-01449-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Crisis Information Extraction from Twitter Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">ComSim : A bipartite community detection algorithm using cycle and node's similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Tackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tarissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ASONAM.2018.8508261⟩</w:t>
+              <w:t xml:space="preserve">Complex Networks 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France. pp.278-289, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-72150-7_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363737v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Image Segmentation Approach Based on the Louvain Algorithm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Unsupervised Crisis Information Extraction from Twitter Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Interdonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Content-Based Multimedia Indexing (CBMI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CBMI.2018.8516531⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Barcelona, France. pp.579-580, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASONAM.2018.8508261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363750v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modular Overlapping Community Detection Algorithm: Investigating the ``From Local to Global'' Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A New Image Segmentation Approach Based on the Louvain Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Khoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Cologne-Twente Workshop on Graphs and Combinatorial Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 International Conference on Content-Based Multimedia Indexing (CBMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, La Rochelle, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMI.2018.8516531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364496v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review and comparison of similarity measures and community detection algorithms for clustering of network constrained trajectories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Modular Overlapping Community Detection Algorithm: Investigating the ``From Local to Global'' Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Danisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noe Gaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARAMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">16th Cologne-Twente Workshop on Graphs and Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.167-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363974v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Community Structure in Multilayer Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure communautaire des réseaux multicouches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumajit Pramanik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Tackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anchit Navelar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bivas Mitra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Modèles et Analyses Réseau : Approches Mathématiques et Informatique (MARAMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363719v1</w:t>
+                <w:t xml:space="preserve">hal-02364500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure communautaire des réseaux multicouches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovering Community Structure in Multilayer Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumajit Pramanik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anchit Navelkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bivas Mitra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modèles et Analyses Réseau : Approches Mathématiques et Informatique (MARAMI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Tokyo, Japan. pp.611-620, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/dsaa.2017.71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364500v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Role of Mentions on Tweet Virality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review and comparison of similarity measures and community detection algorithms for clustering of network constrained trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noudéhouénou Lionel Jaderne Houssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumajit Pramanik</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MARAMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363758v1</w:t>
+                <w:t xml:space="preserve">hal-02363974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmenter les retweets sur Twitter : comment tirer parti des mentions ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the Role of Mentions on Tweet Virality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumajit Pramanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinna Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Danisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumanth Bandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième conférence Modèles et Analyses Réseau : Approches Mathématiques et Informatique (MARAMI 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RIA.na.1-13⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Montreal, Canada. pp.204-213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSAA.2016.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345815v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déplier la structure communautaire d’un réseau en mesurant la proximité aux représentants de communauté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Augmenter les retweets sur Twitter : comment tirer parti des mentions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumajit Pramanik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinna Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Danisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohit Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumanth Bandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième conférence Modèles et Analyses Réseau : Approches Mathématiques et Informatiques (MARAMI 2015)</w:t>
+              <w:t xml:space="preserve">Sixième conférence Modèles et Analyses Réseau : Approches Mathématiques et Informatique (MARAMI 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nîmes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RIA.28.1-12⟩</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RIA.na.1-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345814v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing intricate properties of communities in the bipartite structure of online social networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Déplier la structure communautaire d’un réseau en mesurant la proximité aux représentants de communauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Danisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Tarissan</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Ninth International Conference on Research Challenges in Information Science (RCIS'15)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RCIS.2015.7128892⟩</w:t>
+              <w:t xml:space="preserve">Sixième conférence Modèles et Analyses Réseau : Approches Mathématiques et Informatiques (MARAMI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nîmes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RIA.28.1-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217991v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning a proximity measure to complete a community</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Revealing intricate properties of communities in the bipartite structure of online social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tarissan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2014 International Conference on Data Science and Advanced Analytics (DSAA2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DSAA.2014.7058057⟩</w:t>
+              <w:t xml:space="preserve">IEEE Ninth International Conference on Research Challenges in Information Science (RCIS'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Athènes, Greece. pp.321-326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2015.7128892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208519v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complétion de communautés par l'apprentissage d'une mesure de proximité</w:t>
+                <w:t xml:space="preserve">Learning a proximity measure to complete a community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Danisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 2014 International Conference on Data Science and Advanced Analytics (DSAA2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Shanghai, China. pp.90-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSAA.2014.7058057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986149v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode de Louvain générique : un algorithme adaptatif pour la détection de communautés sur de très grands graphes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Complétion de communautés par l'apprentissage d'une mesure de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Danisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946481v1</w:t>
+                <w:t xml:space="preserve">hal-00986149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of intrinsic time scale for dynamic community detection and visualization in social networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La méthode de Louvain générique : un algorithme adaptatif pour la détection de communautés sur de très grands graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Campigotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Conde Céspedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International Conference on Research Challenges in Information Science (RCIS 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208505v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Matter of Time - Intrinsic or Extrinsic - for Diffusion in Evolving Complex Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">On the use of intrinsic time scale for dynamic community detection and visualization in social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Albano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Advances in Social Networks Analysis and Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2492517.2492634⟩</w:t>
+              <w:t xml:space="preserve">8th IEEE International Conference on Research Challenges in Information Science (RCIS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marrakech, Morocco. pp.1-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2014.6861033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981353v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche à base de proximité pour la détection de communautés egocentrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Danisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Portnic, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Power of Consensus: Random Graphs Have No Communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Matter of Time - Intrinsic or Extrinsic - for Diffusion in Evolving Complex Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Albano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Massoud Seifi</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining, ASONAM 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Advances in Social Networks Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Niagara Falls, Canada. pp.202-206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2492517.2492634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217386v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déplier les structures communautaires egocentrées - une approche à base de similarité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Power of Consensus: Random Graphs Have No Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Campigotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massoud Seifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Fouille de Grands Graphes - EGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining, ASONAM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Niagara Falls, ON, Canada. pp.272-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215221v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unfolding ego-centered community structures with &amp;quot;a similarity approach</w:t>
+                <w:t xml:space="preserve">Déplier les structures communautaires egocentrées - une approche à base de similarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Danisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th Workshop on Complex Networks CompleNet 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier Fouille de Grands Graphes - EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217390v1</w:t>
+                <w:t xml:space="preserve">hal-01215221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphes d'accessibilité dynamiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Unfolding ego-centered community structures with &amp;quot;a similarity approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Danisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 4th Workshop on Complex Networks CompleNet 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Berlin, Germany. pp.145-153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36844-8_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690271v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community Cores in Evolving Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Temporal Reachability Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Whitbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mining Social Network Dynamic 2012 Workshop (MSND), In conjunction with the international conference World Wide Web WWW 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Mobicom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.377-388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2348543.2348589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273063v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">File Diffusion in a Dynamic Peer-to-peer Network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Graphes d'accessibilité dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Whitbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mining Social Network Dynamic 2012 Workshop (MSND), In conjunction with the international conference World Wide Web WWW 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La Grande Motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2187980.2188257⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00732365v1</w:t>
+                <w:t xml:space="preserve">hal-00690271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable community cores in complex networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">File Diffusion in a Dynamic Peer-to-peer Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Albano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Svilen Iskrov</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Complex Networks (CompleNet 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-30287-9_10⟩</w:t>
+              <w:t xml:space="preserve">Mining Social Network Dynamic 2012 Workshop (MSND), In conjunction with the international conference World Wide Web WWW 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1169-1172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2187980.2188257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273060v1</w:t>
+                <w:t xml:space="preserve">hal-00732365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Reachability Graphs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Community Cores in Evolving Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massoud Seifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Mobicom</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mining Social Network Dynamic 2012 Workshop (MSND), In conjunction with the international conference World Wide Web WWW 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1173-1180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273067v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction hiérarchique de fenêtres de temps basée sur la structure communautaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stable community cores in complex networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massoud Seifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Junier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rouquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svilen Iskrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARAMI 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd Workshop on Complex Networks (CompleNet 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Melbourne, Florida, United States. pp.87-98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30287-9_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286919v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Step Community Detection and Hierarchical Time Segmentation in Evolving Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth SNA-KDD Workshop Social Network Mining and Analysis, in conjunction with the 17th ACM SIGKDD International Conference on Knowledge Discovery and Data Mining (KDD 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7375,1297 +7414,1297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static community detection algorithms for evolving networks</w:t>
+                <w:t xml:space="preserve">Extraction hiérarchique de fenêtres de temps basée sur la structure communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiOpt'10: Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Avignon, France. pp.508-514</w:t>
+              <w:t xml:space="preserve">MARAMI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00492058v1</w:t>
+                <w:t xml:space="preserve">hal-01286919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de communautés à long terme dans les graphes dynamiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Interactive multiscale visualization of huge graphs: application to a network of weblogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massoud Seifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Latapy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique : Fouille de grands graphes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8th Workshop on Visualization and Knowledge Extraction (EGC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626863v1</w:t>
+                <w:t xml:space="preserve">hal-01292233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive multiscale visualization of huge graphs: application to a network of weblogs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Static community detection algorithms for evolving networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Workshop on Visualization and Knowledge Extraction (EGC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">WiOpt'10: Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Avignon, France. pp.508-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292233v1</w:t>
+                <w:t xml:space="preserve">inria-00492058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long range community detection</w:t>
+                <w:t xml:space="preserve">Détection de communautés à long terme dans les graphes dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAWDN - Latin-American Workshop on Dynamic Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INTECIN - Facultad de Ingeniería (U.B.A.) - I.T.B.A., Nov 2010, Buenos Aires, Argentina. 4 p</w:t>
+              <w:t xml:space="preserve">Journée thématique : Fouille de grands graphes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00531750v1</w:t>
+                <w:t xml:space="preserve">hal-00626863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age, Gender and Communication Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Long range community detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Analysis of Mobile Phone Networks, satellite workshop to NetSci 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Cambridge, MA, United States. pp.11-14</w:t>
+              <w:t xml:space="preserve">LAWDN - Latin-American Workshop on Dynamic Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INTECIN - Facultad de Ingeniería (U.B.A.) - I.T.B.A., Nov 2010, Buenos Aires, Argentina. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292193v1</w:t>
+                <w:t xml:space="preserve">inria-00531750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of the Dynamic of Mobile Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Bio-Inspired Models of Network, Information, and Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Avignon, France. pp.130-139, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-12808-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00475969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology to Identify Characteristics of the Dynamic of Mobile Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Age, Gender and Communication Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbigniew Smoreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM ASIAN INTERNET ENGINEERING CONFERENCE (AINTEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Workshop on the Analysis of Mobile Phone Networks, satellite workshop to NetSci 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cambridge, MA, United States. pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00397374v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification multi-échelle de la structure communautaire de très grands graphes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Description and simulation of dynamic mobility networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Borgnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lefebvre</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Saint-Malo, France. pp.61-64</w:t>
+              <w:t xml:space="preserve">Dynamics on and of Complex Networks – II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Jerusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00374457v1</w:t>
+                <w:t xml:space="preserve">inria-00397375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description and simulation of dynamic mobility networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Methodology to Identify Characteristics of the Dynamic of Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Borgnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics on and of Complex Networks – II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Jerusalem, Israel</w:t>
+              <w:t xml:space="preserve">ACM ASIAN INTERNET ENGINEERING CONFERENCE (AINTEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00397375v1</w:t>
+                <w:t xml:space="preserve">inria-00397374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Dynamic Sensor Networks: Power Law Then What?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Identification multi-échelle de la structure communautaire de très grands graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Scherrer</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lambiotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on COMmunication Systems softWAre and middlewaRE (COMSWARE 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Bangalore, India</w:t>
+              <w:t xml:space="preserve">10ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Saint-Malo, France. pp.61-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00398809v1</w:t>
+                <w:t xml:space="preserve">inria-00374457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loi de puissance et caractérisation des réseaux dynamiques</w:t>
+                <w:t xml:space="preserve">Analysis of Dynamic Sensor Networks: Power Law Then What?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Scherrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.17-20</w:t>
+              <w:t xml:space="preserve">Second International Conference on COMmunication Systems softWAre and middlewaRE (COMSWARE 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00176964v1</w:t>
+                <w:t xml:space="preserve">inria-00398809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of Massively Distributed Explorations of the Internet Topology: Simulation Results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Loi de puissance et caractérisation des réseaux dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Latapy</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Scherrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOCOM 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Miami, United States</w:t>
+              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016819v1</w:t>
+                <w:t xml:space="preserve">inria-00176964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering in P2P exchanges and consequences on performances.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stevens Le-Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Latapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8706,408 +8745,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of a P2P query graph based on degrees and their time-evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Relevance of Massively Distributed Explorations of the Internet Topology: Simulation Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Latapy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stevens Le-Blond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Distributed Computing (IWDC 04)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFOCOM 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Miami, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016859v1</w:t>
+                <w:t xml:space="preserve">hal-00016819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Failures and Attacks on Random and Scale-Free Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Latapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Magnien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.186-196, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11516798_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and Simple Encodings for the Web Graph</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Statistical analysis of a P2P query graph based on degrees and their time-evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Latapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Viennot</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevens Le-Blond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Conference on Web-Age Information Management (WAIM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/3-540-45703-8_30⟩</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Distributed Computing (IWDC 04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Kolkata, India. pp.126-137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b104419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00471704v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Efficient and Simple Encodings for the Web Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Latapy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Third International Conference on Web-Age Information Management (WAIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45703-8_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00471704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Web Graph: an Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Latapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes d'ALGOTEL'02 (Quatrièmes Rencontres Francophones sur les aspects Algorithmiques des Télécommunications)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Mèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9117,751 +9238,751 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Enhanced Louvain Based Image Segmentation Approach Using Color Properties and Histogram of Oriented Gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Khoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VISIGRAPP 2019: Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.543-565, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-41590-7_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredéric Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cédric Sueur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse des réseaux sociaux appliquée à l’éthologie et l’écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions matériologiques, 2015, 978-2-919694-98-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étude de l’émergence, de l’organisation et de l’évolution des structures de réseau par l’analyse de réseaux dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pasquaretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse des réseaux sociaux appliquée à l’éthologie et l’écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-ego-centered communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Danisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.76-111, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communities in evolving networks: definitions, detection and analysis techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinna Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Niloy Ganguly; Animesh Mukherjee; Bivas Mitra; Fernando Peruani; Monojit Choudhury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamics On and Of Complex Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Springer, pp.159-200, 2013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-6729-8_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation locale multi-niveaux de la modularité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent D. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lambiotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partitionnement de graphe : optimisation et applications, Traité IC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes-Lavoisier, pp.14, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolving networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Magnien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9870,70 +9991,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mining Massive Data Sets for Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, IOS Press, pp.198-203, 2008, 978-1-58603-898-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-58603-898-4-198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9943,883 +10064,883 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D5.3: Exploitation plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D5.3, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D3.3: Trace observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">D2.2b: Measurement tools, data collection and device association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D2.2b, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04991691v1</w:t>
+                <w:t xml:space="preserve">hal-04995763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D3.2: Trace merging on a per-user basis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">D3.3: Trace observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">D3.2, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
+              <w:t xml:space="preserve">D3.3, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991491v1</w:t>
+                <w:t xml:space="preserve">hal-04991691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2.2a: Measurement infrastructure deployment and raw data collection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">D3.2: Trace merging on a per-user basis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D3.2, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Dias de Melo Silva</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04995688v1</w:t>
+                <w:t xml:space="preserve">hal-04991491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2.2b: Measurement tools, data collection and device association</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">D2.2a: Measurement infrastructure deployment and raw data collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Melo Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">D2.2b, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
+              <w:t xml:space="preserve">D2.2a, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995763v1</w:t>
+                <w:t xml:space="preserve">hal-04995688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D3.1: Sanitization strategies and utility results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D3.1, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D2.1: Architectural design and instantiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D2.1, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10829,114 +10950,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique et modélisation des grands réseaux d'interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Paris-Diderot - Paris VII, 2004. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId250"/>
+      <w:footerReference w:type="default" r:id="rId251"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11083,51 +11204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Taleb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7250/csimq.2025-44.02" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490272v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumajit Pramanik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prishni Rateria" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tackx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Shukla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-025-02615-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3729214" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957823v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blondel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lambiotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad6139" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089238v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Giamphy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-023-01058-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012998v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chambon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lallement" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25030439" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-019-0608-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363902v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Sharma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Danisch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinna Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-018-0121-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363892v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bivas Mitra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-017-0462-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103360v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-014-0180-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059850v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Albano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Heymann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00823315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijwbc.2013.054906" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aynaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Magnien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Latapy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1922649.1922650" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146073v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D. Blondel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M. Hendrickx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobald de Kerchove" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.036114" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scherrer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.06.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefebvre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/10/P10008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016814v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2005.12.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016855v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2004.03.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Waffo Kemgne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13513-1_7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321938v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexis Aza&#239;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06136-2_11" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134820v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13513-1_26" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679375v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78548-1_3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649625v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Soulat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645638v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63749-0_17" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089291v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068902v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068967v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284004v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gohar Dashyan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53992.2023.10394665" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068836v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noudehouenou L.J. Houssou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW58026.2022.00136" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC255366.2022.9922137" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089326v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet-Ngan Vo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coustaty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Khoa Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Cao Tran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93179-7_7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999888v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Kumar Bhowmick" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Meneni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3336191.3371800" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363822v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Lionel Jaderne Houssou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297341" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363996v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363810v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007389302800291" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657093v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tarissan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72150-7_23" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363805v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0_13" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363737v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2018.8508261" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363750v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2018.8516531" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364496v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Gaumont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363974v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tackx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchit Navelkar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dsaa.2017.71" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364500v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchit Navelar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363758v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanth Bandi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Kumar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2016.28" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345815v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.na.1-13" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345814v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.28.1-12" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217991v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128892" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208519v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2014.7058057" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986149v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946481v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Campigotto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Conde C&#233;spedes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208505v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2014.6861033" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981353v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2492517.2492634" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818642v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217386v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Seifi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215221v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217390v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36844-8_14" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/880502AE1065903AD534BFA0185F7F243A628B36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690271v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Whitbeck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273063v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732365v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188257" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273060v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Junier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rouquier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svilen Iskrov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30287-9_10" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2A585EC3FC5A221114DAB8EE632E3D26CA996F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273067v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2348543.2348589" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286919v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286941v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00492058v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626863v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292233v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531750v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292193v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Stoica" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Smoreda" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475969v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12808-0_13" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374457v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397375v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398809v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176964v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016819v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016820v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens Le-Blond" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11558989_18" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016859v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b104419" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016863v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11516798_14" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471704v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45703-8_30" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016817v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566593v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41590-7_23" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364493v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sueur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perony" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364490v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charbonneau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sosa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pasquaretta" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211170v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Le Grand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746195v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6729-8_9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XMZ4HZBD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286950v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301647v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-898-4-198" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991581v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991691v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Mello Silva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Farhi-Rivasseau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991491v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995688v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Melo Silva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995763v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991474v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991451v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011377v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumajit Pramanik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prishni Rateria" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tackx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Shukla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-025-02615-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490271v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Taleb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7250/csimq.2025-44.02" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3729214" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957823v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blondel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lambiotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad6139" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089238v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Giamphy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-023-01058-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012998v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chambon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lallement" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25030439" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-019-0608-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363902v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Sharma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Danisch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinna Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-018-0121-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363892v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bivas Mitra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-017-0462-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059850v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Albano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Heymann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103360v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-014-0180-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00823315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijwbc.2013.054906" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aynaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Magnien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Latapy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1922649.1922650" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146073v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D. Blondel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M. Hendrickx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobald de Kerchove" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.036114" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scherrer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.06.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefebvre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/10/P10008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016814v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2005.12.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016855v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2004.03.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134820v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Waffo Kemgne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13513-1_26" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13513-1_7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321938v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexis Aza&#239;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06136-2_11" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604174v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78548-1_3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937654v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63749-0_17" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645638v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649625v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Soulat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563361v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068902v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089291v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284004v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gohar Dashyan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53992.2023.10394665" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068967v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068836v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739455v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC255366.2022.9922137" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089802v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noudehouenou L.J. Houssou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW58026.2022.00136" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089326v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet-Ngan Vo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coustaty" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Khoa Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Cao Tran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93179-7_7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999888v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Kumar Bhowmick" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Meneni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3336191.3371800" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363822v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Lionel Jaderne Houssou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297341" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363996v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007389302800291" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363805v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0_13" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657093v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tarissan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72150-7_23" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363737v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2018.8508261" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363750v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2018.8516531" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364496v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Gaumont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364500v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchit Navelar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363719v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tackx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchit Navelkar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dsaa.2017.71" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363974v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363758v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanth Bandi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Kumar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2016.28" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345815v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.na.1-13" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345814v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.28.1-12" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128892" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208519v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2014.7058057" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986149v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946481v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Campigotto" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Conde C&#233;spedes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208505v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2014.6861033" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818642v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981353v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2492517.2492634" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217386v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Seifi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215221v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217390v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36844-8_14" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/880502AE1065903AD534BFA0185F7F243A628B36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273067v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Whitbeck" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2348543.2348589" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690271v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732365v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188257" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273063v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273060v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Junier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rouquier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svilen Iskrov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30287-9_10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2A585EC3FC5A221114DAB8EE632E3D26CA996F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286941v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286919v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292233v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00492058v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626863v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531750v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475969v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12808-0_13" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292193v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Stoica" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Smoreda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397375v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397374v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374457v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398809v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176964v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016820v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens Le-Blond" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11558989_18" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016819v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016863v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11516798_14" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016859v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b104419" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45703-8_30" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016817v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41590-7_23" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364493v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sueur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perony" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364490v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charbonneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sosa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pasquaretta" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211170v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Le Grand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746195v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6729-8_9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XMZ4HZBD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286950v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301647v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-898-4-198" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991581v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995763v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Mello Silva" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991691v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Farhi-Rivasseau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991491v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995688v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Melo Silva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991474v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991451v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011377v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>