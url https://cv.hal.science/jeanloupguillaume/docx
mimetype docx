--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer Louvain: a modularity-based community detection algorithm for multilayer networks</w:t>
+                <w:t xml:space="preserve">User-Centric and Community-Based Microservices Placement for Energy Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumajit Pramanik</w:t>
+                <w:t xml:space="preserve">Imane Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prishni Rateria</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10115-025-02615-y⟩</w:t>
+              <w:t xml:space="preserve">Complex Systems Informatics and Modeling Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44, pp.17-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7250/csimq.2025-44.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490272v1</w:t>
+                <w:t xml:space="preserve">hal-05490271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-Centric and Community-Based Microservices Placement for Energy Efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilayer Louvain: a modularity-based community detection algorithm for multilayer networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumajit Pramanik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prishni Rateria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Tackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Taleb</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mayank Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Systems Informatics and Modeling Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44, pp.17-30. </w:t>
+              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (1), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7250/csimq.2025-44.02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10115-025-02615-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490271v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey on Services Placement Algorithms in Integrated Cloud-Fog / Edge Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -448,51 +448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast unfolding of communities in large networks: 15 years later</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lambiotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -552,51 +552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on bipartite graphs embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Giamphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -669,51 +669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Complexity Ranking: A New Method of Ranking Images by Algorithmic Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -773,51 +773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A lightweight and multilingual framework for crisis information extraction from Twitter data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Interdonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -864,51 +864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy-Mention: a model-driven mention recommendation heuristic to boost your tweet popularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumajit Pramanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -916,51 +916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Danisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinna Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (2), pp.131-147. </w:t>
@@ -998,90 +998,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling cascade formation in Twitter amidst mentions and retweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumajit Pramanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinna Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Danisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bivas Mitra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1122,295 +1122,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Graph Dynamics Through Intrinsic Time Based Diffusion Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-ego-centered communities in practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Danisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Social Media and Social Network Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (1), pp.180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13278-014-0180-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059850v1</w:t>
+                <w:t xml:space="preserve">hal-01103360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-ego-centered communities in practice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Studying Graph Dynamics Through Intrinsic Time Based Diffusion Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Albano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applications of Social Media and Social Network Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103360v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards multi-ego-centered communities: a node similarity approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Danisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Web Based Communities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (3), pp.299-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1457,51 +1457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure multi-échelle de grands graphes de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (2), pp.137-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1552,51 +1552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Magnien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Latapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Computing Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (3), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1643,51 +1643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local leaders in random networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent D. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien M. Hendrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1799,51 +1799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1903,51 +1903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast unfolding of communities in large networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent D. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lambiotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2007,51 +2007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of Massively Distributed Explorations of the Internet Topology: Qualitative Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Latapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2111,51 +2111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipartite Structure of All Complex Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Latapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2228,568 +2228,568 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Non-overlapping to Overlapping Communities</w:t>
+                <w:t xml:space="preserve">Dynamic and Overlapping Community Detection in Link Streams through Formal Concept Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Waffo Kemgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Huchet</w:t>
+                <w:t xml:space="preserve">Christophe Demko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Demko</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advances in Social Networks Analysis and Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Niagara Falls, Ontario, Canada. pp.315-329, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-13513-1_26⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2025, Niagara Falls, Ontario, Canada. pp.83-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-13513-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134820v1</w:t>
+                <w:t xml:space="preserve">hal-05134823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and Overlapping Community Detection in Link Streams through Formal Concept Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Is Word2Vec Dead for Topic Modeling? A Case Study on Hospitality Opinion Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Alexis Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karell Bertet</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Social Networks Analysis and Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-13513-1_7⟩</w:t>
+              <w:t xml:space="preserve">The 29th International Conference on Theory and Practice of Digital Libraries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Tempere, Finland. pp.110-123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-06136-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05134823v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Word2Vec Dead for Topic Modeling? A Case Study on Hospitality Opinion Mining</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Garde alternée dans les graphes : quand les enfants rendent leurs parents flous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Waffo Kemgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 29th International Conference on Theory and Practice of Digital Libraries</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2026 — 28es Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321938v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garde alternée dans les graphes : quand les enfants rendent leurs parents flous</w:t>
+                <w:t xml:space="preserve">From Non-overlapping to Overlapping Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Waffo Kemgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Huchet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Christophe Demko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2026 — 28es Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advances in Social Networks Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Niagara Falls, Ontario, Canada. pp.315-329, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-13513-1_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05604174v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy and Overlapping Communities Detection: An Improved Approach Using Formal Concept Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Waffo Kemgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Demko</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASONAM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Rende (CS), Calabria, Italy. pp.23-35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2817,200 +2817,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy- and Resource-Aware Graph-Based Microservices Placement in the Cloud-Fog-Edge Continuum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'effet de la complexité visuelle de l'information sur l'intention et le comportement de mobilité urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFORSID 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nancy (France), France. pp.200-201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937654v1</w:t>
+                <w:t xml:space="preserve">hal-04649625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de Communautés Floues et Chevauchantes via l’Analyse Formelle de Concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Waffo Kemgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Demko</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIA; L3i, Jul 2024, La Rochelle, France. pp.93-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3029,718 +3033,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet de la complexité visuelle de l'information sur l'intention et le comportement de mobilité urbaine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Operation eco-energetique : le jeu du placement des microservices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Nancy (France), France. pp.200-201</w:t>
+              <w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649625v1</w:t>
+                <w:t xml:space="preserve">hal-04563361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operation eco-energetique : le jeu du placement des microservices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Energy- and Resource-Aware Graph-Based Microservices Placement in the Cloud-Fog-Edge Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Malaga, Spain. pp.240-255, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-63749-0_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563361v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faites du bruit pour la détection de communautés consensuelles (mais pas trop) !</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The effect of visual information complexity on urban mobility intention and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Cargèse, France</w:t>
+              <w:t xml:space="preserve">The 17th International Conference on Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Corfu Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068902v2</w:t>
+                <w:t xml:space="preserve">hal-04089291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of visual information complexity on urban mobility intention and behavior</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Faites du bruit pour la détection de communautés consensuelles (mais pas trop) !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th International Conference on Research Challenges in Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Corfu Island, Greece</w:t>
+              <w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089291v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quantitative Analysis of Noise Impact on Document Ranking</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On filtering the noise in consensual communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Systems, Man, and Cybernetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COMPUTATIONAL SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284004v1</w:t>
+                <w:t xml:space="preserve">hal-04068967v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On filtering the noise in consensual communities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Quantitative Analysis of Noise Impact on Document Ranking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Giamphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Sanchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gohar Dashyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COMPUTATIONAL SCIENCE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Systems, Man, and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Honolulu, United States. pp.4612-4618, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC53992.2023.10394665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068967v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtering the noise in consensual community detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Le havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3759,235 +3759,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sniffer deployment in urban area for human trajectory reconstruction and contact tracing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Edit distance with Quasi Real Penalties: a hybrid distance for network-constrained trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noudehouenou L.J. Houssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International Smart Cities Conference 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISC255366.2022.9922137⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Data Mining Workshops (ICDMW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Orlando, United States. pp.1045-1053, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW58026.2022.00136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739455v1</w:t>
+                <w:t xml:space="preserve">hal-04089802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edit distance with Quasi Real Penalties: a hybrid distance for network-constrained trajectories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sniffer deployment in urban area for human trajectory reconstruction and contact tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prigent</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Data Mining Workshops (ICDMW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Orlando, United States. pp.1045-1053, </w:t>
+              <w:t xml:space="preserve">8th IEEE International Smart Cities Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paphos, Cyprus. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDMW58026.2022.00136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISC255366.2022.9922137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089802v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying Segmented Images by Louvain Method into Content-Based Image Retrieval</w:t>
               </w:r>
@@ -3999,51 +3999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Ngan Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Khoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4142,51 +4142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koushik Meneni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Danisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bivas Mitra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4227,282 +4227,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A graph based approach for functional urban areas delineation</w:t>
+                <w:t xml:space="preserve">Une approche basée graphes pour la détection de zones fonctionnelles urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noudéhouénou Lionel Jaderne Houssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 34th ACM/SIGAPP Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363822v1</w:t>
+                <w:t xml:space="preserve">hal-02363996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche basée graphes pour la détection de zones fonctionnelles urbaines</w:t>
+                <w:t xml:space="preserve">A graph based approach for functional urban areas delineation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noudéhouénou Lionel Jaderne Houssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 34th ACM/SIGAPP Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Limassol, France. pp.652-658, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3297280.3297341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363996v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Combination of Histogram of Oriented Gradients and Color Features to Cooperate with Louvain Method based Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Khoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Computer Vision Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Prague, France. pp.280-291, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4530,395 +4530,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Agglomerative Algorithm Cooperating with Louvain Method for Implementing Image Segmentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Unsupervised Crisis Information Extraction from Twitter Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Interdonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (Acivs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Poitiers, France. pp.150-162, </w:t>
+              <w:t xml:space="preserve">2018 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Barcelona, France. pp.579-580, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01449-0_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ASONAM.2018.8508261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363805v1</w:t>
+                <w:t xml:space="preserve">hal-02363737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ComSim : A bipartite community detection algorithm using cycle and node's similarity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An Efficient Agglomerative Algorithm Cooperating with Louvain Method for Implementing Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Khoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Networks 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-72150-7_23⟩</w:t>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (Acivs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Poitiers, France. pp.150-162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01449-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657093v1</w:t>
+                <w:t xml:space="preserve">hal-02363805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Crisis Information Extraction from Twitter Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ComSim : A bipartite community detection algorithm using cycle and node's similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Tackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tarissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Barcelona, France. pp.579-580, </w:t>
+              <w:t xml:space="preserve">Complex Networks 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France. pp.278-289, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASONAM.2018.8508261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-72150-7_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363737v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Image Segmentation Approach Based on the Louvain Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Khoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Conference on Content-Based Multimedia Indexing (CBMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, La Rochelle, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4978,51 +4978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Danisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Gaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Cologne-Twente Workshop on Graphs and Combinatorial Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.167-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5041,403 +5041,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure communautaire des réseaux multicouches</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Review and comparison of similarity measures and community detection algorithms for clustering of network constrained trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noudéhouénou Lionel Jaderne Houssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bivas Mitra</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modèles et Analyses Réseau : Approches Mathématiques et Informatique (MARAMI)</w:t>
+              <w:t xml:space="preserve">MARAMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364500v1</w:t>
+                <w:t xml:space="preserve">hal-02363974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering Community Structure in Multilayer Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumajit Pramanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Tackx</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anchit Navelkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bivas Mitra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Tokyo, Japan. pp.611-620, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/dsaa.2017.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review and comparison of similarity measures and community detection algorithms for clustering of network constrained trajectories</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure communautaire des réseaux multicouches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Soumajit Pramanik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Tackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anchit Navelar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prigent</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bivas Mitra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARAMI</w:t>
+              <w:t xml:space="preserve">Modèles et Analyses Réseau : Approches Mathématiques et Informatique (MARAMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363974v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Role of Mentions on Tweet Virality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumajit Pramanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinna Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5527,51 +5527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmenter les retweets sur Twitter : comment tirer parti des mentions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumajit Pramanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinna Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5674,64 +5674,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déplier la structure communautaire d’un réseau en mesurant la proximité aux représentants de communauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Danisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixième conférence Modèles et Analyses Réseau : Approches Mathématiques et Informatiques (MARAMI 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nîmes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5765,77 +5765,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing intricate properties of communities in the bipartite structure of online social networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Tarissan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Ninth International Conference on Research Challenges in Information Science (RCIS'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Athènes, Greece. pp.321-326, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5882,64 +5882,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning a proximity measure to complete a community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Danisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2014 International Conference on Data Science and Advanced Analytics (DSAA2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Shanghai, China. pp.90-96, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5986,64 +5986,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complétion de communautés par l'apprentissage d'une mesure de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Danisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6094,51 +6094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Campigotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Conde Céspedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6163,77 +6163,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of intrinsic time scale for dynamic community detection and visualization in social networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Albano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IEEE International Conference on Research Challenges in Information Science (RCIS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Marrakech, Morocco. pp.1-11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6261,485 +6261,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche à base de proximité pour la détection de communautés egocentrées</w:t>
+                <w:t xml:space="preserve">Déplier les structures communautaires egocentrées - une approche à base de similarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Danisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Portnic, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Atelier Fouille de Grands Graphes - EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818642v1</w:t>
+                <w:t xml:space="preserve">hal-01215221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Matter of Time - Intrinsic or Extrinsic - for Diffusion in Evolving Complex Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche à base de proximité pour la détection de communautés egocentrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Danisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Advances in Social Networks Analysis and Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Portnic, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981353v1</w:t>
+                <w:t xml:space="preserve">hal-00818642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Power of Consensus: Random Graphs Have No Communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Matter of Time - Intrinsic or Extrinsic - for Diffusion in Evolving Complex Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Albano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Massoud Seifi</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining, ASONAM 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Advances in Social Networks Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Niagara Falls, Canada. pp.202-206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2492517.2492634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217386v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déplier les structures communautaires egocentrées - une approche à base de similarité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Power of Consensus: Random Graphs Have No Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Campigotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massoud Seifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Fouille de Grands Graphes - EGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining, ASONAM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Niagara Falls, ON, Canada. pp.272-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215221v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unfolding ego-centered community structures with &amp;quot;a similarity approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Danisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th Workshop on Complex Networks CompleNet 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Berlin, Germany. pp.145-153, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6779,1098 +6779,1098 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Reachability Graphs</w:t>
+                <w:t xml:space="preserve">Graphes d'accessibilité dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Whitbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Mobicom</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La Grande Motte, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273067v1</w:t>
+                <w:t xml:space="preserve">hal-00690271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphes d'accessibilité dynamiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Community Cores in Evolving Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massoud Seifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Mining Social Network Dynamic 2012 Workshop (MSND), In conjunction with the international conference World Wide Web WWW 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1173-1180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690271v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">File Diffusion in a Dynamic Peer-to-peer Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Albano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mining Social Network Dynamic 2012 Workshop (MSND), In conjunction with the international conference World Wide Web WWW 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1169-1172, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2187980.2188257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community Cores in Evolving Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Stable community cores in complex networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massoud Seifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Junier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rouquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svilen Iskrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mining Social Network Dynamic 2012 Workshop (MSND), In conjunction with the international conference World Wide Web WWW 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd Workshop on Complex Networks (CompleNet 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Melbourne, Florida, United States. pp.87-98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30287-9_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273063v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable community cores in complex networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Temporal Reachability Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Whitbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Svilen Iskrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Complex Networks (CompleNet 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Mobicom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.377-388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2348543.2348589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-30287-9_10⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01273060v1</w:t>
+                <w:t xml:space="preserve">hal-01273067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Step Community Detection and Hierarchical Time Segmentation in Evolving Networks</w:t>
+                <w:t xml:space="preserve">Extraction hiérarchique de fenêtres de temps basée sur la structure communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth SNA-KDD Workshop Social Network Mining and Analysis, in conjunction with the 17th ACM SIGKDD International Conference on Knowledge Discovery and Data Mining (KDD 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, San Diego, CA, United States</w:t>
+              <w:t xml:space="preserve">MARAMI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286941v1</w:t>
+                <w:t xml:space="preserve">hal-01286919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction hiérarchique de fenêtres de temps basée sur la structure communautaire</w:t>
+                <w:t xml:space="preserve">Multi-Step Community Detection and Hierarchical Time Segmentation in Evolving Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARAMI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Fifth SNA-KDD Workshop Social Network Mining and Analysis, in conjunction with the 17th ACM SIGKDD International Conference on Knowledge Discovery and Data Mining (KDD 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286919v1</w:t>
+                <w:t xml:space="preserve">hal-01286941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive multiscale visualization of huge graphs: application to a network of weblogs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Static community detection algorithms for evolving networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Workshop on Visualization and Knowledge Extraction (EGC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">WiOpt'10: Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Avignon, France. pp.508-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292233v1</w:t>
+                <w:t xml:space="preserve">inria-00492058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static community detection algorithms for evolving networks</w:t>
+                <w:t xml:space="preserve">Détection de communautés à long terme dans les graphes dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiOpt'10: Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Avignon, France. pp.508-514</w:t>
+              <w:t xml:space="preserve">Journée thématique : Fouille de grands graphes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00492058v1</w:t>
+                <w:t xml:space="preserve">hal-00626863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de communautés à long terme dans les graphes dynamiques</w:t>
+                <w:t xml:space="preserve">Long range community detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique : Fouille de grands graphes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">LAWDN - Latin-American Workshop on Dynamic Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INTECIN - Facultad de Ingeniería (U.B.A.) - I.T.B.A., Nov 2010, Buenos Aires, Argentina. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626863v1</w:t>
+                <w:t xml:space="preserve">inria-00531750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long range community detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Interactive multiscale visualization of huge graphs: application to a network of weblogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massoud Seifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Latapy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAWDN - Latin-American Workshop on Dynamic Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INTECIN - Facultad de Ingeniería (U.B.A.) - I.T.B.A., Nov 2010, Buenos Aires, Argentina. 4 p</w:t>
+              <w:t xml:space="preserve">8th Workshop on Visualization and Knowledge Extraction (EGC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00531750v1</w:t>
+                <w:t xml:space="preserve">hal-01292233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of the Dynamic of Mobile Networks</w:t>
               </w:r>
@@ -7882,51 +7882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8012,51 +8012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbigniew Smoreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the Analysis of Mobile Phone Networks, satellite workshop to NetSci 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cambridge, MA, United States. pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8120,51 +8120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8241,51 +8241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8336,51 +8336,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification multi-échelle de la structure communautaire de très grands graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lambiotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8444,51 +8444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Dynamic Sensor Networks: Power Law Then What?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8552,51 +8552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi de puissance et caractérisation des réseaux dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8660,51 +8660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering in P2P exchanges and consequences on performances.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stevens Le-Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Latapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8751,51 +8751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of Massively Distributed Explorations of the Internet Topology: Simulation Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Latapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8827,414 +8827,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Failures and Attacks on Random and Scale-Free Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Statistical analysis of a P2P query graph based on degrees and their time-evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Latapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2004, pp.186-196, </w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevens Le-Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Workshop on Distributed Computing (IWDC 04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Kolkata, India. pp.126-137, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11516798_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/b104419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016863v1</w:t>
+                <w:t xml:space="preserve">hal-00016859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of a P2P query graph based on degrees and their time-evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparison of Failures and Attacks on Random and Scale-Free Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Latapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Kolkata, India. pp.126-137, </w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Magnien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.186-196, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/b104419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/11516798_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016859v1</w:t>
+                <w:t xml:space="preserve">hal-00016863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and Simple Encodings for the Web Graph</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Web Graph: an Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Latapy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Viennot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Conference on Web-Age Information Management (WAIM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes d'ALGOTEL'02 (Quatrièmes Rencontres Francophones sur les aspects Algorithmiques des Télécommunications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Mèze, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00471704v1</w:t>
+                <w:t xml:space="preserve">hal-00016817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Web Graph: an Overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Efficient and Simple Encodings for the Web Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Latapy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Viennot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes d'ALGOTEL'02 (Quatrièmes Rencontres Francophones sur les aspects Algorithmiques des Télécommunications)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Third International Conference on Web-Age Information Management (WAIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45703-8_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016817v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00471704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9265,64 +9265,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Enhanced Louvain Based Image Segmentation Approach Using Color Properties and Histogram of Oriented Gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Khoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VISIGRAPP 2019: Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.543-565, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9395,51 +9395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredéric Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cédric Sueur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse des réseaux sociaux appliquée à l’éthologie et l’écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions matériologiques, 2015, 978-2-919694-98-3</w:t>
@@ -9507,51 +9507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pasquaretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse des réseaux sociaux appliquée à l’éthologie et l’écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9589,51 +9589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-ego-centered communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Danisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9697,51 +9697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinna Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9830,51 +9830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent D. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lambiotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9938,51 +9938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Magnien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10130,51 +10130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D5.3, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10194,51 +10194,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2.2b: Measurement tools, data collection and device association</w:t>
+                <w:t xml:space="preserve">D3.2: Trace merging on a per-user basis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
@@ -10270,73 +10270,73 @@
                 <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">D2.2b, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
+              <w:t xml:space="preserve">D3.2, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995763v1</w:t>
+                <w:t xml:space="preserve">hal-04991491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D3.3: Trace observations</w:t>
               </w:r>
@@ -10438,271 +10438,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D3.2: Trace merging on a per-user basis</w:t>
+                <w:t xml:space="preserve">D2.2a: Measurement infrastructure deployment and raw data collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Melo Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">D3.2, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
+              <w:t xml:space="preserve">D2.2a, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991491v1</w:t>
+                <w:t xml:space="preserve">hal-04995688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2.2a: Measurement infrastructure deployment and raw data collection</w:t>
+                <w:t xml:space="preserve">D2.2b: Measurement tools, data collection and device association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D2.2b, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Dias de Melo Silva</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04995688v1</w:t>
+                <w:t xml:space="preserve">hal-04995763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D3.1: Sanitization strategies and utility results</w:t>
               </w:r>
@@ -10964,51 +10964,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique et modélisation des grands réseaux d'interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Paris-Diderot - Paris VII, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11204,51 +11204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumajit Pramanik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prishni Rateria" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tackx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Shukla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-025-02615-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490271v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Taleb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7250/csimq.2025-44.02" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3729214" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957823v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blondel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lambiotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad6139" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089238v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Giamphy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-023-01058-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012998v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chambon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lallement" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25030439" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-019-0608-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363902v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Sharma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Danisch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinna Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-018-0121-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363892v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bivas Mitra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-017-0462-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059850v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Albano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Heymann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103360v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-014-0180-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00823315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijwbc.2013.054906" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aynaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Magnien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Latapy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1922649.1922650" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146073v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D. Blondel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M. Hendrickx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobald de Kerchove" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.036114" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scherrer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.06.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefebvre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/10/P10008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016814v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2005.12.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016855v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2004.03.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134820v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Waffo Kemgne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13513-1_26" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13513-1_7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321938v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexis Aza&#239;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06136-2_11" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604174v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78548-1_3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937654v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63749-0_17" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645638v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649625v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Soulat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563361v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068902v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089291v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284004v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gohar Dashyan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53992.2023.10394665" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068967v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068836v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739455v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC255366.2022.9922137" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089802v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noudehouenou L.J. Houssou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW58026.2022.00136" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089326v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet-Ngan Vo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coustaty" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Khoa Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Cao Tran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93179-7_7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999888v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Kumar Bhowmick" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Meneni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3336191.3371800" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363822v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Lionel Jaderne Houssou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297341" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363996v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007389302800291" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363805v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0_13" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657093v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tarissan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72150-7_23" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363737v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2018.8508261" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363750v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2018.8516531" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364496v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Gaumont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364500v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchit Navelar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363719v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tackx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchit Navelkar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dsaa.2017.71" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363974v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363758v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanth Bandi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Kumar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2016.28" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345815v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.na.1-13" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345814v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.28.1-12" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128892" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208519v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2014.7058057" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986149v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946481v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Campigotto" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Conde C&#233;spedes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208505v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2014.6861033" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818642v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981353v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2492517.2492634" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217386v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Seifi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215221v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217390v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36844-8_14" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/880502AE1065903AD534BFA0185F7F243A628B36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273067v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Whitbeck" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2348543.2348589" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690271v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732365v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188257" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273063v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273060v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Junier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rouquier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svilen Iskrov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30287-9_10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2A585EC3FC5A221114DAB8EE632E3D26CA996F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286941v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286919v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292233v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00492058v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626863v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531750v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475969v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12808-0_13" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292193v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Stoica" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Smoreda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397375v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397374v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374457v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398809v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176964v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016820v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens Le-Blond" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11558989_18" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016819v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016863v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11516798_14" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016859v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b104419" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45703-8_30" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016817v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41590-7_23" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364493v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sueur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perony" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364490v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charbonneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sosa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pasquaretta" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211170v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Le Grand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746195v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6729-8_9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XMZ4HZBD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286950v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301647v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-898-4-198" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991581v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995763v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Mello Silva" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991691v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Farhi-Rivasseau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991491v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995688v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Melo Silva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991474v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991451v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011377v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Taleb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7250/csimq.2025-44.02" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490272v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumajit Pramanik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prishni Rateria" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tackx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Shukla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-025-02615-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3729214" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957823v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blondel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lambiotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad6139" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089238v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Giamphy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-023-01058-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012998v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chambon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lallement" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25030439" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-019-0608-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363902v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Sharma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Danisch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinna Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-018-0121-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363892v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bivas Mitra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-017-0462-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103360v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-014-0180-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059850v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Albano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Heymann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00823315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijwbc.2013.054906" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aynaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Magnien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Latapy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1922649.1922650" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146073v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D. Blondel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M. Hendrickx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobald de Kerchove" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.036114" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scherrer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.06.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefebvre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/10/P10008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016814v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2005.12.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016855v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2004.03.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Waffo Kemgne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13513-1_7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321938v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexis Aza&#239;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06136-2_11" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604174v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13513-1_26" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78548-1_3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649625v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Soulat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645638v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563361v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937654v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63749-0_17" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068902v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068967v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284004v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gohar Dashyan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53992.2023.10394665" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068836v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089802v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noudehouenou L.J. Houssou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW58026.2022.00136" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739455v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC255366.2022.9922137" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089326v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet-Ngan Vo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coustaty" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Khoa Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Cao Tran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93179-7_7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999888v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Kumar Bhowmick" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Meneni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3336191.3371800" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Lionel Jaderne Houssou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363822v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297341" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007389302800291" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363737v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2018.8508261" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363805v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0_13" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657093v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tarissan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72150-7_23" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363750v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2018.8516531" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364496v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Gaumont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363974v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363719v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tackx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchit Navelkar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dsaa.2017.71" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364500v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchit Navelar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363758v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanth Bandi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Kumar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2016.28" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345815v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.na.1-13" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345814v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.28.1-12" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128892" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208519v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2014.7058057" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986149v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946481v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Campigotto" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Conde C&#233;spedes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208505v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2014.6861033" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215221v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818642v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981353v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2492517.2492634" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217386v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Seifi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217390v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36844-8_14" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/880502AE1065903AD534BFA0185F7F243A628B36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690271v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Whitbeck" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273063v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732365v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188257" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273060v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Junier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rouquier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svilen Iskrov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30287-9_10" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2A585EC3FC5A221114DAB8EE632E3D26CA996F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273067v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2348543.2348589" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286919v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286941v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00492058v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626863v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531750v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292233v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475969v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12808-0_13" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292193v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Stoica" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Smoreda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397375v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397374v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374457v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398809v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176964v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016820v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens Le-Blond" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11558989_18" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016819v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016859v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b104419" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016863v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11516798_14" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016817v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471704v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45703-8_30" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41590-7_23" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364493v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sueur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perony" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364490v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charbonneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sosa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pasquaretta" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211170v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Le Grand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746195v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6729-8_9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XMZ4HZBD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286950v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301647v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-898-4-198" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991581v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991491v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Mello Silva" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991691v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Farhi-Rivasseau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995688v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Melo Silva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995763v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991474v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991451v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011377v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>