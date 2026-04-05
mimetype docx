--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -183,59 +183,59 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 13 (9), pp.e01417-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-019-1546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01417-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -732,51 +732,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of long read HiFi sequencing for metabarcoding analysis</w:t>
+                <w:t xml:space="preserve">The benefits of long read HiFi sequencing for metagenomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
@@ -811,97 +811,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PACBIO DISCOVERIES ROADSHOW PARIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PACBIO, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">France génomique - VIIème Animation Wetlab et Bioinfo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740586v1</w:t>
+                <w:t xml:space="preserve">hal-03896074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of long read HiFi sequencing for metagenomic analysis</w:t>
+                <w:t xml:space="preserve">The benefits of long read HiFi sequencing for metabarcoding analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
@@ -936,73 +936,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France génomique - VIIème Animation Wetlab et Bioinfo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">PACBIO DISCOVERIES ROADSHOW PARIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PACBIO, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896074v1</w:t>
+                <w:t xml:space="preserve">hal-03740586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3087,51 +3087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220858v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leclerc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle Agoutin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-019-1546" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06782" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fernandez De Grado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371316v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fourquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Vienne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Lemane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776011v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771202v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572369328961167E12" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848228v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538657v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851900v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Boulch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841815v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058477v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a084953ae90627320f2601b35d01620d60c16a57;origin=https://github.com/genotoul-bioinfo/Binette;visit=swh:1:snp:0843695d6f356392eaaebd39ec5f98771aa6b018;anchor=swh:1:rev:0d8d43a01383d264b92015a2f2e6ecd57350117f" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694918v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4ac81dae5fd868ea7969796dea30de32c76ff170;origin=https://hal.archives-ouvertes.fr/hal-04694918;visit=swh:1:snp:2c5d39d733f88b185b285b21578d288c1f9d9ffa;anchor=swh:1:rel:a55bc4a3ca3ff027a6ded3b1de3fb7bcff1f0bc7;path=/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220858v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leclerc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle Agoutin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01417-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06782" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fernandez De Grado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371316v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fourquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Vienne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740586v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Lemane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776011v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771202v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572369328961167E12" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848228v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538657v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851900v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Boulch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841815v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058477v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a084953ae90627320f2601b35d01620d60c16a57;origin=https://github.com/genotoul-bioinfo/Binette;visit=swh:1:snp:0843695d6f356392eaaebd39ec5f98771aa6b018;anchor=swh:1:rev:0d8d43a01383d264b92015a2f2e6ecd57350117f" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694918v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4ac81dae5fd868ea7969796dea30de32c76ff170;origin=https://hal.archives-ouvertes.fr/hal-04694918;visit=swh:1:snp:2c5d39d733f88b185b285b21578d288c1f9d9ffa;anchor=swh:1:rel:a55bc4a3ca3ff027a6ded3b1de3fb7bcff1f0bc7;path=/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>