--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -607,234 +607,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">metagWGS : a workflow to analyse short or long HiFi metagenomic reads</w:t>
+                <w:t xml:space="preserve">The benefits of long read HiFi sequencing for metabarcoding analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Fourquet</w:t>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïna Vienne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Mainguy</w:t>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Darbot</w:t>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martin</w:t>
+                <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinfo Biosta Genotoul day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Castanet-Tolosan, France</w:t>
+              <w:t xml:space="preserve">PACBIO DISCOVERIES ROADSHOW PARIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PACBIO, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03944382v1</w:t>
+                <w:t xml:space="preserve">hal-03740586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The benefits of long read HiFi sequencing for metagenomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France génomique - VIIème Animation Wetlab et Bioinfo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Strasbourg, France</w:t>
@@ -849,160 +849,160 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of long read HiFi sequencing for metabarcoding analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Castinel</w:t>
+                <w:t xml:space="preserve">metagWGS : a workflow to analyse short or long HiFi metagenomic reads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïna Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Gaspin</w:t>
+                <w:t xml:space="preserve">Vincent Darbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PACBIO DISCOVERIES ROADSHOW PARIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PACBIO, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Bioinfo Biosta Genotoul day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Castanet-Tolosan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740586v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1135,743 +1135,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées réalisées en métabarcoding et en métagénomique dans le cadre du projet SeqOccIn grâce au séquençage longs fragments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Milan</w:t>
+                <w:t xml:space="preserve">metagWGS: a workflow to analyse short and long HiFi metagenomic reads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïna Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INRAE Genomics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Orléans, France. , 2022</w:t>
+              <w:t xml:space="preserve">ECCB2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776011v1</w:t>
+                <w:t xml:space="preserve">hal-03788263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">metagWGS: a workflow to analyse short and long HiFi metagenomic reads</w:t>
+                <w:t xml:space="preserve">Implementation of new methods for metagenomics analysis using PacBio HiFi sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Fourquet</w:t>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïna Vienne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Mainguy</w:t>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Darbot</w:t>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martin</w:t>
+                <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCB2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">Plant &amp; Animal Genome Conference (PAG) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788263v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of new methods for metagenomics analysis using PacBio HiFi sequencing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Castinel</w:t>
+                <w:t xml:space="preserve">metagWGS: a workflow to analyse short and long HiFi metagenomic reads Taxonomic profile HiFi vs Short reads assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Fourquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Iampietro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Gaspin</w:t>
+                <w:t xml:space="preserve">Maïna Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant &amp; Animal Genome Conference (PAG) 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JOBIM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. Actes des exposés (keynotes, contributions orales, mini-symposia) : JOBIM2022_proceedings_oral.pdf (23 Mo) et actes des posters et démos : JOBIM2022_proceedings_posters_demos.pdf (19 Mo). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572369328961167E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541346v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">metagWGS: a workflow to analyse short and long HiFi metagenomic reads Taxonomic profile HiFi vs Short reads assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strengths and limits of long read metabarcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Fourquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Mainguy</w:t>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïna Vienne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martin</w:t>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCB 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Meliá Sitges, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771202v1</w:t>
+                <w:t xml:space="preserve">hal-03848228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengths and limits of long read metabarcoding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avancées réalisées en métabarcoding et en métagénomique dans le cadre du projet SeqOccIn grâce au séquençage longs fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCB 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Meliá Sitges, Spain</w:t>
+              <w:t xml:space="preserve">Colloque INRAE Genomics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Orléans, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848228v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of PacBio HiFi long reads for metagenomic whole genome analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental And Agronomical Genomics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
@@ -1894,277 +1894,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Long Read project to find optimal technologic combinations for genome assembly and variability, epigenetic marks detection and metagenomic analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Improving microbial taxonomic profiling with long read technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, San Diego, United States. 2020</w:t>
+              <w:t xml:space="preserve">JOBIM2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947690v1</w:t>
+                <w:t xml:space="preserve">hal-03177058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving microbial taxonomic profiling with long read technologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A Long Read project to find optimal technologic combinations for genome assembly and variability, epigenetic marks detection and metagenomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carole Iampietro</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy-Félix Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
+              <w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, San Diego, United States. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177058v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des solutions informatiques innovantes pour l’utilisation et le développement de biomarqueurs de diversité du microbiote.</w:t>
               </w:r>
@@ -2288,90 +2288,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genomic regions for high-resolution taxonomic profiling using long-read sequencing technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM : Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France. , 2019</w:t>
@@ -2400,90 +2400,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole metagenome analysis with metagWGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Fourquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa Haenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2570,90 +2570,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">metagWGS, a comprehensive workflow to analyze metagenomic data using Illumina or PacBio HiFi reads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Fourquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2804,90 +2804,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">metagWGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Fourquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3087,51 +3087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220858v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leclerc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle Agoutin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01417-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06782" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fernandez De Grado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371316v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fourquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Vienne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740586v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Lemane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776011v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771202v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572369328961167E12" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848228v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538657v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851900v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Boulch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841815v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058477v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a084953ae90627320f2601b35d01620d60c16a57;origin=https://github.com/genotoul-bioinfo/Binette;visit=swh:1:snp:0843695d6f356392eaaebd39ec5f98771aa6b018;anchor=swh:1:rev:0d8d43a01383d264b92015a2f2e6ecd57350117f" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694918v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4ac81dae5fd868ea7969796dea30de32c76ff170;origin=https://hal.archives-ouvertes.fr/hal-04694918;visit=swh:1:snp:2c5d39d733f88b185b285b21578d288c1f9d9ffa;anchor=swh:1:rel:a55bc4a3ca3ff027a6ded3b1de3fb7bcff1f0bc7;path=/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220858v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leclerc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle Agoutin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01417-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06782" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fernandez De Grado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371316v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944382v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fourquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Vienne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darbot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Lemane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771202v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572369328961167E12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538657v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851900v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Boulch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841815v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058477v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a084953ae90627320f2601b35d01620d60c16a57;origin=https://github.com/genotoul-bioinfo/Binette;visit=swh:1:snp:0843695d6f356392eaaebd39ec5f98771aa6b018;anchor=swh:1:rev:0d8d43a01383d264b92015a2f2e6ecd57350117f" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694918v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4ac81dae5fd868ea7969796dea30de32c76ff170;origin=https://hal.archives-ouvertes.fr/hal-04694918;visit=swh:1:snp:2c5d39d733f88b185b285b21578d288c1f9d9ffa;anchor=swh:1:rel:a55bc4a3ca3ff027a6ded3b1de3fb7bcff1f0bc7;path=/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>