--- v0 (2026-03-31)
+++ v1 (2026-05-18)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -195,1381 +195,1463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term Forecasting of Urban Traffic using Spatio-Temporal Markov Field</w:t>
+                <w:t xml:space="preserve">Stop-and-Go Waves in Car-Following Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Furtlehner</w:t>
+                <w:t xml:space="preserve">Guy Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guido Gentile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285664v1</w:t>
+                <w:t xml:space="preserve">hal-04854057v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and string stability of car-following models with reaction-time delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Flores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 82 (5), pp.1661-1679. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/21M1443650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697661v9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A game theory‐based route planning approach for automated vehicle collection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Minet</w:t>
+                <w:t xml:space="preserve">Short-term Forecasting of Urban Traffic using Spatio-Temporal Markov Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Furtlehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Attanasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pezzulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Gentile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpe.6246⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (8), pp.10858-10867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2021.3096798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157442v2</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent binary MRF for online reconstruction of large scale systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victorin Martin</w:t>
+                <w:t xml:space="preserve">A game theory‐based route planning approach for automated vehicle collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hadded</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Furtlehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10472-015-9470-x⟩</w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (16), pp.e6246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.6246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186220v2</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157442v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneering driverless electric vehicles in Europe: the City Automated Transport System (CATS)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chanard</w:t>
+                <w:t xml:space="preserve">Latent binary MRF for online reconstruction of large scale systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Kaufmann</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Furtlehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2016.05.004⟩</w:t>
+              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77 (1), pp.123-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10472-015-9470-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357309v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186220v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling a Case of Herding Behavior in a Multi-Player Game</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Fayolle</w:t>
+                <w:t xml:space="preserve">Pioneering driverless electric vehicles in Europe: the City Automated Transport System (CATS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Koymans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Queueing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11134-013-9365-7⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Towards future innovative transport: visions, trends and methods --- 43rd European Transport Conference Selected Proceedings, 13, pp.30-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2016.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768324v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional Particle Processes with Acceleration/Braking Asymmetry</w:t>
+                <w:t xml:space="preserve">Modeling a Case of Herding Behavior in a Multi-Player Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Furtlehner</w:t>
+                <w:t xml:space="preserve">Guy Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxim Samsonov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10955-012-0521-y⟩</w:t>
+              <w:t xml:space="preserve">Queueing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76 (3), pp.243-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11134-013-9365-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743369v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768324v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Multiple Belief Propagation Fixed Points for Real Time Inference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">One-dimensional Particle Processes with Acceleration/Braking Asymmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Furtlehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Auger</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Samsonov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2009.08.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 147 (6), pp.1113-1144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-012-0521-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00371372v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Physics Algorithms for Traffic Reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
+                <w:t xml:space="preserve">Learning Multiple Belief Propagation Fixed Points for Real Time Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Furtlehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Furtlehner</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCIM News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 389, pp.149-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2009.08.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00115998v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00371372v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birth and death processes on certain random trees: Classification and stationary laws</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxim Krikun</w:t>
+                <w:t xml:space="preserve">Statistical Physics Algorithms for Traffic Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Furtlehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERCIM News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 68, pp.35-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718245v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00115998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waiting time asymptotics in the single server queue with service in random order</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serguei Foss</w:t>
+                <w:t xml:space="preserve">Birth and death processes on certain random trees: Classification and stationary laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Krikun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rudesindo Núñez Queija</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Queueing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/B:QUES.0000021141.02821.6d⟩</w:t>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 128 (3), pp.386-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00440-003-0311-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719016v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotics and scalings for large product-form networks via the Central Limit Theorem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Fayolle</w:t>
+                <w:t xml:space="preserve">Waiting time asymptotics in the single server queue with service in random order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onno Boxma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Foss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudesindo Núñez Queija</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Queueing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 46 (1), pp.35-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:QUES.0000021141.02821.6d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717735v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Asymptotics and scalings for large product-form networks via the Central Limit Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 2 (2), pp.317-348</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stationary IPA Estimates for Non-Smooth G/G/1/∞ Functionals via Palm Inversion and Level-Crossing Analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bremaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 3 (4), pp.347-374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF01439159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1579,51 +1661,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Landmark Positions in Urban Maps with Crowdsourced Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1640,85 +1722,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawzi Nashashibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2025 - IEEE International Conference on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2025, Gold Coast, Australia. pp.8</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2025, Gold Coast, Australia. pp.2900-2905, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC60802.2025.11423719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landmark-based Geopositioning with Imprecise Map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1735,3091 +1826,3034 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawzi Nashashibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VEHITS 2025 - International Conference on Vehicle Technology and Intelligent Transport Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2025, Porto, Portugal</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2025, Porto, Portugal. pp.474-481, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013287300003941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Efficient Simulation Platform for Platoon Communication in Large Scale C-ITS Scenarios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oyunchimeg Shagdar</w:t>
+                <w:t xml:space="preserve">Platoon Route Optimization for Picking up Automated Vehicles in an Urban Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hadded</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzi Nashashibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Xydias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Networks, Computers and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Roma, Italy</w:t>
+              <w:t xml:space="preserve">ITSC 2018 - 21st IEEE International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Maui, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878153v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platoon Route Optimization for Picking up Automated Vehicles in an Urban Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hadded</w:t>
+                <w:t xml:space="preserve">Toward Efficient Simulation Platform for Platoon Communication in Large Scale C-ITS Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Soua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oyunchimeg Shagdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilias Xydias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC 2018 - 21st IEEE International Conference on Intelligent Transportation Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 International Symposium on Networks, Computers and Communications (ISNCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Roma, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISNCC.2018.8530962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880388v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global On-line Optimization for Charging Station Allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Transportation Systems Conference, ITSC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Las Palmas de Gran Canaria, Spain. pp.1890 - 1895, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+              <w:t xml:space="preserve">, Sep 2015, Las Palmas de Gran Canaria, Spain. pp.1890-1895, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITSC.2015.306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GMRF Estimation under Topological and Spectral Constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A probabilistic framework for road traffic reconstruction and prediction based on incomplete data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Furtlehner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes du GERI SMRT 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Marne-la-Vallée, France. pp.91-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065607v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-operative commuting assistant for enhanced personal electromobility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Bolovinou</w:t>
+                <w:t xml:space="preserve">GMRF Estimation under Topological and Spectral Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorin Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Furtlehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giannis Karagianinis</w:t>
+                <w:t xml:space="preserve">Yufei Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ITS European Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.370-385, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44851-9_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108397v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic framework for road traffic reconstruction and prediction based on incomplete data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victorin Martin</w:t>
+                <w:t xml:space="preserve">Co-operative commuting assistant for enhanced personal electromobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bolovinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannis Karagianinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du GERI SMRT 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Marne-la-Vallée, France. pp.91-96</w:t>
+              <w:t xml:space="preserve">10th ITS European Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERTICO, Jun 2014, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094376v1</w:t>
+                <w:t xml:space="preserve">hal-01108397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility 2.0: Co-Operative ITS Systems for Enhanced Personal Electromobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Solar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alma Solar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bolovinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert Heijenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Giménez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Electrical Vehicle Symposium &amp; Exhibition (EVS27)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local stability of Belief Propagation algorithm with multiple fixed points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Furtlehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAIRS'12 - Sixth "Starting Artificial Intelligence Research" Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.180-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fundamental Diagram on the Ring Geometry for Particle Processes with Acceleration/Braking Asymmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Furtlehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Samsonov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TGF'11 - Traffic and Granular Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of information on undirected dependency graphs for road traffic inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Furtlehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yufei Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moutarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCT'11 - Chaos, Complexity and Transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and Temporal Analysis of Traffic States on Large Scale Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Furtlehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yufei Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International IEEE Conference on Intelligent Transportation Systems ITSC'2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Madère, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exactly Solvable Stochastic Processes for Traffic Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Samsonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Furtlehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Symposium on Computer and Information Sciences - ISCIS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erol Gelenbe, Ricardo Lent, Georgia Sakellari, Sep 2010, Londres, United Kingdom. pp.75-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00533154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A queueing theory approach for a multi-speed exclusion process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Furtlehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traffic and Granular Flow '07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Orsay, France. pp.unknown yet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Belief Propagation Approach to Traffic Prediction using Probe Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Furtlehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International IEEE Conference on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Seattle, United States. pp. 1022-1027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Best-effort networks: modeling and performance analysis via large networks asymptotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Massoulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twentieth Annual Joint Conference of the IEEE Computer and Communications Societies - IEEE INFOCOM 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2001, Anchorage, United States. pp.709-716, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INFCOM.2001.916259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlinear integral operator encountered in the bandwidth sharing of a star-shaped network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloquium on Mathematics and Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Versailles, France. pp.231-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (15)</w:t>
+        <w:t xml:space="preserve">Rapport (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stop-and-Go Waves in Car-Following Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal Probabilistic Short-term Forecasting on Urban Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Furtlehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Fayolle</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">INRIA. 2025, pp.31</w:t>
+                <w:t xml:space="preserve">Alessandro Attanasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Meschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pezzulla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9236, Inria Saclay -Île de France; Inria de Paris; PTV-SISTeMA. 2019, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04854057v3</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964270v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal Probabilistic Short-term Forecasting on Urban Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Using Latent Binary Variables for Online Reconstruction of Large Scale Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorin Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Furtlehner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9236, Inria Saclay -Île de France; Inria de Paris; PTV-SISTeMA. 2019, pp.30</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8435, INRIA. 2013, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01964270v2</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Latent Binary Variables for Online Reconstruction of Large Scale Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Pairwise MRF Calibration by Perturbation of the Bethe Reference Point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Furtlehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufei Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorin Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8435, INRIA. 2013, pp.34</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8059, INRIA. 2012, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922106v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairwise MRF Calibration by Perturbation of the Bethe Reference Point</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Role of Normalization in the Belief Propagation Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorin Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Furtlehner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8059, INRIA. 2012, pp.35</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7514, INRIA. 2011, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743334v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00558444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Normalization in the Belief Propagation Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victorin Martin</w:t>
+                <w:t xml:space="preserve">Exactly Solvable Stochastic Processes for Traffic Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Samsonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Furtlehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7514, INRIA. 2011, pp.31</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7278, INRIA. 2010, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00558444v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00492430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exactly Solvable Stochastic Processes for Traffic Modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Belief Propagation and Bethe approximation for Traffic Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Furtlehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7278, INRIA. 2010, pp.26</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6144, INRIA. 2007, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00492430v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00136657v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belief Propagation and Bethe approximation for Traffic Prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Belief-Propagation Algorithm for a Traffic Prediction System based on Probe Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Furtlehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6144, INRIA. 2007, pp.29</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5807, INRIA. 2006, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00136657v2</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belief-Propagation Algorithm for a Traffic Prediction System based on Probe Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamical Systems in the Analysis of Biological Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Cénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Furtlehner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
+                <w:t xml:space="preserve">Guy Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5807, INRIA. 2006, pp.23</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5351, INRIA. 2004, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070217v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Systems in the Analysis of Biological Sequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Birth and Death Processes on Certain Random Trees : Classification and Stationary Laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Krikun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5351, INRIA. 2004, pp.47</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4380, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070651v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birth and Death Processes on Certain Random Trees : Classification and Stationary Laws</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Partage de bande passante dans un réseau : approches probabilistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4380, INRIA. 2002</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-4202, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00072208v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage de bande passante dans un réseau : approches probabilistes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Limit laws for large product-form networks : connections with the Central Limit Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RR-4202, INRIA. 2001</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-2513, INRIA. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00072420v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limit laws for large product-form networks : connections with the Central Limit Theorem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Asymptotics and Scalings for Large Closed Product-Form Networks via the Central Limit Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-2513, INRIA. 1995</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-2754, INRIA. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00074165v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotics and Scalings for Large Closed Product-Form Networks via the Central Limit Theorem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A State-dependant polling model with markovian routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-2754, INRIA. 1995</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-2279, INRIA. 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00073938v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A State-dependant polling model with markovian routing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Fayolle</w:t>
+                <w:t xml:space="preserve">Stationary IPA estimates for non-smooth functions of the GI/G/1/infini workload</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-2279, INRIA. 1994</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-1677, INRIA. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...78 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00076900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4829,237 +4863,237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information, Modeling and Traffic Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moutarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ahmed Nait-Sidi-Moh; Mohamed Bakhouya; Jaafar Gaber; Maxime Wack. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information, Modeling and Traffic Reconstruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, pp.272, 2013, Network and Telecommunications Series, 9781848215672. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118743751.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A State-Dependent Polling Model with Markovian Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lasgouttes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank P. Kelly and Ruth R. Williams. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 71, Springer-Verlag, pp.283-312, 1995, The IMA Volumes in Mathematics and its Applications, 0-387-94531-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5206,51 +5240,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nadal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lasgouttes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Nashashibi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03285664v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Furtlehner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Attanasi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pezzulla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gentile" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3096798" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697661v9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fayolle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Flores" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1443650" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03157442v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadded" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6246" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186220v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorin Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-015-9470-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357309v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Christie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koymans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768324v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-013-9365-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Samsonov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-012-0521-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371372v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Auger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2009.08.030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115998v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fortelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718245v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Krikun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-003-0311-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Boxma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Foss" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudesindo N&#250;&#241;ez Queija" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:QUES.0000021141.02821.6d" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717735v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717364v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bremaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01439159" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05170266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04911247v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01878153v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Soua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyunchimeg Shagdar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01880388v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Xydias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.306" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44851-9_24" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108397v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bolovinou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Karagianinis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Varea" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094376v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921558v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Solar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Heijenk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gim&#233;nez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719204v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646988v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648681v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moutarde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527481v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marchal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533154v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00175628v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00175627v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718187v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massouli&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roberts" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2001.916259" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718142v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04854057v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964270v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Meschini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922106v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743334v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558444v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00492430v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00136657v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070217v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070651v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy C&#233;nac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072208v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072420v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074165v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074392v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076900v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;maud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01442955v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118743751.ch3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717705v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nadal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lasgouttes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Nashashibi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04854057v4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fayolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697661v9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Flores" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1443650" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03285664v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Furtlehner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Attanasi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pezzulla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gentile" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3096798" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03157442v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadded" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6246" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186220v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorin Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-015-9470-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Christie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koymans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768324v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-013-9365-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Samsonov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-012-0521-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371372v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Auger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2009.08.030" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fortelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Krikun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-003-0311-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Boxma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Foss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudesindo N&#250;&#241;ez Queija" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:QUES.0000021141.02821.6d" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717735v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717364v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bremaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01439159" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05170266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC60802.2025.11423719" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04911247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013287300003941" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01880388v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Xydias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01878153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Soua" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyunchimeg Shagdar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC.2018.8530962" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171751v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.306" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065607v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44851-9_24" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108397v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bolovinou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Karagianinis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Varea" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Solar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Heijenk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gim&#233;nez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719204v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646988v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moutarde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527481v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marchal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533154v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00175628v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00175627v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massouli&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roberts" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2001.916259" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718142v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964270v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Meschini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922106v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743334v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558444v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00492430v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00136657v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070217v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070651v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy C&#233;nac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072208v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072420v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074165v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073938v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074392v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076900v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;maud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01442955v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118743751.ch3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717705v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>