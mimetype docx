--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preconception and/or preimplantation exposure to a mixture of environmental contaminants altered fetoplacental development and placental function in a rabbit model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-Half-Life Chemicals : Maternal Exposure and Offspring Health Consequences - The Case of Synthetic Phenols, Parabens, and Phthalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ouidir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+                <w:t xml:space="preserve">Véronique Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.119829⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics12100710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683426v1</w:t>
+                <w:t xml:space="preserve">hal-04713923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Half-Life Chemicals : Maternal Exposure and Offspring Health Consequences - The Case of Synthetic Phenols, Parabens, and Phthalates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preconception and/or preimplantation exposure to a mixture of environmental contaminants altered fetoplacental development and placental function in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jovanovic</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Gayrard</w:t>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 262, pp.119829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxics12100710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.119829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713923v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between ovulation and body temperature in the mare: a preliminary study</w:t>
               </w:r>
@@ -726,51 +726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Angrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donya Popping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Placenta Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Hradec Králové, Czech Republic. n.p., </w:t>
@@ -985,51 +985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Placenta Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Jouy-en-Josas, France</w:t>
@@ -1353,64 +1353,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'une exposition maternelle pré-implantatoire à des contaminants alimentaires sur le développement fœto-placentaire et la fonction du placenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1517,51 +1517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
@@ -1862,51 +1862,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Angrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119829" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713923v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gayrard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics12100710" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225719v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barrier-Battut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Potier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104927" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994687v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donya Popping" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.10.027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119402v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Weiss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994663v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05540503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UPASB066" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Angrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713923v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gayrard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics12100710" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683426v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119829" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225719v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barrier-Battut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Potier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104927" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994687v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donya Popping" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.10.027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119402v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Weiss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994663v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05540503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UPASB066" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>