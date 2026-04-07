--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -928,308 +928,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving towards multi-level governance of coastal managed retreat: Insights and prospects from France</w:t>
+                <w:t xml:space="preserve">Diagnostiquer et réduire à la source les micropolluants -Retour d'expérience du projet Regard (Bordeaux Métropole)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rocle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+                <w:t xml:space="preserve">M.-J Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S Aït-Aïssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Barillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2021.105892⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.13-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/tsm/202103013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349236v1</w:t>
+                <w:t xml:space="preserve">hal-03361851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostiquer et réduire à la source les micropolluants -Retour d'expérience du projet Regard (Bordeaux Métropole)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moving towards multi-level governance of coastal managed retreat: Insights and prospects from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Barrault</w:t>
+                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Baudrimont</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3, pp.13-28. </w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 213, pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36904/tsm/202103013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2021.105892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361851v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferences among coastal and inland residents relating to managed retreat: Influence of risk perception in acceptability of relocation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2578,437 +2578,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode des choix multi-attributs appliquée aux Monts d'Arrée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Land-use planning and public preferences: What can we learn from choice experiment method?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 84-85, pp.133-166</w:t>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 83, pp.318-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590436v1</w:t>
+                <w:t xml:space="preserve">hal-02589255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the WTP measurements with successive use of choice experiments method and multiple programmes method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La méthode des choix multi-attributs appliquée aux Monts d'Arrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 117 (5), pp.721-737</w:t>
+              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 84-85, pp.133-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590005v1</w:t>
+                <w:t xml:space="preserve">hal-02590436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode des choix multi-attributs appliquée aux Monts d’Arrée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of the WTP measurements with successive use of choice experiments method and multiple programmes method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 84-85, pp.133-166</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 117 (5), pp.721-737</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201152v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the WTP measurement with successive use of choice experiments method and multiple programmes method.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La méthode des choix multi-attributs appliquée aux Monts d’Arrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 117 (5), pp.721-737</w:t>
+              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 84-85, pp.133-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00275559v1</w:t>
+                <w:t xml:space="preserve">hal-01201152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land-use planning and public preferences: What can we learn from choice experiment method?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t>
+                <w:t xml:space="preserve">Stability of the WTP measurement with successive use of choice experiments method and multiple programmes method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rambonilaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 83, pp.318-326</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 117 (5), pp.721-737</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589255v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00275559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une évaluation économique du paysage : une application de la méthode des choix multi-attributs aux Monts d'Arrée</w:t>
               </w:r>
@@ -3034,357 +3034,573 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 373, p. 57 - p. 80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Image (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel regard portez-vous sur Lacanau? (2020) Résultats de l'enquête adressée aux habitants vivant à moins de 300 mètres du front de mer (Infographie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (illustration)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel regard portez-vous sur Capbreton ? (2020-2021) Résultats de l'enquête adressée aux habitants de la commune (Infographie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (illustration)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real estate markets and coastal risks - the role of information</w:t>
+                <w:t xml:space="preserve">L’impact des risques littoraux sur les marchés immobiliers néo-aquitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th FAERE annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Economie de l’Environnement – Montpellier (CEE-M), Sep 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">59ème colloque ASRDLF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Réunion, Jun 2023, Le Tampon, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211330v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact des risques littoraux sur les marchés immobiliers néo-aquitains</w:t>
+                <w:t xml:space="preserve">Real estate markets and coastal risks - the role of information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59ème colloque ASRDLF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Réunion, Jun 2023, Le Tampon, La Réunion, France</w:t>
+              <w:t xml:space="preserve">10th FAERE annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Economie de l’Environnement – Montpellier (CEE-M), Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211260v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de la gestion du risque inondation sur les comportements résidentiels : entre prévention et effet d'éviction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70ème conférence annuel de l'AFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFSE, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marchés immobiliers littoraux intègrent-ils le risque littoral? Une application au grand sud-ouest français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3400,2222 +3616,2222 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVII. journées du développement de l'association Tiers-Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Tiers-Monde, May 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde : Quelles réponses de la recherche face aux grands enjeux et aux attentes sociétales sur les risques littoraux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'échanges recherche et littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRGM; Région Nouvelle-Aquitaine, Sep 2022, Hotel de Région, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde : A quoi ressemblera l'Aquitaine de nos enfants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demain ! Les rencontres du progrès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sud-Ouest, Oct 2021, Fabrique Pola, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Politics of Managed Retreat in French Coastal Areas: Incentives and Step-by-Step Politicization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+                <w:t xml:space="preserve">Shaping adaptive governance in estuarine cities Bordeaux Metropole and Gironde estuary facing global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Godoy Leski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference At What Point Managed Retreat? Resilience Building in the Coastal Zone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, New-York City, United States. pp.1</w:t>
+              <w:t xml:space="preserve">CHEERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609507v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping adaptive governance in estuarine cities Bordeaux Metropole and Gironde estuary facing global change</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boët</w:t>
+                <w:t xml:space="preserve">The Politics of Managed Retreat in French Coastal Areas: Incentives and Step-by-Step Politicization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rocle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rey Valette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHEERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France. pp.12</w:t>
+              <w:t xml:space="preserve">International conference At What Point Managed Retreat? Resilience Building in the Coastal Zone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, New-York City, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610324v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting to coastal risks by managed retreat: Insights from French case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rocle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global changes in estuarine and coastal systems: innovative approaches and assessment tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer l'hétérogénéité des attitudes environnementales et des préférences pour une réduction des micropolluants dans les eaux urbaines : une approche par choix expérimentaux discrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées de Microéconomie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bordeaux, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des ressources foncières et dynamique des marchés fonciers sur le littoral aquitain dans les années 2000</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A choice experiment study of policy scenarios for removing micropollutants from domestic wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54e colloque de l’ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">4th Water Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Waterloo, Canada. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152098v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des ressources foncières et dynamique des marchés fonciers sur le littoral aquitain dans les années 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Pouyanne</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème colloque joint de l'ASRDLF et de la Section Grecque de l'ERSA</w:t>
+              <w:t xml:space="preserve">54e colloque de l’ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606284v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A choice experiment study of policy scenarios for removing micropollutants from domestic wastewater</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion des ressources foncières et dynamique des marchés fonciers sur le littoral aquitain dans les années 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Water Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Waterloo, Canada. pp.2</w:t>
+              <w:t xml:space="preserve">54ème colloque joint de l'ASRDLF et de la Section Grecque de l'ERSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609587v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of an integrated strategy for micropollutants reduction in the waters of the metropolis of Bordeaux - The REGARD project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Singapore International Water Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Value of Open Spaces in coastal land prices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Planning School Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Rio de Janeiro, Brazil. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should I stay or should I go? : Hétérogénéité spatiale des préférences en matière de relocalisation résidentielle face au risque littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UHINAK, II Congrès transfrontalier sur le Changement Climatique et Littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Irun, Espagne. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The response of land markets to flood protection and flood experience: a hedonic price modeling on the Gironde estuary (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A pilot choice experiment among French nuclear specialists to measure the intangible value of territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lucotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pascucci Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Louvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème conférence annuelle de la FAERE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Probabilistic Safety Assessment and Management (PSAM 13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Seoul, South Korea. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604584v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pilot choice experiment among French nuclear specialists to measure the intangible value of territories</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The response of land markets to flood protection and flood experience: a hedonic price modeling on the Gironde estuary (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Rambonilaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemarié Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Probabilistic Safety Assessment and Management (PSAM 13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Seoul, South Korea. pp.19</w:t>
+              <w:t xml:space="preserve">3ème conférence annuelle de la FAERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605576v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should I stay or should I go? Hétérogénéité spatiale des préférences de relocalisation résidentielle face au risque littoral.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Congrès transfrontalier sur le changement climatique du littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Irun, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité des politiques de recomposition du littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littoral 2016 "The changing littoral. Anticipation and adaptation to climate change", 13th conference of the Coastal &amp; Marine Union (EUCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Biarritz, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité des politiques de recomposition du littoral.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e conférence internationale de EUCC : "Littoral 2016"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identify local stakeholders’ preferences for a just and acceptable compensation in a development context: a latent class analysis applied to the offshore wind farm project of the Bay of Saint-Brieuc (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kermagoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th Annual Meeting of the French Economic Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of people preferences for coastal land use changes: toward spatial heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd workshop on non-market valuation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nancy, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réponse du marché foncier à la vulnérabilité au risque d’inondation : une analyse hédonique sur l’estuaire de la Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemarié Boutry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque SFER « Le foncier agricole : usages, tensions, régulations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The response of land markets to flood protection and flood experience: a hedonic price modeling on the Gironde estuary (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemarié Boutry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de l’Agricultural Economics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing tourists’ preferences for coastal land use management: a focus on oyster farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées de Recherches en Sciences Sociales Sfer-Inra-Cirad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Angers, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation économique et aménagement du littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5631,73 +5847,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Final PSDR 3 "Les chemins du développement territorial"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littoralisation et prix fonciers. L'exemple des côtes basques et charentaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5752,276 +5968,276 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque final PSDR 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, CLERMONT-FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation économique et aménagement du territoire : Une étude des préférences des touristes pour les formes d'aménagement du Bassin d'Arcachon</w:t>
+                <w:t xml:space="preserve">Les gradients fonciers littoraux : application au Poitou-Charentes et à la Côte Basque : PSDR ACTeR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pouyanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème rencontres ARETHUSE,Mutations territoriales : management et stratégies publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Le Teich, France. pp.23</w:t>
+              <w:t xml:space="preserve">48ème colloque de l'ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sch½lcher, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596164v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gradients fonciers littoraux : application au Poitou-Charentes et à la Côte Basque : PSDR ACTeR</w:t>
+                <w:t xml:space="preserve">Evaluation économique et aménagement du territoire : Une étude des préférences des touristes pour les formes d'aménagement du Bassin d'Arcachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème colloque de l'ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Sch½lcher, France. pp.15</w:t>
+              <w:t xml:space="preserve">XXVIIème rencontres ARETHUSE,Mutations territoriales : management et stratégies publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Le Teich, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595687v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gradients fonciers littoraux. Application au Poitou-Charentes et à la côte Basque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6076,73 +6292,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLVIII° Colloque ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Fort-de-France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gradients fonciers littoraux. Application au Poitou-Charentes et à la côte basque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6197,73 +6413,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLVIII° Colloque ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, SCHOELCHER, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation économique au service de l'aménagement du territoire : Application de la méthode des choix multi-attributs sur le territoire littoral du Bassin d'Arcachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6279,113 +6495,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème colloque de l'ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sch½lcher, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICZM challenges in the Arcachon Bay: an interdisciplinary analysis of social and economic strategies in a vulnerable oyster industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Roussary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6404,73 +6620,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilité des écosystèmes côtiers au changement global et aux évènements extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de la littoralisation sur les valeurs foncières et immobilières : une lecture différenciée des marchés agricoles et résidentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6479,322 +6695,322 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de l'ASRDLF-AISRe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Aoste, Italie. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de la littoralisation sur les valeurs foncières et immobilières. Éléments de comparaison.</w:t>
+                <w:t xml:space="preserve">People preferences for spatial land use attributes: how qualitative data may improve discrete choice experiments method?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Virol</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLVII° Colloque ASRDLF - AISRe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie</w:t>
+              <w:t xml:space="preserve">50th Congress of the European Regional Science Association (ERSA), Special session "Territorial Governance, rural areas and local agro food systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Jonkoping, Sweden. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546041v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">People preferences for spatial land use attributes: how qualitative data may improve discrete choice experiments method?</w:t>
+                <w:t xml:space="preserve">L'impact de la littoralisation sur les valeurs foncières et immobilières. Éléments de comparaison.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Lemarié</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th Congress of the European Regional Science Association (ERSA), Special session "Territorial Governance, rural areas and local agro food systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Jonkoping, Sweden. pp.24</w:t>
+              <w:t xml:space="preserve">XLVII° Colloque ASRDLF - AISRe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593832v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing Respondents' Rationality in Discrete Choice Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6810,73 +7026,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26èmes Journées de Microéconomie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur des terres approchée par la méthode des prix hédonistes : une application au territoire littoral de la Charente-Maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6892,864 +7108,648 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLVIème colloque de l'ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing respondents' rationality in discrete choice experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing Respondents' Rationality in Discrete Choice Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st EAAE Workshop on Valuation Methods in Agro-food and Environmental Economics : "State-of-the-art and future challenges in Stated Choice Experiments"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Castelldefels, Spain. pp.29</w:t>
+              <w:t xml:space="preserve">1st EAAE Workshop on Valuation Methods in Agro-food and Environmental Economics "State-of-the-art and future challenges in Discrete Choice Experiments - 3/4 juillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, BARCELONE, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590649v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle allocation des terres pour assurer une relation foncièrement durable entre ville et campagne ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing respondents' rationality in discrete choice experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Dynamiques Foncières et Nouvelles Configurations Urbaines"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Bordeaux, France. pp.8</w:t>
+              <w:t xml:space="preserve">1st EAAE Workshop on Valuation Methods in Agro-food and Environmental Economics : "State-of-the-art and future challenges in Stated Choice Experiments"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Castelldefels, Spain. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591320v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville et territoire : pour une relation durable</w:t>
+                <w:t xml:space="preserve">Quelle allocation des terres pour assurer une relation foncièrement durable entre ville et campagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Le Développement Durable Urbain et le Patrimoine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Bordeaux, France. pp.5</w:t>
+              <w:t xml:space="preserve">Workshop "Dynamiques Foncières et Nouvelles Configurations Urbaines"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Bordeaux, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591321v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires ruraux comme objet de tensions foncières : réflexion théorique quant à l'apport de la méthode des choix multi-attributs</w:t>
+                <w:t xml:space="preserve">Ville et territoire : pour une relation durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLVe Colloque de l'Association de Science Régionale de Langue Française (ASRDLF) «Territoires et Action Publique Territoriale : Nouvelles Ressources pour le Développement Régional»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Rimouski, Canada. pp.15</w:t>
+              <w:t xml:space="preserve">Workshop "Le Développement Durable Urbain et le Patrimoine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Bordeaux, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590650v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing Respondents' Rationality in Discrete Choice Experiments</w:t>
+                <w:t xml:space="preserve">Les territoires ruraux comme objet de tensions foncières : réflexion théorique quant à l'apport de la méthode des choix multi-attributs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st EAAE Workshop on Valuation Methods in Agro-food and Environmental Economics "State-of-the-art and future challenges in Discrete Choice Experiments - 3/4 juillet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, BARCELONE, Spain</w:t>
+              <w:t xml:space="preserve">XLVe Colloque de l'Association de Science Régionale de Langue Française (ASRDLF) «Territoires et Action Publique Territoriale : Nouvelles Ressources pour le Développement Régional»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Rimouski, Canada. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413301v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche économique de l'évaluation paysagère : quels enseignements ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au delà de l'utopie: la contribution de l'économie à l'évaluation du paysage par une approche multi-attributs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : de la connaissance des paysages à l'action paysagère, Bordeaux, 2-4 décembre 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.20</w:t>
+              <w:t xml:space="preserve">L'évaluation du paysage : une utopie nécessaire?, Montpellier, 15-16 janvier 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.355-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583649v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-attribute valuation of landscape changes: an application of choice experiments method to the Monts d'Arrée rural landscape in Brittany (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche économique de l'évaluation paysagère : quels enseignements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Agricultural Economics Society 78th Annual Conference, Imperial College, South-Kensington, London, GBR, 2-4 avril 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.17</w:t>
+              <w:t xml:space="preserve">Colloque international : de la connaissance des paysages à l'action paysagère, Bordeaux, 2-4 décembre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587765v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au delà de l'utopie: la contribution de l'économie à l'évaluation du paysage par une approche multi-attributs</w:t>
+                <w:t xml:space="preserve">Multi-attribute valuation of landscape changes: an application of choice experiments method to the Monts d'Arrée rural landscape in Brittany (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'évaluation du paysage : une utopie nécessaire?, Montpellier, 15-16 janvier 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.355-364</w:t>
+              <w:t xml:space="preserve">The Agricultural Economics Society 78th Annual Conference, Imperial College, South-Kensington, London, GBR, 2-4 avril 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...144 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04123860v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8524,77 +8524,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pression foncière littorale : tensions et régulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9038,51 +9038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation systémique discutée des interdépendances entre activités humaines et ressources en eau sur le littoral : application aux Pertuis charentais (Charente-Maritime) et à la Baie du Robert (Martinique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rocle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9432,51 +9432,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27204A94"/>
+    <w:nsid w:val="805D578B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9663,51 +9663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-dachary-bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1491-9504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189058v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Duijndam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Botzen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Hagedoorn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Ton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens de Bruijn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59199-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mv" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110275v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frevc.2025.1603746" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682116v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682093v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Errard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682087v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682100v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denuit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682068v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bosredon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105892" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Capdeville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrimont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202103013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.104" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02568248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.705.0695" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609192v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614154v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaschet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouyanne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4034" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.19.2017.0014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Kermagoret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.05.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVNSZWQT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601143v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945819" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2013.07.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1PLNBX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913420v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596807v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2012.01.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW1B21PQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaschet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Virol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590436v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201152v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275559v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambonilaza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450861v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211330v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211260v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681590v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681587v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682018v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609507v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Godoy Leski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mainguy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609743v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609588v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Pham" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152098v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606284v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pouyanne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609587v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853083v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Capdeville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609586v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604729v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604584v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233; Boutry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pascucci Cahen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Mahieu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louvi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050418v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605579v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050291v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clement" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603628v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kermagoret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carlier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603627v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600172v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599888v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598952v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597377v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798248v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596164v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595687v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Virol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645824v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798256v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595685v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272460v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593826v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546041v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593832v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592285v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592284v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590649v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591320v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591321v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590650v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413301v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583649v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587765v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587764v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123807v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123860v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681576v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vergneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681567v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590532v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Birol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koundouri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681944v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceccarelli-Leguen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Landes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04681516v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604730v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598956v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651947v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600287v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601085v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598954v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595665v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598955v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyrefitte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02584180v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-dachary-bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1491-9504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189058v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Duijndam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Botzen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Hagedoorn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Ton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens de Bruijn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59199-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mv" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110275v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frevc.2025.1603746" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682116v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682093v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Errard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682087v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682100v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denuit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682068v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bosredon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Capdeville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrimont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202103013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349236v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105892" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.104" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02568248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.705.0695" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609192v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614154v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaschet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouyanne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4034" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.19.2017.0014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Kermagoret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.05.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVNSZWQT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601143v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945819" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2013.07.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1PLNBX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913420v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596807v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2012.01.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW1B21PQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaschet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Virol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589255v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590005v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201152v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275559v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambonilaza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450861v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123807v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211260v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211330v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682018v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Godoy Leski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mainguy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609507v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609743v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609588v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Pham" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152098v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606284v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pouyanne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853083v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Capdeville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609586v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604729v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pascucci Cahen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Mahieu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louvi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604584v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233; Boutry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050418v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605579v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050291v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clement" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603628v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kermagoret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carlier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603627v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599888v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598952v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798248v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595687v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Virol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645824v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595685v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593832v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546041v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592285v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592284v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413301v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590649v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591320v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591321v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590650v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587764v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583649v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587765v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681576v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vergneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681567v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590532v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Birol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koundouri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681944v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceccarelli-Leguen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Landes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04681516v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604730v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598956v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651947v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600287v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601085v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598954v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595665v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598955v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyrefitte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02584180v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>