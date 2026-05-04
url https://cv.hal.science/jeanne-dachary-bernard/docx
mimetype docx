--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -928,308 +928,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostiquer et réduire à la source les micropolluants -Retour d'expérience du projet Regard (Bordeaux Métropole)</w:t>
+                <w:t xml:space="preserve">Moving towards multi-level governance of coastal managed retreat: Insights and prospects from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-J Capdeville</w:t>
+                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Aït-Aïssa</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/tsm/202103013⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 213, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2021.105892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361851v1</w:t>
+                <w:t xml:space="preserve">hal-03349236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving towards multi-level governance of coastal managed retreat: Insights and prospects from France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostiquer et réduire à la source les micropolluants -Retour d'expérience du projet Regard (Bordeaux Métropole)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-J Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Aït-Aïssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Barillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rocle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+                <w:t xml:space="preserve">J Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 213, pp.11. </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.13-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2021.105892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36904/tsm/202103013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349236v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferences among coastal and inland residents relating to managed retreat: Influence of risk perception in acceptability of relocation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2578,437 +2578,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land-use planning and public preferences: What can we learn from choice experiment method?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La méthode des choix multi-attributs appliquée aux Monts d'Arrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 83, pp.318-326</w:t>
+              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 84-85, pp.133-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589255v1</w:t>
+                <w:t xml:space="preserve">hal-02590436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode des choix multi-attributs appliquée aux Monts d'Arrée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of the WTP measurements with successive use of choice experiments method and multiple programmes method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 84-85, pp.133-166</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 117 (5), pp.721-737</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590436v1</w:t>
+                <w:t xml:space="preserve">hal-02590005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the WTP measurements with successive use of choice experiments method and multiple programmes method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La méthode des choix multi-attributs appliquée aux Monts d’Arrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 117 (5), pp.721-737</w:t>
+              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 84-85, pp.133-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590005v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode des choix multi-attributs appliquée aux Monts d’Arrée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of the WTP measurement with successive use of choice experiments method and multiple programmes method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rambonilaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 84-85, pp.133-166</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 117 (5), pp.721-737</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201152v1</w:t>
+                <w:t xml:space="preserve">hal-00275559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the WTP measurement with successive use of choice experiments method and multiple programmes method.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Point</w:t>
+                <w:t xml:space="preserve">Land-use planning and public preferences: What can we learn from choice experiment method?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 117 (5), pp.721-737</w:t>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 83, pp.318-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00275559v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une évaluation économique du paysage : une application de la méthode des choix multi-attributs aux Monts d'Arrée</w:t>
               </w:r>
@@ -3305,217 +3305,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact des risques littoraux sur les marchés immobiliers néo-aquitains</w:t>
+                <w:t xml:space="preserve">Real estate markets and coastal risks - the role of information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59ème colloque ASRDLF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Réunion, Jun 2023, Le Tampon, La Réunion, France</w:t>
+              <w:t xml:space="preserve">10th FAERE annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Economie de l’Environnement – Montpellier (CEE-M), Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211260v1</w:t>
+                <w:t xml:space="preserve">hal-04211330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real estate markets and coastal risks - the role of information</w:t>
+                <w:t xml:space="preserve">L’impact des risques littoraux sur les marchés immobiliers néo-aquitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th FAERE annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Economie de l’Environnement – Montpellier (CEE-M), Sep 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">59ème colloque ASRDLF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Réunion, Jun 2023, Le Tampon, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211330v1</w:t>
+                <w:t xml:space="preserve">hal-04211260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de la gestion du risque inondation sur les comportements résidentiels : entre prévention et effet d'éviction</w:t>
               </w:r>
@@ -3784,277 +3784,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping adaptive governance in estuarine cities Bordeaux Metropole and Gironde estuary facing global change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Politics of Managed Retreat in French Coastal Areas: Incentives and Step-by-Step Politicization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Salles</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Rey Valette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHEERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France. pp.12</w:t>
+              <w:t xml:space="preserve">International conference At What Point Managed Retreat? Resilience Building in the Coastal Zone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, New-York City, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610324v1</w:t>
+                <w:t xml:space="preserve">hal-02609507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Politics of Managed Retreat in French Coastal Areas: Incentives and Step-by-Step Politicization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+                <w:t xml:space="preserve">Shaping adaptive governance in estuarine cities Bordeaux Metropole and Gironde estuary facing global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Godoy Leski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference At What Point Managed Retreat? Resilience Building in the Coastal Zone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, New-York City, United States. pp.1</w:t>
+              <w:t xml:space="preserve">CHEERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609507v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting to coastal risks by managed retreat: Insights from French case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rocle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4181,122 +4181,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A choice experiment study of policy scenarios for removing micropollutants from domestic wastewater</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion des ressources foncières et dynamique des marchés fonciers sur le littoral aquitain dans les années 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Water Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Waterloo, Canada. pp.2</w:t>
+              <w:t xml:space="preserve">54e colloque de l’ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609587v1</w:t>
+                <w:t xml:space="preserve">hal-02152098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des ressources foncières et dynamique des marchés fonciers sur le littoral aquitain dans les années 2000</w:t>
               </w:r>
@@ -4308,185 +4308,185 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54e colloque de l’ASRDLF</w:t>
+              <w:t xml:space="preserve">54ème colloque joint de l'ASRDLF et de la Section Grecque de l'ERSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152098v1</w:t>
+                <w:t xml:space="preserve">hal-02606284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des ressources foncières et dynamique des marchés fonciers sur le littoral aquitain dans les années 2000</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A choice experiment study of policy scenarios for removing micropollutants from domestic wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème colloque joint de l'ASRDLF et de la Section Grecque de l'ERSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">4th Water Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Waterloo, Canada. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606284v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of an integrated strategy for micropollutants reduction in the waters of the metropolis of Bordeaux - The REGARD project</w:t>
               </w:r>
@@ -4623,51 +4623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Planning School Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Rio de Janeiro, Brazil. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4705,51 +4705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should I stay or should I go? : Hétérogénéité spatiale des préférences en matière de relocalisation résidentielle face au risque littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5102,51 +5102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité des politiques de recomposition du littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6043,51 +6043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6695,51 +6695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6771,230 +6771,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">People preferences for spatial land use attributes: how qualitative data may improve discrete choice experiments method?</w:t>
+                <w:t xml:space="preserve">L'impact de la littoralisation sur les valeurs foncières et immobilières. Éléments de comparaison.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Lemarié</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th Congress of the European Regional Science Association (ERSA), Special session "Territorial Governance, rural areas and local agro food systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Jonkoping, Sweden. pp.24</w:t>
+              <w:t xml:space="preserve">XLVII° Colloque ASRDLF - AISRe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593832v1</w:t>
+                <w:t xml:space="preserve">hal-00546041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de la littoralisation sur les valeurs foncières et immobilières. Éléments de comparaison.</w:t>
+                <w:t xml:space="preserve">People preferences for spatial land use attributes: how qualitative data may improve discrete choice experiments method?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Virol</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLVII° Colloque ASRDLF - AISRe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie</w:t>
+              <w:t xml:space="preserve">50th Congress of the European Regional Science Association (ERSA), Special session "Territorial Governance, rural areas and local agro food systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Jonkoping, Sweden. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546041v1</w:t>
+                <w:t xml:space="preserve">hal-02593832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing Respondents' Rationality in Discrete Choice Experiments</w:t>
               </w:r>
@@ -7138,618 +7138,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing Respondents' Rationality in Discrete Choice Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing respondents' rationality in discrete choice experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st EAAE Workshop on Valuation Methods in Agro-food and Environmental Economics "State-of-the-art and future challenges in Discrete Choice Experiments - 3/4 juillet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, BARCELONE, Spain</w:t>
+              <w:t xml:space="preserve">1st EAAE Workshop on Valuation Methods in Agro-food and Environmental Economics : "State-of-the-art and future challenges in Stated Choice Experiments"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Castelldefels, Spain. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413301v1</w:t>
+                <w:t xml:space="preserve">hal-02590649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing respondents' rationality in discrete choice experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle allocation des terres pour assurer une relation foncièrement durable entre ville et campagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st EAAE Workshop on Valuation Methods in Agro-food and Environmental Economics : "State-of-the-art and future challenges in Stated Choice Experiments"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Castelldefels, Spain. pp.29</w:t>
+              <w:t xml:space="preserve">Workshop "Dynamiques Foncières et Nouvelles Configurations Urbaines"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Bordeaux, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590649v1</w:t>
+                <w:t xml:space="preserve">hal-02591320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle allocation des terres pour assurer une relation foncièrement durable entre ville et campagne ?</w:t>
+                <w:t xml:space="preserve">Ville et territoire : pour une relation durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Dynamiques Foncières et Nouvelles Configurations Urbaines"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Bordeaux, France. pp.8</w:t>
+              <w:t xml:space="preserve">Workshop "Le Développement Durable Urbain et le Patrimoine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Bordeaux, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591320v1</w:t>
+                <w:t xml:space="preserve">hal-02591321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville et territoire : pour une relation durable</w:t>
+                <w:t xml:space="preserve">Les territoires ruraux comme objet de tensions foncières : réflexion théorique quant à l'apport de la méthode des choix multi-attributs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Le Développement Durable Urbain et le Patrimoine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Bordeaux, France. pp.5</w:t>
+              <w:t xml:space="preserve">XLVe Colloque de l'Association de Science Régionale de Langue Française (ASRDLF) «Territoires et Action Publique Territoriale : Nouvelles Ressources pour le Développement Régional»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Rimouski, Canada. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591321v1</w:t>
+                <w:t xml:space="preserve">hal-02590650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires ruraux comme objet de tensions foncières : réflexion théorique quant à l'apport de la méthode des choix multi-attributs</w:t>
+                <w:t xml:space="preserve">Testing Respondents' Rationality in Discrete Choice Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLVe Colloque de l'Association de Science Régionale de Langue Française (ASRDLF) «Territoires et Action Publique Territoriale : Nouvelles Ressources pour le Développement Régional»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Rimouski, Canada. pp.15</w:t>
+              <w:t xml:space="preserve">1st EAAE Workshop on Valuation Methods in Agro-food and Environmental Economics "State-of-the-art and future challenges in Discrete Choice Experiments - 3/4 juillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, BARCELONE, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590650v1</w:t>
+                <w:t xml:space="preserve">hal-00413301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au delà de l'utopie: la contribution de l'économie à l'évaluation du paysage par une approche multi-attributs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche économique de l'évaluation paysagère : quels enseignements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'évaluation du paysage : une utopie nécessaire?, Montpellier, 15-16 janvier 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.355-364</w:t>
+              <w:t xml:space="preserve">Colloque international : de la connaissance des paysages à l'action paysagère, Bordeaux, 2-4 décembre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587764v1</w:t>
+                <w:t xml:space="preserve">hal-02583649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche économique de l'évaluation paysagère : quels enseignements ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-attribute valuation of landscape changes: an application of choice experiments method to the Monts d'Arrée rural landscape in Brittany (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : de la connaissance des paysages à l'action paysagère, Bordeaux, 2-4 décembre 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.20</w:t>
+              <w:t xml:space="preserve">The Agricultural Economics Society 78th Annual Conference, Imperial College, South-Kensington, London, GBR, 2-4 avril 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583649v1</w:t>
+                <w:t xml:space="preserve">hal-02587765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-attribute valuation of landscape changes: an application of choice experiments method to the Monts d'Arrée rural landscape in Brittany (France)</w:t>
+                <w:t xml:space="preserve">Au delà de l'utopie: la contribution de l'économie à l'évaluation du paysage par une approche multi-attributs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Agricultural Economics Society 78th Annual Conference, Imperial College, South-Kensington, London, GBR, 2-4 avril 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.17</w:t>
+              <w:t xml:space="preserve">L'évaluation du paysage : une utopie nécessaire?, Montpellier, 15-16 janvier 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.355-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587765v1</w:t>
+                <w:t xml:space="preserve">hal-02587764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8524,51 +8524,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pression foncière littorale : tensions et régulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9038,51 +9038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation systémique discutée des interdépendances entre activités humaines et ressources en eau sur le littoral : application aux Pertuis charentais (Charente-Maritime) et à la Baie du Robert (Martinique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rocle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9432,51 +9432,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="805D578B"/>
+    <w:nsid w:val="487BE657"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9663,51 +9663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-dachary-bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1491-9504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189058v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Duijndam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Botzen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Hagedoorn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Ton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens de Bruijn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59199-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mv" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110275v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frevc.2025.1603746" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682116v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682093v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Errard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682087v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682100v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denuit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682068v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bosredon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Capdeville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrimont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202103013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349236v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105892" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.104" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02568248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.705.0695" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609192v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614154v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaschet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouyanne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4034" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.19.2017.0014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Kermagoret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.05.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVNSZWQT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601143v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945819" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2013.07.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1PLNBX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913420v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596807v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2012.01.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW1B21PQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaschet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Virol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589255v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590005v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201152v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275559v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambonilaza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450861v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123807v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211260v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211330v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682018v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Godoy Leski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mainguy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609507v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609743v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609588v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Pham" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152098v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606284v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pouyanne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853083v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Capdeville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609586v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604729v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pascucci Cahen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Mahieu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louvi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604584v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233; Boutry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050418v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605579v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050291v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clement" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603628v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kermagoret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carlier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603627v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599888v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598952v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798248v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595687v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Virol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645824v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595685v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593832v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546041v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592285v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592284v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413301v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590649v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591320v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591321v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590650v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587764v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583649v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587765v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681576v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vergneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681567v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590532v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Birol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koundouri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681944v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceccarelli-Leguen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Landes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04681516v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604730v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598956v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651947v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600287v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601085v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598954v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595665v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598955v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyrefitte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02584180v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-dachary-bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1491-9504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189058v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Duijndam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Botzen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Hagedoorn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Ton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens de Bruijn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59199-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mv" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110275v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frevc.2025.1603746" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682116v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682093v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Errard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682087v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682100v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denuit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682068v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bosredon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105892" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Capdeville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrimont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202103013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.104" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02568248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.705.0695" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609192v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614154v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaschet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouyanne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4034" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.19.2017.0014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Kermagoret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.05.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVNSZWQT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601143v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945819" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2013.07.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1PLNBX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913420v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596807v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2012.01.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW1B21PQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaschet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Virol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590436v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201152v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275559v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambonilaza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450861v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123807v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211330v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211260v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682018v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609507v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Godoy Leski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mainguy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609743v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609588v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Pham" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152098v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606284v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pouyanne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609587v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853083v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Capdeville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609586v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604729v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pascucci Cahen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Mahieu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louvi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604584v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233; Boutry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050418v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605579v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050291v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clement" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603628v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kermagoret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carlier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603627v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599888v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598952v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798248v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595687v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Virol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645824v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595685v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546041v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593832v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592285v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592284v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590649v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591320v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590650v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413301v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583649v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587765v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587764v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681576v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vergneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681567v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590532v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Birol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koundouri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681944v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceccarelli-Leguen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Landes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04681516v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604730v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598956v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651947v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600287v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601085v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598954v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595665v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598955v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyrefitte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02584180v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>