--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -3305,217 +3305,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real estate markets and coastal risks - the role of information</w:t>
+                <w:t xml:space="preserve">L’impact des risques littoraux sur les marchés immobiliers néo-aquitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th FAERE annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Economie de l’Environnement – Montpellier (CEE-M), Sep 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">59ème colloque ASRDLF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Réunion, Jun 2023, Le Tampon, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211330v1</w:t>
+                <w:t xml:space="preserve">hal-04211260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact des risques littoraux sur les marchés immobiliers néo-aquitains</w:t>
+                <w:t xml:space="preserve">Real estate markets and coastal risks - the role of information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59ème colloque ASRDLF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Réunion, Jun 2023, Le Tampon, La Réunion, France</w:t>
+              <w:t xml:space="preserve">10th FAERE annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Economie de l’Environnement – Montpellier (CEE-M), Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211260v1</w:t>
+                <w:t xml:space="preserve">hal-04211330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de la gestion du risque inondation sur les comportements résidentiels : entre prévention et effet d'éviction</w:t>
               </w:r>
@@ -3784,247 +3784,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Politics of Managed Retreat in French Coastal Areas: Incentives and Step-by-Step Politicization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+                <w:t xml:space="preserve">Shaping adaptive governance in estuarine cities Bordeaux Metropole and Gironde estuary facing global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Godoy Leski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference At What Point Managed Retreat? Resilience Building in the Coastal Zone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, New-York City, United States. pp.1</w:t>
+              <w:t xml:space="preserve">CHEERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609507v1</w:t>
+                <w:t xml:space="preserve">hal-02610324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping adaptive governance in estuarine cities Bordeaux Metropole and Gironde estuary facing global change</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Mainguy</w:t>
+                <w:t xml:space="preserve">The Politics of Managed Retreat in French Coastal Areas: Incentives and Step-by-Step Politicization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boët</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Rey Valette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHEERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France. pp.12</w:t>
+              <w:t xml:space="preserve">International conference At What Point Managed Retreat? Resilience Building in the Coastal Zone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, New-York City, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610324v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting to coastal risks by managed retreat: Insights from French case studies</w:t>
               </w:r>
@@ -4705,51 +4705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should I stay or should I go? : Hétérogénéité spatiale des préférences en matière de relocalisation résidentielle face au risque littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4781,247 +4781,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pilot choice experiment among French nuclear specialists to measure the intangible value of territories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The response of land markets to flood protection and flood experience: a hedonic price modeling on the Gironde estuary (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Rambonilaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lucotte</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Lemarié Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Probabilistic Safety Assessment and Management (PSAM 13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Seoul, South Korea. pp.19</w:t>
+              <w:t xml:space="preserve">3ème conférence annuelle de la FAERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605576v1</w:t>
+                <w:t xml:space="preserve">hal-02604584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The response of land markets to flood protection and flood experience: a hedonic price modeling on the Gironde estuary (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A pilot choice experiment among French nuclear specialists to measure the intangible value of territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lucotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pascucci Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lemarié Boutry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Louvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème conférence annuelle de la FAERE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Probabilistic Safety Assessment and Management (PSAM 13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Seoul, South Korea. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604584v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should I stay or should I go? Hétérogénéité spatiale des préférences de relocalisation résidentielle face au risque littoral.</w:t>
               </w:r>
@@ -5102,51 +5102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité des politiques de recomposition du littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5555,51 +5555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemarié Boutry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque SFER « Le foncier agricole : usages, tensions, régulations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5650,51 +5650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemarié Boutry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de l’Agricultural Economics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6771,230 +6771,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de la littoralisation sur les valeurs foncières et immobilières. Éléments de comparaison.</w:t>
+                <w:t xml:space="preserve">People preferences for spatial land use attributes: how qualitative data may improve discrete choice experiments method?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Virol</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLVII° Colloque ASRDLF - AISRe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie</w:t>
+              <w:t xml:space="preserve">50th Congress of the European Regional Science Association (ERSA), Special session "Territorial Governance, rural areas and local agro food systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Jonkoping, Sweden. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546041v1</w:t>
+                <w:t xml:space="preserve">hal-02593832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">People preferences for spatial land use attributes: how qualitative data may improve discrete choice experiments method?</w:t>
+                <w:t xml:space="preserve">L'impact de la littoralisation sur les valeurs foncières et immobilières. Éléments de comparaison.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Lemarié</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th Congress of the European Regional Science Association (ERSA), Special session "Territorial Governance, rural areas and local agro food systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Jonkoping, Sweden. pp.24</w:t>
+              <w:t xml:space="preserve">XLVII° Colloque ASRDLF - AISRe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593832v1</w:t>
+                <w:t xml:space="preserve">hal-00546041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing Respondents' Rationality in Discrete Choice Experiments</w:t>
               </w:r>
@@ -9432,51 +9432,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="487BE657"/>
+    <w:nsid w:val="56FD1D83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9663,51 +9663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-dachary-bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1491-9504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189058v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Duijndam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Botzen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Hagedoorn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Ton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens de Bruijn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59199-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mv" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110275v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frevc.2025.1603746" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682116v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682093v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Errard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682087v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682100v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denuit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682068v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bosredon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105892" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Capdeville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrimont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202103013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.104" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02568248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.705.0695" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609192v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614154v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaschet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouyanne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4034" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.19.2017.0014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Kermagoret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.05.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVNSZWQT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601143v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945819" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2013.07.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1PLNBX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913420v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596807v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2012.01.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW1B21PQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaschet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Virol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590436v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201152v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275559v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambonilaza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450861v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123807v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211330v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211260v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682018v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609507v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Godoy Leski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mainguy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609743v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609588v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Pham" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152098v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606284v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pouyanne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609587v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853083v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Capdeville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609586v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604729v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pascucci Cahen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Mahieu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louvi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604584v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233; Boutry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050418v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605579v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050291v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clement" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603628v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kermagoret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carlier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603627v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599888v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598952v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798248v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595687v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Virol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645824v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595685v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546041v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593832v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592285v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592284v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590649v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591320v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590650v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413301v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583649v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587765v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587764v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681576v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vergneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681567v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590532v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Birol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koundouri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681944v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceccarelli-Leguen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Landes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04681516v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604730v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598956v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651947v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600287v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601085v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598954v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595665v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598955v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyrefitte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02584180v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-dachary-bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1491-9504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189058v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Duijndam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Botzen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Hagedoorn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Ton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens de Bruijn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59199-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mv" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110275v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frevc.2025.1603746" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682116v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682093v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Errard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682087v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682100v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denuit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682068v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bosredon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105892" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Capdeville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrimont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202103013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.104" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02568248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.705.0695" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609192v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614154v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaschet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouyanne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4034" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.19.2017.0014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Kermagoret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.05.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVNSZWQT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601143v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945819" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2013.07.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1PLNBX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913420v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596807v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2012.01.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW1B21PQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaschet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Virol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590436v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201152v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275559v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambonilaza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450861v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123807v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211260v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211330v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682018v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Godoy Leski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mainguy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609507v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609743v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609588v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Pham" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152098v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606284v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pouyanne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609587v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853083v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Capdeville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609586v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604729v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604584v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233; Boutry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605576v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucotte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pascucci Cahen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Mahieu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louvi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050418v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605579v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050291v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clement" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603628v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kermagoret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carlier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603627v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599888v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598952v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798248v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595687v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Virol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645824v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595685v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593832v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546041v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592285v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592284v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590649v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591320v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590650v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413301v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583649v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587765v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587764v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681576v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vergneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681567v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590532v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Birol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koundouri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681944v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceccarelli-Leguen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Landes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04681516v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604730v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598956v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651947v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600287v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601085v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598954v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595665v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598955v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyrefitte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02584180v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>