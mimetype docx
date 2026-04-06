--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -132,2799 +132,2903 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial. Jeunesses et transformations urbaines</w:t>
+                <w:t xml:space="preserve">Une pluralité de formes d’interpellation des quartiers populaires. Entretien avec Mohamed Mechmache.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Busquet</w:t>
+                <w:t xml:space="preserve">Marion Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudette Lafaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sauvadet</w:t>
+                <w:t xml:space="preserve">Mohamed Mechmache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/esp.193.0009⟩</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 121 (3), pp.164-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.121.0164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04928820v1</w:t>
+                <w:t xml:space="preserve">hal-05518793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des alternatives urbaines par l’interpellation, du local au national</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial. Jeunesses et transformations urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Busquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dubois</w:t>
+                <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siamak Shoara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Demoulin</w:t>
+                <w:t xml:space="preserve">Thomas Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.121.0089⟩</w:t>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2024/3 (193), pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.193.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489250v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04928820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduire une recherche participative avec des jeunes de quartiers populaires. Outils et méthodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construire des alternatives urbaines par l’interpellation, du local au national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+                <w:t xml:space="preserve">Siamak Shoara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Balazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Collectif Pop-Part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 205, </w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 121 (3), pp.89-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/diversite.4639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.121.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943545v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research and the Challenge of Participation—The Experience of the Research Project “Distressed Neighborhoods through the Prism of Youth” (ANR Pop-Part)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conduire une recherche participative avec des jeunes de quartiers populaires. Outils et méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Pop-Part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/socsci12070415⟩</w:t>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/diversite.4639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943559v1</w:t>
+                <w:t xml:space="preserve">hal-04943545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes des quartiers populaires face aux transformations de leur lieu de vie : une communauté d’expérience contrastée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Research and the Challenge of Participation—The Experience of the Research Project “Distressed Neighborhoods through the Prism of Youth” (ANR Pop-Part)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Collectif Pop-Part</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/agora.093.0121⟩</w:t>
+              <w:t xml:space="preserve">Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (7), pp.415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/socsci12070415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04163019v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation. La recherche à plusieurs voix : effets et défis de l’approche participative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les jeunes des quartiers populaires face aux transformations de leur lieu de vie : une communauté d’expérience contrastée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Busquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Amiraux</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Pop-Part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (2), pp.13-20. </w:t>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 93 (1), pp.121-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1113059ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/agora.093.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943519v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04163019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche au défi de la participation. L’expérience de la recherche « Les quartiers populaires au prisme de la jeunesse » »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation. La recherche à plusieurs voix : effets et défis de l’approche participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie-Anne Boudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Amiraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (2), pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1113059ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04019132v1</w:t>
+                <w:t xml:space="preserve">hal-04943519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les trajectoires de jeunes de quartiers populaires : une analyse par les récits de soi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La recherche au défi de la participation. L’expérience de la recherche « Les quartiers populaires au prisme de la jeunesse » »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Collectif Pop-Part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27</w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), http://journals.openedition.org/sociologie/10549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04019112v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04019132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des jeunes de milieu populaire face à la gentrification à Pantin : une dialectique entre présent et avenir</w:t>
+                <w:t xml:space="preserve">Caractériser les trajectoires de jeunes de quartiers populaires : une analyse par les récits de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Pop-Part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04019096v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04019112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jóvenes de barrios populares y compromisos en Île de France. Una mirada a partir de la crisis sanitaria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des jeunes de milieu populaire face à la gentrification à Pantin : une dialectique entre présent et avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Pop-Part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Nova. Revista Electronica de Geographia y Ciencias Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1344/sn2022.26.40129⟩</w:t>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/metropoles.9119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04405751v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04019096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productions et processus de recherche : une relation dialectique. L’exemple de la recherche « Les quartiers populaires au prisme de la jeunesse »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Jóvenes de barrios populares y compromisos en Île de France. Una mirada a partir de la crisis sanitaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Nova. Revista Electronica de Geographia y Ciencias Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (4), pp.39-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1344/sn2022.26.40129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1113060ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04943531v1</w:t>
+                <w:t xml:space="preserve">halshs-04405751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeunes musulman•es de quartiers populaires :</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Productions et processus de recherche : une relation dialectique. L’exemple de la recherche « Les quartiers populaires au prisme de la jeunesse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bellavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Idées &amp; territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (2), pp.21-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1113060ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541572v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences du confinement de jeunes de quartiers populaires franciliens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jeunes musulman•es de quartiers populaires :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Idées &amp; territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Jeunesse(s) &amp; quartiers populaires, 4, pp.4-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515518v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Taharount, &amp;quot;On est chez nous&amp;quot;, Histoire des tentatives d'organisation politique de l'immigration et des quartiers populaires (1981-1988) , Solnistata, 2017</w:t>
+                <w:t xml:space="preserve">Expériences du confinement de jeunes de quartiers populaires franciliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire urbaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03086112v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que (ne) permet (pas) l’entretien. Quelle place pour l’entretien dans une recherche sur les jeunes des quartiers populaires ?</w:t>
+                <w:t xml:space="preserve">Karim Taharount, &amp;quot;On est chez nous&amp;quot;, Histoire des tentatives d'organisation politique de l'immigration et des quartiers populaires (1981-1988) , Solnistata, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mate.131.0032⟩</w:t>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhu.057.0198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02322830v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gillet, Diane-Gabrielle Tremblay (dir.) – Les recherches partenariales et collaboratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14428/emulations.cr.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conseils citoyens, beaucoup de bruit pour rien ?</w:t>
+                <w:t xml:space="preserve">Ce que (ne) permet (pas) l’entretien. Quelle place pour l’entretien dans une recherche sur les jeunes des quartiers populaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/parti.024.0005⟩</w:t>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dynamiques de la recherche et sources orales, 131-132, pp.32-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mate.131.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322614v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322830v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement social dans les organismes HLM : une activité sous contrainte gestionnaire</w:t>
+                <w:t xml:space="preserve">Les conseils citoyens, beaucoup de bruit pour rien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (24), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.024.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086101v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les conseils citoyens : Pourquoi ? Comment ? Pour quels résultats ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le développement social dans les organismes HLM : une activité sous contrainte gestionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322660v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir la « citoyenneté » dans les quartiers populaires : les professionnels du développement social urbain à l’épreuve des enfants et des jeunes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Leclercq</w:t>
+                <w:t xml:space="preserve">Évaluer les conseils citoyens : Pourquoi ? Comment ? Pour quels résultats ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1044115ar⟩</w:t>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°24 (2), pp.217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.024.0217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02323102v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy, Arthur Vuattoux, Enquêter sur la jeunesse. Outils, pratiques d'enquête, analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promouvoir la « citoyenneté » dans les quartiers populaires : les professionnels du développement social urbain à l’épreuve des enfants et des jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80, pp.171-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1044115ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.28557⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03086273v1</w:t>
+                <w:t xml:space="preserve">halshs-02323102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calvin Thomas Djombe, La fabrique des mauvaises filles. La cité et la construction de la « féminité déviante »</w:t>
+                <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy, Arthur Vuattoux, Enquêter sur la jeunesse. Outils, pratiques d'enquête, analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lectures.25833⟩</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.28557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086211v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le centre rénové de Saint-Denis : l'échec d'un projet de mixité sociale ?</w:t>
+                <w:t xml:space="preserve">Calvin Thomas Djombe, La fabrique des mauvaises filles. La cité et la construction de la « féminité déviante »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 77, pp.85-102. </w:t>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1037903ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lectures.25833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01640548v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les locataires des HLM à la première personne : le récit comme acte scientifique et politique.</w:t>
+                <w:t xml:space="preserve">Stéphane Beaud et Gérard Mauger (dir.), Une génération sacrifiée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1037725ar⟩</w:t>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.23042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02323083v1</w:t>
+                <w:t xml:space="preserve">hal-03086208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Beaud et Gérard Mauger (dir.), Une génération sacrifiée ?</w:t>
+                <w:t xml:space="preserve">Les locataires des HLM à la première personne : le récit comme acte scientifique et politique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (2), pp.285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.23042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1037725ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03086208v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02323083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de &amp;quot;Agir en démocratie d'Hélène Balazard</w:t>
+                <w:t xml:space="preserve">Le centre rénové de Saint-Denis : l'échec d'un projet de mixité sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alsaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles Pratiques Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1037696ar⟩</w:t>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77, pp.85-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1037903ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541612v1</w:t>
+                <w:t xml:space="preserve">hal-01640548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tabin et René Knüsel, avec la collaboration de Claire Ansermet, Lutter contre les pauvres. Les politiques face à la mendicité dans le canton de Vaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du locataire au client, tournant néolibéral et participation dans la gestion des HLM</w:t>
+                <w:t xml:space="preserve">Compte rendu de &amp;quot;Agir en démocratie d'Hélène Balazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/parti.010.0013⟩</w:t>
+              <w:t xml:space="preserve">Nouvelles Pratiques Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (2), pp.314-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1037696ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02322756v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des espaces de réflexivité pour analyser et transformer les pratiques professionnelles : un travail de légitimation</w:t>
+                <w:t xml:space="preserve">Du locataire au client, tournant néolibéral et participation dans la gestion des HLM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvère Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, https://www.cairn.info/revue-participations-2014-3-page-13.htm, 3 (10), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.010.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01578591v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des espaces de réflexivité pour analyser et transformer les pratiques professionnelles : un travail de légitimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Implication et réflexivité – II. Tenir une double posture</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01578591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire des espaces de réflexivité pour analyser et transformer les pratiques professionnelles : un travail de légitimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04163025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2934,439 +3038,439 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les produits de la recherche : comment rendre compte d’une recherche participative »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bellavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre l’expérience de jeunes des quartiers populaires par la recherche participative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nanterre., Jun 2022, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04335845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des jeunes de milieu populaire face à la gentrification de Pantin : une dialectique entre présent et avenir »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre l’expérience de jeunes des quartiers populaires par la recherche participative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nanterre., Jun 2022, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04335732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pantin, ville puzzle : coupures et coutures urbaines au prisme de la jeunesse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres internationales de l'APERAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APERAU, Jun 2019, Strasbourg (67), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04335911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs participatifs comme traceurs de changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 3èmes journées doctorales sur la participation et la démocratie participative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Démocratie et Participation, Nov 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation des locataires dans le contexte de la mission sociale des organismes HLM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième journée doctorale sur la participation du public et la démocratie participative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Démocratie &amp; Participation, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3376,276 +3480,276 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunes de quartier. Le pouvoir des mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Pop-Part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C&amp;F, https://cfeditions.com/jdq/, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04019199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nos savoirs, notre milieu de vie. Le savoir d'usage des locataires HLM familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lagueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02323052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion du logement social. L'impératif participatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.58619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3655,1996 +3759,1996 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la coproduction urbaine s’arrête en chemin : le cas du quartier Franc-Moisin à Saint-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions l'oeil d'or. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solidarités et coproductions urbaines. Universités et associations en soutien aux mobilisations habitantes France-Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions l'oeil d'or</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 9782490437559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05524292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des acteurs associatifs face au &amp;quot;pouvoir d’agir&amp;quot; : enjeux et tensions dans la transformation des pratiques professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Charleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Neveu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérimentations démocratiques. Pratiques, institutions, imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04163027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malgré les inégalités, la diversité des rapports à l’école</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le foot, c’est sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Mouhous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vulbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin; Collectif Pop-Part. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif,</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, p. 75-80, 2021, 978-2-37662-027-3</w:t>
+              <w:t xml:space="preserve">Jeunes de quartier. Le pouvoir des mots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C&amp;F Editions, pp.105-108, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538023v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04163052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ambivalence de la famille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
+              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin; Collectif Pop-Part. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, p. 89-91, 2021, 978-2-37662-027-3</w:t>
+              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C&amp;F Editions, pp.7-15, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03530263v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04163046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cheminements du temps de la jeunesse : la construction de la pratique religieuse de jeunes musulman.es</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Bellavoine</w:t>
+                <w:t xml:space="preserve">Les changements urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Busquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin; Collectif Pop-Part. </w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier. Le pouvoir des mots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C&amp;F Editions, pp.189-192, 2021</w:t>
+              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C&amp;F Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.P. 33-37, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04163057v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sport, un moyen de gommer les différences durant un temps</w:t>
+                <w:t xml:space="preserve">L’ambivalence de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C&amp;F Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 200-202, 2021, 978-2-37662-027-3</w:t>
+              <w:t xml:space="preserve">, p. 89-91, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04339251v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les changements urbains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malgré les inégalités, la diversité des rapports à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin; Collectif Pop-Part. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
+              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C&amp;F Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.P. 33-37, 2021, 978-2-37662-027-3</w:t>
+              <w:t xml:space="preserve">, p. 75-80, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519292v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le foot, c’est sérieux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le sport, un moyen de gommer les différences durant un temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Nessi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier. Le pouvoir des mots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C&amp;F Editions, pp.105-108, 2021</w:t>
+              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C&amp;F Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 200-202, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04163052v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04339251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+                <w:t xml:space="preserve">Les cheminements du temps de la jeunesse : la construction de la pratique religieuse de jeunes musulman.es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zelda Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin; Collectif Pop-Part. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C&amp;F Editions, pp.7-15, 2021</w:t>
+              <w:t xml:space="preserve">Jeunes de quartier. Le pouvoir des mots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C&amp;F Editions, pp.189-192, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04163046v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04163057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire avec la crise sanitaire</w:t>
+                <w:t xml:space="preserve">Les jeunes des quartiers populaires face à la stigmatisation médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C&amp;F Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.P. 43-45, 2021, 978-2-37662-027-3</w:t>
+              <w:t xml:space="preserve">, p. 143-145, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519437v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes des quartiers populaires face à la stigmatisation médiatique</w:t>
+                <w:t xml:space="preserve">Faire avec la crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C&amp;F Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 143-145, 2021, 978-2-37662-027-3</w:t>
+              <w:t xml:space="preserve">, pp.P. 43-45, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537973v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le foot, c'est sérieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bellavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Mouhous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vulbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C&amp;F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 105-108, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sport, un moyen de gommer les différences durant un temps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les cheminements du temps de la jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zelda Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeanne Demoulin; Marie-Hélène Bacqué. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C&amp;F Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 200-202, 2021, 978-2-37662-027-3</w:t>
+              <w:t xml:space="preserve">, pp.P. 189-192, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538143v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunes de quartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demoulin, Jeanne; Bacqué, Marie-Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C&amp;F Editions, pp.P. 7-15, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cheminements du temps de la jeunesse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le sport, un moyen de gommer les différences durant un temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Nessi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C&amp;F Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.P. 189-192, 2021, 978-2-37662-027-3</w:t>
+              <w:t xml:space="preserve">, p. 200-202, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519117v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport des jeunes au pays d’origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C&amp;F Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 156-158, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03530250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Bognon; Marion Magnan; Juliette Maulat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme. Théories et débats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Collin, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04163083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la reconnaissance du savoir des usagers. Réflexions à partir de récits de locataires en milieu HLM Familles au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Carrier; Paul Morin; Olivia Gross; Xavier de la Tribonnière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'engagement de la personne dans les soins de santé et services sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Québec, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04163087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lagueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Morin; Jeanne Demoulin; Fabienne Lagueux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nos savoirs, notre milieu de vie : Le savoir d'usage des locataires HLM familles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Québec, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04163093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouveler le regard sur les habitants des HLM : ce que nous apprennent les témoignages des locataires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Morin; Jeanne Demoulin; Fabienne Lagueux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nos savoirs, notre milieu de vie : Le savoir d'usage des locataires HLM familles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Québec, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04163097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les organismes HLM et leur personnel face à la participation des locataires. Groupes professionnels et stratégies de comportements dans les opérations de réhabilitation – résidentialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Biau; Mickaël Fenker; Elise Macaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers RAMAU. L’implication des habitants dans la fabrication de la ville. Métiers et pratiques en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Éditions de la Villette, pp.55-70, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04163107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5654,229 +5758,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantin, une ville morcelée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes de quartier. Le pouvoir des mots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, https://jeunesdequartier.fr/blogposts/pantin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04410087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface au n° 24. Publics/non-publics : questions de méthodologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Chanoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Di Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Diestchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Haissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5886,292 +5990,292 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme de co-évaluation des conseils citoyens. Synthèse nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Paris Nanterre; Observatoire national de la politique de la ville. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métropoles compétitives et horizons de justice spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Deboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Butin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Plaine Commune; Laboratoire Architecture Ville Urbanisme et Environnement; CGLU. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des aires métropolitaines dans l’agenda mondial des gouvernements locaux et régionaux pour le XXIe siècle (coordonné par Agnès Deboulet)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Butin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Deboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CGLU. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6181,307 +6285,307 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunesses et transformations urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Busquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 193, 248 p., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche à plusieurs voix : effets et défis de l’approche participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie-Anne Boudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54 (2), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conseils citoyens, beaucoup de bruit pour rien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">24 (2), https://www.cairn.info/revue-participations-2019-2.htm, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04019209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6491,125 +6595,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logement social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique et interdisciplinaire de la Participation, DicoPart (2ème édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, https://www.dicopart.fr/logement-social-2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId142"/>
+      <w:footerReference w:type="default" r:id="rId146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6677,51 +6781,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6F9AB32"/>
+    <w:nsid w:val="C844B005"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6908,51 +7012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-demoulin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2548-4956" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04928820v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Demoulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Lafaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvadet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489250v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Shoara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balazard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0089" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Pop-Part" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4639" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci12070415" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163019v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.093.0121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943519v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Boudreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amiraux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113059ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019112v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019096v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9119" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/sn2022.26.40129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943531v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellavoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113060ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03541572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03515518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086112v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.057.0198" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322830v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.131.0032" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03541596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.cr.048" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.024.0005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.024.0217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02323102v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leclercq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044115ar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086273v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.28557" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086211v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.25833" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640548v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alsaint" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Canet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037903ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02323083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037725ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086208v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23042" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03541612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037696ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086199v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322756v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.010.0013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578591v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03541639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03541654v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019199v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02323052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagueux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322777v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58619" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524292v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loeildorenligne.com/product-page/solidarit%C3%A9s-et-coproductions-urbaines-universit%C3%A9s-et-associations-en-soutien-aux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163027v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charleux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03538023v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/etudes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03530263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://URL : https://jeunesdequartier.fr/notices/famille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163057v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelda Touchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04339251v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/sport" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03519292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/changement-urbain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163052v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Mouhous" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vulbeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163046v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03519437v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/confinement" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03537973v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/medias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03515583v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/foot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03538143v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03510957v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03519117v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/religion" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03530250v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://URL : https://jeunesdequartier.fr/notices/origines" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163083v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163087v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163093v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163097v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410087v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690628v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chanoir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Diestchy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haissat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086330v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Billen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086351v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Butin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643221v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902668v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943508v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019209v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963825v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-demoulin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2548-4956" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518793v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Demoulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mechmache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0164" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04928820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Lafaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvadet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489250v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Shoara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balazard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0089" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Pop-Part" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4639" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci12070415" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.093.0121" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943519v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Boudreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amiraux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113059ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019132v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9119" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405751v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/sn2022.26.40129" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellavoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113060ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03541572v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03515518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.057.0198" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03541596v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.cr.048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322830v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.131.0032" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.024.0005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086101v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madelin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.024.0217" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02323102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leclercq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044115ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.28557" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.25833" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086208v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02323083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037725ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alsaint" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Canet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037903ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03541612v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037696ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322756v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.010.0013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578591v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335845v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335732v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335911v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03541639v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03541654v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019199v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02323052v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagueux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322777v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58619" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loeildorenligne.com/product-page/solidarit%C3%A9s-et-coproductions-urbaines-universit%C3%A9s-et-associations-en-soutien-aux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163027v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charleux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163052v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Mouhous" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vulbeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03519292v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/changement-urbain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03530263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://URL : https://jeunesdequartier.fr/notices/famille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03538023v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/etudes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04339251v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/sport" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163057v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelda Touchard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03537973v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/medias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03519437v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/confinement" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03515583v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/foot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03519117v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/religion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03510957v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03538143v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03530250v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://URL : https://jeunesdequartier.fr/notices/origines" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163083v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163087v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163093v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163097v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163107v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410087v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chanoir" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Diestchy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haissat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Billen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086351v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Butin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643221v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902668v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019209v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963825v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>