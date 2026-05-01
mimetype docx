--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -166,248 +166,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une pluralité de formes d’interpellation des quartiers populaires. Entretien avec Mohamed Mechmache.</w:t>
+                <w:t xml:space="preserve">Éditorial. Jeunesses et transformations urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Carrel</w:t>
+                <w:t xml:space="preserve">Grégory Busquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mechmache</w:t>
+                <w:t xml:space="preserve">Claudette Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.121.0164⟩</w:t>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2024/3 (193), pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.193.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518793v1</w:t>
+                <w:t xml:space="preserve">halshs-04928820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial. Jeunesses et transformations urbaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Busquet</w:t>
+                <w:t xml:space="preserve">Une pluralité de formes d’interpellation des quartiers populaires. Entretien avec Mohamed Mechmache.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Sauvadet</w:t>
+                <w:t xml:space="preserve">Mohamed Mechmache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2024/3 (193), pp.9-16. </w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 121 (3), pp.164-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/esp.193.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.121.0164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04928820v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des alternatives urbaines par l’interpellation, du local au national</w:t>
               </w:r>
@@ -608,355 +608,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research and the Challenge of Participation—The Experience of the Research Project “Distressed Neighborhoods through the Prism of Youth” (ANR Pop-Part)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les jeunes des quartiers populaires face aux transformations de leur lieu de vie : une communauté d’expérience contrastée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Busquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Pop-Part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (7), pp.415. </w:t>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 93 (1), pp.121-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/socsci12070415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/agora.093.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943559v1</w:t>
+                <w:t xml:space="preserve">halshs-04163019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes des quartiers populaires face aux transformations de leur lieu de vie : une communauté d’expérience contrastée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Research and the Challenge of Participation—The Experience of the Research Project “Distressed Neighborhoods through the Prism of Youth” (ANR Pop-Part)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Collectif Pop-Part</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 93 (1), pp.121-136. </w:t>
+              <w:t xml:space="preserve">Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (7), pp.415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/agora.093.0121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/socsci12070415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04163019v1</w:t>
+                <w:t xml:space="preserve">hal-04943559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation. La recherche à plusieurs voix : effets et défis de l’approche participative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Productions et processus de recherche : une relation dialectique. L’exemple de la recherche « Les quartiers populaires au prisme de la jeunesse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Amiraux</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 54 (2), pp.13-20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1113059ar⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 54 (2), pp.21-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1113060ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943519v1</w:t>
+                <w:t xml:space="preserve">hal-04943531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche au défi de la participation. L’expérience de la recherche « Les quartiers populaires au prisme de la jeunesse » »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -972,494 +985,481 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (3), http://journals.openedition.org/sociologie/10549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04019132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les trajectoires de jeunes de quartiers populaires : une analyse par les récits de soi</w:t>
+                <w:t xml:space="preserve">Présentation. La recherche à plusieurs voix : effets et défis de l’approche participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie-Anne Boudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Frouillou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Collectif Pop-Part</w:t>
+                <w:t xml:space="preserve">Valérie Amiraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (2), pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1113059ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04019112v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des jeunes de milieu populaire face à la gentrification à Pantin : une dialectique entre présent et avenir</w:t>
+                <w:t xml:space="preserve">Caractériser les trajectoires de jeunes de quartiers populaires : une analyse par les récits de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudette Lafaye</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Pop-Part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/metropoles.9119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04019096v1</w:t>
+                <w:t xml:space="preserve">halshs-04019112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jóvenes de barrios populares y compromisos en Île de France. Una mirada a partir de la crisis sanitaria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des jeunes de milieu populaire face à la gentrification à Pantin : une dialectique entre présent et avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Pop-Part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Nova. Revista Electronica de Geographia y Ciencias Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/metropoles.9119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1344/sn2022.26.40129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04405751v1</w:t>
+                <w:t xml:space="preserve">halshs-04019096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productions et processus de recherche : une relation dialectique. L’exemple de la recherche « Les quartiers populaires au prisme de la jeunesse »</w:t>
+                <w:t xml:space="preserve">Jóvenes de barrios populares y compromisos en Île de France. Una mirada a partir de la crisis sanitaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (2), pp.21-46. </w:t>
+              <w:t xml:space="preserve">Scripta Nova. Revista Electronica de Geographia y Ciencias Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (4), pp.39-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1113060ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1344/sn2022.26.40129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943531v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04405751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunes musulman•es de quartiers populaires :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bellavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1642,447 +1642,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gillet, Diane-Gabrielle Tremblay (dir.) – Les recherches partenariales et collaboratives</w:t>
+                <w:t xml:space="preserve">Le développement social dans les organismes HLM : une activité sous contrainte gestionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541596v1</w:t>
+                <w:t xml:space="preserve">hal-03086101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que (ne) permet (pas) l’entretien. Quelle place pour l’entretien dans une recherche sur les jeunes des quartiers populaires ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluer les conseils citoyens : Pourquoi ? Comment ? Pour quels résultats ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Dynamiques de la recherche et sources orales, 131-132, pp.32-37. </w:t>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°24 (2), pp.217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mate.131.0032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/parti.024.0217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322830v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conseils citoyens, beaucoup de bruit pour rien ?</w:t>
+                <w:t xml:space="preserve">Ce que (ne) permet (pas) l’entretien. Quelle place pour l’entretien dans une recherche sur les jeunes des quartiers populaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (24), pp.5. </w:t>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dynamiques de la recherche et sources orales, 131-132, pp.32-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/parti.024.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mate.131.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322614v1</w:t>
+                <w:t xml:space="preserve">hal-02322830v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement social dans les organismes HLM : une activité sous contrainte gestionnaire</w:t>
+                <w:t xml:space="preserve">Anne Gillet, Diane-Gabrielle Tremblay (dir.) – Les recherches partenariales et collaboratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/emulations.cr.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086101v1</w:t>
+                <w:t xml:space="preserve">hal-03541596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les conseils citoyens : Pourquoi ? Comment ? Pour quels résultats ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les conseils citoyens, beaucoup de bruit pour rien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, N°24 (2), pp.217. </w:t>
+              <w:t xml:space="preserve">, 2019, 2 (24), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/parti.024.0217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/parti.024.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322660v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir la « citoyenneté » dans les quartiers populaires : les professionnels du développement social urbain à l’épreuve des enfants et des jeunes</w:t>
               </w:r>
@@ -2317,482 +2317,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Beaud et Gérard Mauger (dir.), Une génération sacrifiée ?</w:t>
+                <w:t xml:space="preserve">Le centre rénové de Saint-Denis : l'échec d'un projet de mixité sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alsaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lectures.23042⟩</w:t>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77, pp.85-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1037903ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086208v1</w:t>
+                <w:t xml:space="preserve">hal-01640548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les locataires des HLM à la première personne : le récit comme acte scientifique et politique.</w:t>
+                <w:t xml:space="preserve">Stéphane Beaud et Gérard Mauger (dir.), Une génération sacrifiée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.23042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1037725ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02323083v1</w:t>
+                <w:t xml:space="preserve">hal-03086208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le centre rénové de Saint-Denis : l'échec d'un projet de mixité sociale ?</w:t>
+                <w:t xml:space="preserve">Les locataires des HLM à la première personne : le récit comme acte scientifique et politique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Charlotte Canet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 77, pp.85-102. </w:t>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (2), pp.285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1037903ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1037725ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01640548v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02323083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Tabin et René Knüsel, avec la collaboration de Claire Ansermet, Lutter contre les pauvres. Les politiques face à la mendicité dans le canton de Vaud</w:t>
+                <w:t xml:space="preserve">Compte rendu de &amp;quot;Agir en démocratie d'Hélène Balazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles Pratiques Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (2), pp.314-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1037696ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086199v1</w:t>
+                <w:t xml:space="preserve">hal-03541612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de &amp;quot;Agir en démocratie d'Hélène Balazard</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Tabin et René Knüsel, avec la collaboration de Claire Ansermet, Lutter contre les pauvres. Les politiques face à la mendicité dans le canton de Vaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...8 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1037696ar⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03541612v1</w:t>
+                <w:t xml:space="preserve">hal-03086199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du locataire au client, tournant néolibéral et participation dans la gestion des HLM</w:t>
               </w:r>
@@ -3065,77 +3065,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les produits de la recherche : comment rendre compte d’une recherche participative »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bellavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre l’expérience de jeunes des quartiers populaires par la recherche participative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nanterre., Jun 2022, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3173,51 +3173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des jeunes de milieu populaire face à la gentrification de Pantin : une dialectique entre présent et avenir »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre l’expérience de jeunes des quartiers populaires par la recherche participative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nanterre., Jun 2022, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3255,51 +3255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pantin, ville puzzle : coupures et coutures urbaines au prisme de la jeunesse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres internationales de l'APERAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APERAU, Jun 2019, Strasbourg (67), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3582,51 +3582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nos savoirs, notre milieu de vie. Le savoir d'usage des locataires HLM familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3786,51 +3786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la coproduction urbaine s’arrête en chemin : le cas du quartier Franc-Moisin à Saint-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions l'oeil d'or. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solidarités et coproductions urbaines. Universités et associations en soutien aux mobilisations habitantes France-Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3952,1151 +3952,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04163027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le foot, c’est sérieux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rapport des jeunes au pays d’origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin; Collectif Pop-Part. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier. Le pouvoir des mots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C&amp;F Editions, pp.105-108, 2021</w:t>
+              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C&amp;F Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 156-158, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04163052v1</w:t>
+                <w:t xml:space="preserve">hal-03530250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le sport, un moyen de gommer les différences durant un temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Nessi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C&amp;F Editions, pp.7-15, 2021</w:t>
+              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C&amp;F Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 200-202, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04163046v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04339251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les changements urbains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’ambivalence de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C&amp;F Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 89-91, 2021, 978-2-37662-027-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C&amp;F Editions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03519292v1</w:t>
+                <w:t xml:space="preserve">hal-03530263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ambivalence de la famille</w:t>
+                <w:t xml:space="preserve">Malgré les inégalités, la diversité des rapports à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin; Collectif Pop-Part. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
+              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C&amp;F Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 75-80, 2021, 978-2-37662-027-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C&amp;F Editions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03530263v1</w:t>
+                <w:t xml:space="preserve">hal-03538023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malgré les inégalités, la diversité des rapports à l’école</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les cheminements du temps de la jeunesse : la construction de la pratique religieuse de jeunes musulman.es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zelda Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin; Collectif Pop-Part. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Jeunes de quartier. Le pouvoir des mots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C&amp;F Editions, pp.189-192, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C&amp;F Editions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03538023v1</w:t>
+                <w:t xml:space="preserve">halshs-04163057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sport, un moyen de gommer les différences durant un temps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin; Collectif Pop-Part. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, p. 200-202, 2021, 978-2-37662-027-3</w:t>
+              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C&amp;F Editions, pp.7-15, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04339251v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04163046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cheminements du temps de la jeunesse : la construction de la pratique religieuse de jeunes musulman.es</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Bellavoine</w:t>
+                <w:t xml:space="preserve">Les changements urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Busquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin; Collectif Pop-Part. </w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier. Le pouvoir des mots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C&amp;F Editions, pp.189-192, 2021</w:t>
+              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C&amp;F Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.P. 33-37, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04163057v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes des quartiers populaires face à la stigmatisation médiatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le foot, c’est sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Mouhous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vulbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin; Collectif Pop-Part. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, p. 143-145, 2021, 978-2-37662-027-3</w:t>
+              <w:t xml:space="preserve">Jeunes de quartier. Le pouvoir des mots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C&amp;F Editions, pp.105-108, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537973v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04163052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire avec la crise sanitaire</w:t>
+                <w:t xml:space="preserve">Les jeunes des quartiers populaires face à la stigmatisation médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C&amp;F Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.P. 43-45, 2021, 978-2-37662-027-3</w:t>
+              <w:t xml:space="preserve">, p. 143-145, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519437v1</w:t>
+                <w:t xml:space="preserve">hal-03537973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le foot, c'est sérieux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faire avec la crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Vulbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C&amp;F</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, p. 105-108, 2021, 978-2-37662-027-3</w:t>
+                <w:t xml:space="preserve">C&amp;F Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.P. 43-45, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515583v1</w:t>
+                <w:t xml:space="preserve">hal-03519437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cheminements du temps de la jeunesse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Le foot, c'est sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bellavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Jeanne Demoulin; Marie-Hélène Bacqué. </w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Mouhous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vulbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C&amp;F Editions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.P. 189-192, 2021, 978-2-37662-027-3</w:t>
+                <w:t xml:space="preserve">C&amp;F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 105-108, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519117v1</w:t>
+                <w:t xml:space="preserve">hal-03515583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunes de quartier</w:t>
               </w:r>
@@ -5181,74 +5155,74 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport, un moyen de gommer les différences durant un temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Nessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C&amp;F Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 200-202, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5257,113 +5231,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapport des jeunes au pays d’origine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les cheminements du temps de la jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zelda Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeanne Demoulin; Marie-Hélène Bacqué. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C&amp;F Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 156-158, 2021, 978-2-37662-027-3</w:t>
+              <w:t xml:space="preserve">, pp.P. 189-192, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03530250v1</w:t>
+                <w:t xml:space="preserve">hal-03519117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation</w:t>
               </w:r>
@@ -5416,272 +5416,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04163083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la reconnaissance du savoir des usagers. Réflexions à partir de récits de locataires en milieu HLM Familles au Québec</w:t>
+                <w:t xml:space="preserve">Renouveler le regard sur les habitants des HLM : ce que nous apprennent les témoignages des locataires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sébastien Carrier; Paul Morin; Olivia Gross; Xavier de la Tribonnière. </w:t>
+              <w:t xml:space="preserve">Paul Morin; Jeanne Demoulin; Fabienne Lagueux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'engagement de la personne dans les soins de santé et services sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Québec, 2017</w:t>
+              <w:t xml:space="preserve">Nos savoirs, notre milieu de vie : Le savoir d'usage des locataires HLM familles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Québec, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04163087v1</w:t>
+                <w:t xml:space="preserve">halshs-04163097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les enjeux de la reconnaissance du savoir des usagers. Réflexions à partir de récits de locataires en milieu HLM Familles au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Paul Morin; Jeanne Demoulin; Fabienne Lagueux. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Carrier; Paul Morin; Olivia Gross; Xavier de la Tribonnière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nos savoirs, notre milieu de vie : Le savoir d'usage des locataires HLM familles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Québec, 2017</w:t>
+              <w:t xml:space="preserve">L'engagement de la personne dans les soins de santé et services sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Québec, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04163093v1</w:t>
+                <w:t xml:space="preserve">halshs-04163087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renouveler le regard sur les habitants des HLM : ce que nous apprennent les témoignages des locataires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lagueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Morin; Jeanne Demoulin; Fabienne Lagueux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nos savoirs, notre milieu de vie : Le savoir d'usage des locataires HLM familles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Québec, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04163097v1</w:t>
+                <w:t xml:space="preserve">halshs-04163093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les organismes HLM et leur personnel face à la participation des locataires. Groupes professionnels et stratégies de comportements dans les opérations de réhabilitation – résidentialisation</w:t>
               </w:r>
@@ -5772,51 +5772,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantin, une ville morcelée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6299,90 +6299,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunesses et transformations urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Busquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 193, 248 p., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6407,64 +6407,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche à plusieurs voix : effets et défis de l’approche participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie-Anne Boudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6781,51 +6781,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C844B005"/>
+    <w:nsid w:val="CC9F1E5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7012,51 +7012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-demoulin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2548-4956" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518793v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Demoulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mechmache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0164" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04928820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Lafaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvadet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489250v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Shoara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balazard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0089" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Pop-Part" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4639" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci12070415" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.093.0121" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943519v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Boudreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amiraux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113059ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019132v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9119" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405751v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/sn2022.26.40129" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellavoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113060ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03541572v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03515518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.057.0198" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03541596v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.cr.048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322830v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.131.0032" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.024.0005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086101v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madelin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.024.0217" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02323102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leclercq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044115ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.28557" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.25833" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086208v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02323083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037725ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alsaint" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Canet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037903ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03541612v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037696ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322756v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.010.0013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578591v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335845v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335732v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335911v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03541639v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03541654v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019199v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02323052v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagueux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322777v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58619" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loeildorenligne.com/product-page/solidarit%C3%A9s-et-coproductions-urbaines-universit%C3%A9s-et-associations-en-soutien-aux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163027v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charleux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163052v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Mouhous" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vulbeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03519292v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/changement-urbain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03530263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://URL : https://jeunesdequartier.fr/notices/famille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03538023v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/etudes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04339251v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/sport" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163057v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelda Touchard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03537973v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/medias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03519437v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/confinement" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03515583v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/foot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03519117v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/religion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03510957v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03538143v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03530250v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://URL : https://jeunesdequartier.fr/notices/origines" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163083v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163087v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163093v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163097v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163107v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410087v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chanoir" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Diestchy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haissat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Billen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086351v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Butin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643221v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902668v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019209v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963825v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-demoulin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2548-4956" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04928820v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Demoulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Lafaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvadet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518793v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mechmache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0164" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489250v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Shoara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balazard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0089" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Pop-Part" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4639" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163019v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.093.0121" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci12070415" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943531v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellavoine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113060ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Boudreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amiraux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113059ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019096v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9119" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/sn2022.26.40129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03541572v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03515518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.057.0198" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086101v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322660v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madelin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.024.0217" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322830v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.131.0032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03541596v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.cr.048" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322614v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.024.0005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02323102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leclercq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044115ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.28557" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.25833" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640548v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alsaint" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Canet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037903ar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086208v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02323083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037725ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03541612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037696ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322756v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.010.0013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578591v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335845v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335732v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335911v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03541639v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03541654v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019199v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02323052v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagueux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322777v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58619" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loeildorenligne.com/product-page/solidarit%C3%A9s-et-coproductions-urbaines-universit%C3%A9s-et-associations-en-soutien-aux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163027v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charleux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03530250v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://URL : https://jeunesdequartier.fr/notices/origines" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04339251v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/sport" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03530263v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://URL : https://jeunesdequartier.fr/notices/famille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03538023v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/etudes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163057v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelda Touchard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163046v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03519292v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/changement-urbain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163052v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Mouhous" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vulbeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03537973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/medias" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03519437v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/confinement" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03515583v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/foot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03510957v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03538143v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03519117v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/religion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163083v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163097v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163087v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163093v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163107v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410087v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chanoir" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Diestchy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haissat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Billen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086351v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Butin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643221v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902668v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019209v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963825v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>