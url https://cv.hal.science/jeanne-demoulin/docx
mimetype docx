--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -166,248 +166,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial. Jeunesses et transformations urbaines</w:t>
+                <w:t xml:space="preserve">Une pluralité de formes d’interpellation des quartiers populaires. Entretien avec Mohamed Mechmache.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Busquet</w:t>
+                <w:t xml:space="preserve">Marion Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudette Lafaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sauvadet</w:t>
+                <w:t xml:space="preserve">Mohamed Mechmache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/esp.193.0009⟩</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 121 (3), pp.164-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.121.0164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04928820v1</w:t>
+                <w:t xml:space="preserve">hal-05518793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une pluralité de formes d’interpellation des quartiers populaires. Entretien avec Mohamed Mechmache.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial. Jeunesses et transformations urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Busquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Carrel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Demoulin</w:t>
+                <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mechmache</w:t>
+                <w:t xml:space="preserve">Thomas Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 121 (3), pp.164-180. </w:t>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2024/3 (193), pp.9-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.121.0164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/esp.193.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518793v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04928820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des alternatives urbaines par l’interpellation, du local au national</w:t>
               </w:r>
@@ -608,368 +608,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes des quartiers populaires face aux transformations de leur lieu de vie : une communauté d’expérience contrastée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Research and the Challenge of Participation—The Experience of the Research Project “Distressed Neighborhoods through the Prism of Youth” (ANR Pop-Part)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Collectif Pop-Part</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 93 (1), pp.121-136. </w:t>
+              <w:t xml:space="preserve">Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (7), pp.415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/agora.093.0121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/socsci12070415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04163019v1</w:t>
+                <w:t xml:space="preserve">hal-04943559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research and the Challenge of Participation—The Experience of the Research Project “Distressed Neighborhoods through the Prism of Youth” (ANR Pop-Part)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les jeunes des quartiers populaires face aux transformations de leur lieu de vie : une communauté d’expérience contrastée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Busquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Pop-Part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (7), pp.415. </w:t>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 93 (1), pp.121-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/socsci12070415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/agora.093.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943559v1</w:t>
+                <w:t xml:space="preserve">halshs-04163019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productions et processus de recherche : une relation dialectique. L’exemple de la recherche « Les quartiers populaires au prisme de la jeunesse »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+                <w:t xml:space="preserve">Présentation. La recherche à plusieurs voix : effets et défis de l’approche participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bellavoine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudette Lafaye</w:t>
+                <w:t xml:space="preserve">Julie-Anne Boudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Amiraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 54 (2), pp.21-46. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1113060ar⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 54 (2), pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1113059ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943531v1</w:t>
+                <w:t xml:space="preserve">hal-04943519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche au défi de la participation. L’expérience de la recherche « Les quartiers populaires au prisme de la jeunesse » »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -985,481 +972,494 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (3), http://journals.openedition.org/sociologie/10549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04019132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation. La recherche à plusieurs voix : effets et défis de l’approche participative</w:t>
+                <w:t xml:space="preserve">Caractériser les trajectoires de jeunes de quartiers populaires : une analyse par les récits de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Amiraux</w:t>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Pop-Part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943519v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04019112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les trajectoires de jeunes de quartiers populaires : une analyse par les récits de soi</w:t>
+                <w:t xml:space="preserve">Des jeunes de milieu populaire face à la gentrification à Pantin : une dialectique entre présent et avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Pop-Part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/metropoles.9119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04019112v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04019096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des jeunes de milieu populaire face à la gentrification à Pantin : une dialectique entre présent et avenir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jóvenes de barrios populares y compromisos en Île de France. Una mirada a partir de la crisis sanitaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Collectif Pop-Part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/metropoles.9119⟩</w:t>
+              <w:t xml:space="preserve">Scripta Nova. Revista Electronica de Geographia y Ciencias Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (4), pp.39-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1344/sn2022.26.40129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04019096v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04405751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jóvenes de barrios populares y compromisos en Île de France. Una mirada a partir de la crisis sanitaria</w:t>
+                <w:t xml:space="preserve">Productions et processus de recherche : une relation dialectique. L’exemple de la recherche « Les quartiers populaires au prisme de la jeunesse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Nova. Revista Electronica de Geographia y Ciencias Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (4), pp.39-58. </w:t>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (2), pp.21-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1344/sn2022.26.40129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1113060ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04405751v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunes musulman•es de quartiers populaires :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bellavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1642,447 +1642,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement social dans les organismes HLM : une activité sous contrainte gestionnaire</w:t>
+                <w:t xml:space="preserve">Anne Gillet, Diane-Gabrielle Tremblay (dir.) – Les recherches partenariales et collaboratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/emulations.cr.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086101v1</w:t>
+                <w:t xml:space="preserve">hal-03541596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les conseils citoyens : Pourquoi ? Comment ? Pour quels résultats ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ce que (ne) permet (pas) l’entretien. Quelle place pour l’entretien dans une recherche sur les jeunes des quartiers populaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, N°24 (2), pp.217. </w:t>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dynamiques de la recherche et sources orales, 131-132, pp.32-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/parti.024.0217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mate.131.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322660v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322830v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que (ne) permet (pas) l’entretien. Quelle place pour l’entretien dans une recherche sur les jeunes des quartiers populaires ?</w:t>
+                <w:t xml:space="preserve">Les conseils citoyens, beaucoup de bruit pour rien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Dynamiques de la recherche et sources orales, 131-132, pp.32-37. </w:t>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (24), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mate.131.0032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/parti.024.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322830v2</w:t>
+                <w:t xml:space="preserve">hal-02322614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gillet, Diane-Gabrielle Tremblay (dir.) – Les recherches partenariales et collaboratives</w:t>
+                <w:t xml:space="preserve">Le développement social dans les organismes HLM : une activité sous contrainte gestionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541596v1</w:t>
+                <w:t xml:space="preserve">hal-03086101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conseils citoyens, beaucoup de bruit pour rien ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluer les conseils citoyens : Pourquoi ? Comment ? Pour quels résultats ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2 (24), pp.5. </w:t>
+              <w:t xml:space="preserve">, 2019, N°24 (2), pp.217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/parti.024.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/parti.024.0217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322614v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir la « citoyenneté » dans les quartiers populaires : les professionnels du développement social urbain à l’épreuve des enfants et des jeunes</w:t>
               </w:r>
@@ -2317,482 +2317,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le centre rénové de Saint-Denis : l'échec d'un projet de mixité sociale ?</w:t>
+                <w:t xml:space="preserve">Stéphane Beaud et Gérard Mauger (dir.), Une génération sacrifiée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1037903ar⟩</w:t>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.23042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640548v1</w:t>
+                <w:t xml:space="preserve">hal-03086208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Beaud et Gérard Mauger (dir.), Une génération sacrifiée ?</w:t>
+                <w:t xml:space="preserve">Les locataires des HLM à la première personne : le récit comme acte scientifique et politique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lectures.23042⟩</w:t>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (2), pp.285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1037725ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03086208v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02323083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les locataires des HLM à la première personne : le récit comme acte scientifique et politique.</w:t>
+                <w:t xml:space="preserve">Le centre rénové de Saint-Denis : l'échec d'un projet de mixité sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alsaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Morin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Charlotte Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48 (2), pp.285. </w:t>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77, pp.85-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1037725ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1037903ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02323083v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de &amp;quot;Agir en démocratie d'Hélène Balazard</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Tabin et René Knüsel, avec la collaboration de Claire Ansermet, Lutter contre les pauvres. Les politiques face à la mendicité dans le canton de Vaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...17 lines deleted...]
-            </w:hyperlink>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541612v1</w:t>
+                <w:t xml:space="preserve">hal-03086199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Tabin et René Knüsel, avec la collaboration de Claire Ansermet, Lutter contre les pauvres. Les politiques face à la mendicité dans le canton de Vaud</w:t>
+                <w:t xml:space="preserve">Compte rendu de &amp;quot;Agir en démocratie d'Hélène Balazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles Pratiques Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (2), pp.314-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1037696ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086199v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du locataire au client, tournant néolibéral et participation dans la gestion des HLM</w:t>
               </w:r>
@@ -3065,77 +3065,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les produits de la recherche : comment rendre compte d’une recherche participative »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bellavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre l’expérience de jeunes des quartiers populaires par la recherche participative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nanterre., Jun 2022, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3173,51 +3173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des jeunes de milieu populaire face à la gentrification de Pantin : une dialectique entre présent et avenir »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre l’expérience de jeunes des quartiers populaires par la recherche participative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nanterre., Jun 2022, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3255,51 +3255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pantin, ville puzzle : coupures et coutures urbaines au prisme de la jeunesse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres internationales de l'APERAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APERAU, Jun 2019, Strasbourg (67), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3582,51 +3582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nos savoirs, notre milieu de vie. Le savoir d'usage des locataires HLM familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3786,51 +3786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la coproduction urbaine s’arrête en chemin : le cas du quartier Franc-Moisin à Saint-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions l'oeil d'or. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solidarités et coproductions urbaines. Universités et associations en soutien aux mobilisations habitantes France-Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3952,858 +3952,858 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04163027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapport des jeunes au pays d’origine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le foot, c’est sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Mouhous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vulbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin; Collectif Pop-Part. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, p. 156-158, 2021, 978-2-37662-027-3</w:t>
+              <w:t xml:space="preserve">Jeunes de quartier. Le pouvoir des mots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C&amp;F Editions, pp.105-108, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03530250v1</w:t>
+                <w:t xml:space="preserve">halshs-04163052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sport, un moyen de gommer les différences durant un temps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les changements urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Busquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C&amp;F Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 200-202, 2021, 978-2-37662-027-3</w:t>
+              <w:t xml:space="preserve">, pp.P. 33-37, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04339251v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ambivalence de la famille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
+              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin; Collectif Pop-Part. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, p. 89-91, 2021, 978-2-37662-027-3</w:t>
+              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C&amp;F Editions, pp.7-15, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03530263v1</w:t>
+                <w:t xml:space="preserve">halshs-04163046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malgré les inégalités, la diversité des rapports à l’école</w:t>
+                <w:t xml:space="preserve">L’ambivalence de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin; Collectif Pop-Part. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif,</w:t>
+              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C&amp;F Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 75-80, 2021, 978-2-37662-027-3</w:t>
+              <w:t xml:space="preserve">, p. 89-91, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538023v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cheminements du temps de la jeunesse : la construction de la pratique religieuse de jeunes musulman.es</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malgré les inégalités, la diversité des rapports à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zelda Touchard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin; Collectif Pop-Part. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier. Le pouvoir des mots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C&amp;F Editions, pp.189-192, 2021</w:t>
+              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C&amp;F Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 75-80, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04163057v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le sport, un moyen de gommer les différences durant un temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Nessi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C&amp;F Editions, pp.7-15, 2021</w:t>
+              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C&amp;F Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 200-202, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04163046v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04339251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les changements urbains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Busquet</w:t>
+                <w:t xml:space="preserve">Les cheminements du temps de la jeunesse : la construction de la pratique religieuse de jeunes musulman.es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zelda Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin; Collectif Pop-Part. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Jeunes de quartier. Le pouvoir des mots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C&amp;F Editions, pp.189-192, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C&amp;F Editions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03519292v1</w:t>
+                <w:t xml:space="preserve">halshs-04163057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le foot, c’est sérieux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faire avec la crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin; Collectif Pop-Part. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier. Le pouvoir des mots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C&amp;F Editions, pp.105-108, 2021</w:t>
+              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C&amp;F Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.P. 43-45, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04163052v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeunes des quartiers populaires face à la stigmatisation médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4839,238 +4839,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire avec la crise sanitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le foot, c'est sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Mouhous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vulbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C&amp;F Editions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.P. 43-45, 2021, 978-2-37662-027-3</w:t>
+                <w:t xml:space="preserve">C&amp;F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 105-108, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519437v1</w:t>
+                <w:t xml:space="preserve">hal-03515583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le foot, c'est sérieux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Les cheminements du temps de la jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bellavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zelda Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeanne Demoulin; Marie-Hélène Bacqué. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C&amp;F</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, p. 105-108, 2021, 978-2-37662-027-3</w:t>
+                <w:t xml:space="preserve">C&amp;F Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.P. 189-192, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515583v1</w:t>
+                <w:t xml:space="preserve">hal-03519117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunes de quartier</w:t>
               </w:r>
@@ -5155,74 +5181,74 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport, un moyen de gommer les différences durant un temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Nessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C&amp;F Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 200-202, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5231,139 +5257,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cheminements du temps de la jeunesse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rapport des jeunes au pays d’origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jeanne Demoulin; Marie-Hélène Bacqué. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C&amp;F Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.P. 189-192, 2021, 978-2-37662-027-3</w:t>
+              <w:t xml:space="preserve">, p. 156-158, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519117v1</w:t>
+                <w:t xml:space="preserve">hal-03530250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation</w:t>
               </w:r>
@@ -5416,272 +5416,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04163083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renouveler le regard sur les habitants des HLM : ce que nous apprennent les témoignages des locataires</w:t>
+                <w:t xml:space="preserve">Les enjeux de la reconnaissance du savoir des usagers. Réflexions à partir de récits de locataires en milieu HLM Familles au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Paul Morin; Jeanne Demoulin; Fabienne Lagueux. </w:t>
+              <w:t xml:space="preserve">Sébastien Carrier; Paul Morin; Olivia Gross; Xavier de la Tribonnière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nos savoirs, notre milieu de vie : Le savoir d'usage des locataires HLM familles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Québec, 2017</w:t>
+              <w:t xml:space="preserve">L'engagement de la personne dans les soins de santé et services sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Québec, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04163097v1</w:t>
+                <w:t xml:space="preserve">halshs-04163087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la reconnaissance du savoir des usagers. Réflexions à partir de récits de locataires en milieu HLM Familles au Québec</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sébastien Carrier; Paul Morin; Olivia Gross; Xavier de la Tribonnière. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lagueux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Morin; Jeanne Demoulin; Fabienne Lagueux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'engagement de la personne dans les soins de santé et services sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Québec, 2017</w:t>
+              <w:t xml:space="preserve">Nos savoirs, notre milieu de vie : Le savoir d'usage des locataires HLM familles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Québec, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04163087v1</w:t>
+                <w:t xml:space="preserve">halshs-04163093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renouveler le regard sur les habitants des HLM : ce que nous apprennent les témoignages des locataires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Lagueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Morin; Jeanne Demoulin; Fabienne Lagueux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nos savoirs, notre milieu de vie : Le savoir d'usage des locataires HLM familles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Québec, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04163093v1</w:t>
+                <w:t xml:space="preserve">halshs-04163097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les organismes HLM et leur personnel face à la participation des locataires. Groupes professionnels et stratégies de comportements dans les opérations de réhabilitation – résidentialisation</w:t>
               </w:r>
@@ -5772,51 +5772,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantin, une ville morcelée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6299,90 +6299,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunesses et transformations urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Busquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 193, 248 p., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6407,64 +6407,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche à plusieurs voix : effets et défis de l’approche participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie-Anne Boudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6781,51 +6781,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC9F1E5A"/>
+    <w:nsid w:val="74E1D8F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7012,51 +7012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-demoulin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2548-4956" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04928820v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Demoulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Lafaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvadet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518793v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mechmache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0164" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489250v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Shoara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balazard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0089" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Pop-Part" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4639" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163019v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.093.0121" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci12070415" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943531v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellavoine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113060ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Boudreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amiraux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113059ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019096v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9119" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/sn2022.26.40129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03541572v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03515518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.057.0198" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086101v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322660v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madelin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.024.0217" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322830v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.131.0032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03541596v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.cr.048" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322614v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.024.0005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02323102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leclercq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044115ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.28557" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.25833" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640548v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alsaint" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Canet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037903ar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086208v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02323083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037725ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03541612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037696ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322756v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.010.0013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578591v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335845v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335732v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335911v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03541639v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03541654v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019199v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02323052v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagueux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322777v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58619" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loeildorenligne.com/product-page/solidarit%C3%A9s-et-coproductions-urbaines-universit%C3%A9s-et-associations-en-soutien-aux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163027v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charleux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03530250v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://URL : https://jeunesdequartier.fr/notices/origines" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04339251v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/sport" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03530263v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://URL : https://jeunesdequartier.fr/notices/famille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03538023v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/etudes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163057v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelda Touchard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163046v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03519292v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/changement-urbain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163052v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Mouhous" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vulbeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03537973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/medias" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03519437v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/confinement" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03515583v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/foot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03510957v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03538143v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03519117v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/religion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163083v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163097v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163087v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163093v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163107v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410087v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chanoir" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Diestchy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haissat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Billen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086351v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Butin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643221v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902668v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019209v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963825v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-demoulin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2548-4956" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518793v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Demoulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mechmache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0164" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04928820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Lafaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvadet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489250v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Shoara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balazard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0089" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Pop-Part" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4639" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci12070415" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.093.0121" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943519v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Boudreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amiraux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113059ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019132v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9119" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405751v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/sn2022.26.40129" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellavoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113060ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03541572v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03515518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.057.0198" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03541596v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.cr.048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322830v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.131.0032" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.024.0005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086101v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madelin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.024.0217" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02323102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leclercq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044115ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.28557" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.25833" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086208v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02323083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037725ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alsaint" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Canet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037903ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03541612v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037696ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322756v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.010.0013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578591v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335845v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335732v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335911v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03541639v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03541654v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019199v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02323052v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagueux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322777v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58619" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loeildorenligne.com/product-page/solidarit%C3%A9s-et-coproductions-urbaines-universit%C3%A9s-et-associations-en-soutien-aux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163027v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charleux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163052v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Mouhous" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vulbeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03519292v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/changement-urbain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163046v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03530263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://URL : https://jeunesdequartier.fr/notices/famille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03538023v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/etudes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04339251v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/sport" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163057v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelda Touchard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03519437v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/confinement" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03537973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/medias" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03515583v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/foot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03519117v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/religion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03510957v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03538143v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03530250v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://URL : https://jeunesdequartier.fr/notices/origines" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163083v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163087v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163093v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163097v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163107v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410087v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chanoir" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Diestchy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haissat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Billen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03086351v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Butin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643221v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902668v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019209v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963825v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>