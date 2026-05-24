--- v0 (2026-03-24)
+++ v1 (2026-05-24)
@@ -138,799 +138,799 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A fuzzy distinction: Anti-Judaism and anti-Semitism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Favret-Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Ethnographic Theory - HAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (3), pp.335-340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inquiétante étrangeté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Favret-Saada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Affecter, Etre affecté, Autour des travaux de Jeanne Favret-Saada, dirigé par Laurence Kaufmann, http://sociologies.revues.org/4776</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01188436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">A fuzzy distinction: Anti-Judaism and anti-Semitism</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin and us: Christianity, its Jews, and history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Favret-Saada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnographic Theory - HAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 4 (3), pp.335-340</w:t>
+              <w:t xml:space="preserve">, 2014, Colloquia: Reflections on anti-Judaism, 4 (3), pp.317-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Benjamin and us: Christianity, its Jews, and history</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire l'Echec d'une prophétie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Favret-Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (48), pp.13-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Death at your heels: When ethnographic writing propagates the force of witchcraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Favret-Saada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnographic Theory - HAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Colloquia: Reflections on anti-Judaism, 4 (3), pp.317-340</w:t>
+              <w:t xml:space="preserve">, 2012, 2 (1), pp.45-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Being affected, Translated by Mylene Hengen and Matthew Carey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Favret-Saada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnographic Theory - HAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (1), pp.435-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01188433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4 (48), pp.13-32</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort aux trousses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Favret-Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser/rêver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.207-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (1), pp.45-53</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On y croit toujours plus qu'on ne croit. Sur le manuel vaudou d'un président</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Favret-Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (190), pp.7-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La mort aux trousses</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nain volant et sa dignité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Favret-Saada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser/rêver</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 20, pp.207-217</w:t>
+              <w:t xml:space="preserve">, 2009, 13, pp.29-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2 (190), pp.7-25</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérités et réconciliations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Favret-Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser/rêver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13, pp.29-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 13, pp.29-41</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En marge du dossier sur l'empathie en anthropologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Favret-Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Isnart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, L'empathie en anthropologie, 115, pp.203-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Isnart</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01188423v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01188424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'affaire des caricatures de Mahomet : un an plus tard</w:t>
               </w:r>
@@ -2771,51 +2771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188436v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Favret-Saada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188435v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188434v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188433v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188430v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188432v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188425v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188426v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Isnart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188424v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188411v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.133.0065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188410v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188405v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188404v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.3088" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188388v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188438v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01192698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188384v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Favret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188431v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188440v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dhoquois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Favret-Saada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188436v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188434v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188430v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188425v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188426v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Isnart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188411v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.133.0065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188410v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188405v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188404v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.3088" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188388v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188438v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01192698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188384v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Favret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188431v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188440v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dhoquois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>