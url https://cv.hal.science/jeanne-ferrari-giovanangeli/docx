--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jeanne Ferrari-Giovanangeli </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en Sciences de l'Information et de la Communication</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps contestataires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan; Collection Des Hauts et Débats, 2022, 978-2-14-020847-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement : un défi méthodologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan; Collection "Des Hauts et Débats". </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique. Avec un entretien de Jürgen Habermas "Sur la démocratie participative"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-188, 2024, 978-2-336-47447-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une création sans frontières ? La dimension politique des Tiers lieux à l’épreuve des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.189-200, 2024, Des Hauts &amp; Débats, 978-2-336-47447-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tiers-lieu d'enchantement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Galli; Clara Galliano; Vincent Lambert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels. Tome 1. Identités en création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-147, 2024, Communication et Civilisation, 978-2-336-44488-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rue aux bancs de l’Assemblée : vers une déritualisation du politique en Corse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison d’édition de l’Université Alexandru Ioan Cuza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondialisation de la communication : la diversité des cultures en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer sacrée : un théâtre de revendications ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée : histoire, mythes et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Med Ali Éditions, pp.63-74, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rue aux bancs de l’assemblée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner la diversité culturelle. Organisations, médias et création à l’ère de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editura Universităţii Alexandru Ioan Cuza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-117, 2023, 978-606-714-933-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pisa University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HABERMAS EN TERRAIN INSULAIRE. La Corsica et son espace public. Avec un essai de Jurgen Habermas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-88-3339-655-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures tutélaires : un passeport touristique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourismes et territoires : des milieux, des dispositifs et des hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations collectives en Corse et en Méditerranée de 1945 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des XIIIèmes doctorales de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations collectives en Corse et en Méditerranée de 1945 à nos jours : Le Tempo INA et ses prolongements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Albertini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performances de la culture et invariants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stamperia - Sammarcelli, pp.185-191, 2018, 979-10-94751-37-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main basse sur une île : le manifeste d’un sursaut anticolonialiste.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumi. Science journal about the age of Enlightment and the Revolutions as well as their posterity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, https://m3c.universita.corsica/lumi/editorial2/la-colonisation-fille-illegitime-des-lumieres/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’habit fait le moine. Vers un ethnoscape corse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lab's Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13131/unipi/1724-451x/qwz6-aw69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 et manifestations au balcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.15724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les (In)visibles. Une histoire de communication politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces et outil d’analyse : la mise en patrimoine d’archives audiovisuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.38119/cacs.2021.26.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SIC à la rencontre de l'histoire : César, De Bello Gallico. Pouvoir, Politique et communication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independentismul corsican si catalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Albertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lettre internationale institut culturel roumain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promesses du greenwashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92e Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2025, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le greenwashing a-t-il été greenwashé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Responsabiliser le numérique : enjeux discursifs et socio-professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Dicen-IDF, Oct 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILIADE – Héritage immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Treleani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques Arts et Humanités 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Mar 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités de coopération dans le cadre du projet Héritage Immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération et réseaux d'acteurs : enjeux info-communicationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Dicen-IDF, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par-delà l’auto-ethnographie, la face cachée du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’approche ethnographique en Sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations, Université de Lorraine, Jan 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations et mémoire collective : pour une typologie des lieux et des moments d’euphorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mouvements sociaux dans le monde d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux culturels comme dispositifs de création, de critique et de sociabilité dans la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billel Aroufoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rue aux bancs de l’Assemblée : vers une déritualisation du politique en Corse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondialisation de la communication : la diversité des cultures en questions. XXVème Colloque Franco-Roumain en Sciences de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux de l’enchantement : s’inscrire dans la légende de Pasquale Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiers-Lieux Culturels. Regards croisés entre chercheurs, professionnels et artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Corse contemporaine : un espace-temps liminal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national des sociétés historiques et scientifiques. Centres et périphéries dans la construction de l’ethnologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dall’esperienza militante alla messa in scena della protesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osservare l’immaginario</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Catania, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer sacrée : un théâtre de revendications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée : histoire, mythes et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Hammameth, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memometis-Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvement nationaliste corse et désintermédiation de la communication politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations politiques contemporaines en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une auto-ethnographie aux frontières du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Corte, France. pp.179-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleria : un turning point?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutelar figures : A touristic passport ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RETI Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Cristòbal de la Laguna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalismo, identità e moda nella Corsica contemporanea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginari del capitalismo contemporaneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tempo Ina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations collectives en Corse et en Méditerranée de 1945 à nos jours. Le Tempo Ina et ses prolongements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales en SIC, AGORANTIC-CREAMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement & manifestations au balcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience du réel au sein des évènements médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques mobilisations en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective mobilisations in Corsica and in Mediterranean : old and new forms of involvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Università di Corsica; Università di Pisa, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03726759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jeanne Ferrari-Giovanangeli </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en Sciences de l'Information et de la Communication</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps contestataires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan; Collection Des Hauts et Débats, 2022, 978-2-14-020847-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement : un défi méthodologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan; Collection "Des Hauts et Débats". </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique. Avec un entretien de Jürgen Habermas "Sur la démocratie participative"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-188, 2024, 978-2-336-47447-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une création sans frontières ? La dimension politique des Tiers lieux à l’épreuve des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.189-200, 2024, Des Hauts &amp; Débats, 978-2-336-47447-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tiers-lieu d'enchantement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Galli; Clara Galliano; Vincent Lambert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels. Tome 1. Identités en création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-147, 2024, Communication et Civilisation, 978-2-336-44488-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rue aux bancs de l’Assemblée : vers une déritualisation du politique en Corse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison d’édition de l’Université Alexandru Ioan Cuza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondialisation de la communication : la diversité des cultures en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer sacrée : un théâtre de revendications ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée : histoire, mythes et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Med Ali Éditions, pp.63-74, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rue aux bancs de l’assemblée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner la diversité culturelle. Organisations, médias et création à l’ère de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editura Universităţii Alexandru Ioan Cuza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-117, 2023, 978-606-714-933-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pisa University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HABERMAS EN TERRAIN INSULAIRE. La Corsica et son espace public. Avec un essai de Jurgen Habermas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-88-3339-655-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures tutélaires : un passeport touristique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourismes et territoires : des milieux, des dispositifs et des hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations collectives en Corse et en Méditerranée de 1945 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des XIIIèmes doctorales de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations collectives en Corse et en Méditerranée de 1945 à nos jours : Le Tempo INA et ses prolongements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Albertini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performances de la culture et invariants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stamperia - Sammarcelli, pp.185-191, 2018, 979-10-94751-37-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main basse sur une île : le manifeste d’un sursaut anticolonialiste.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumi. Science journal about the age of Enlightment and the Revolutions as well as their posterity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, https://m3c.universita.corsica/lumi/editorial2/la-colonisation-fille-illegitime-des-lumieres/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’habit fait le moine. Vers un ethnoscape corse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lab's Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13131/unipi/1724-451x/qwz6-aw69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 et manifestations au balcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.15724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les (In)visibles. Une histoire de communication politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces et outil d’analyse : la mise en patrimoine d’archives audiovisuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.38119/cacs.2021.26.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SIC à la rencontre de l'histoire : César, De Bello Gallico. Pouvoir, Politique et communication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independentismul corsican si catalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Albertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lettre internationale institut culturel roumain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promesses du greenwashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92e Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2025, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le greenwashing a-t-il été greenwashé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Responsabiliser le numérique : enjeux discursifs et socio-professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Dicen-IDF, Oct 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILIADE – Héritage immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Treleani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques Arts et Humanités 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Mar 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités de coopération dans le cadre du projet Héritage Immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération et réseaux d'acteurs : enjeux info-communicationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Dicen-IDF, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par-delà l’auto-ethnographie, la face cachée du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’approche ethnographique en Sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations, Université de Lorraine, Jan 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations et mémoire collective : pour une typologie des lieux et des moments d’euphorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mouvements sociaux dans le monde d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux culturels comme dispositifs de création, de critique et de sociabilité dans la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billel Aroufoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux de l’enchantement : s’inscrire dans la légende de Pasquale Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiers-Lieux Culturels. Regards croisés entre chercheurs, professionnels et artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Corse contemporaine : un espace-temps liminal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national des sociétés historiques et scientifiques. Centres et périphéries dans la construction de l’ethnologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rue aux bancs de l’Assemblée : vers une déritualisation du politique en Corse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondialisation de la communication : la diversité des cultures en questions. XXVème Colloque Franco-Roumain en Sciences de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dall’esperienza militante alla messa in scena della protesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osservare l’immaginario</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Catania, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer sacrée : un théâtre de revendications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée : histoire, mythes et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Hammameth, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvement nationaliste corse et désintermédiation de la communication politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations politiques contemporaines en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memometis-Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une auto-ethnographie aux frontières du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Corte, France. pp.179-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleria : un turning point?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutelar figures : A touristic passport ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RETI Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Cristòbal de la Laguna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalismo, identità e moda nella Corsica contemporanea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginari del capitalismo contemporaneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tempo Ina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations collectives en Corse et en Méditerranée de 1945 à nos jours. Le Tempo Ina et ses prolongements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales en SIC, AGORANTIC-CREAMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement & manifestations au balcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience du réel au sein des évènements médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques mobilisations en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective mobilisations in Corsica and in Mediterranean : old and new forms of involvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Università di Corsica; Università di Pisa, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03726759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113435v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636886v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Magkou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712601v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113469v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/frsic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745067v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13131/unipi/1724-451x/qwz6-aw69" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.15724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726695v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38119/cacs.2021.26.10" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03175890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Santoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Albertini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Treleani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Aroufoune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726743v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726747v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113747v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726741v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726736v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726737v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813408v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726722v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726733v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03726759v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113435v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636886v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Magkou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712601v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113469v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/frsic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745067v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13131/unipi/1724-451x/qwz6-aw69" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.15724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726695v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38119/cacs.2021.26.10" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03175890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Santoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Albertini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Treleani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Aroufoune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726746v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726743v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113747v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726741v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813408v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726722v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726733v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03726759v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>