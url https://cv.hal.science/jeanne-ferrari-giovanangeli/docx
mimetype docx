--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jeanne Ferrari-Giovanangeli </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en Sciences de l'Information et de la Communication</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps contestataires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan; Collection Des Hauts et Débats, 2022, 978-2-14-020847-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement : un défi méthodologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan; Collection "Des Hauts et Débats". </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique. Avec un entretien de Jürgen Habermas "Sur la démocratie participative"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-188, 2024, 978-2-336-47447-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une création sans frontières ? La dimension politique des Tiers lieux à l’épreuve des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.189-200, 2024, Des Hauts &amp; Débats, 978-2-336-47447-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tiers-lieu d'enchantement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Galli; Clara Galliano; Vincent Lambert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels. Tome 1. Identités en création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-147, 2024, Communication et Civilisation, 978-2-336-44488-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rue aux bancs de l’Assemblée : vers une déritualisation du politique en Corse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison d’édition de l’Université Alexandru Ioan Cuza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondialisation de la communication : la diversité des cultures en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer sacrée : un théâtre de revendications ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée : histoire, mythes et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Med Ali Éditions, pp.63-74, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rue aux bancs de l’assemblée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner la diversité culturelle. Organisations, médias et création à l’ère de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editura Universităţii Alexandru Ioan Cuza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-117, 2023, 978-606-714-933-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pisa University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HABERMAS EN TERRAIN INSULAIRE. La Corsica et son espace public. Avec un essai de Jurgen Habermas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-88-3339-655-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures tutélaires : un passeport touristique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourismes et territoires : des milieux, des dispositifs et des hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations collectives en Corse et en Méditerranée de 1945 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des XIIIèmes doctorales de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations collectives en Corse et en Méditerranée de 1945 à nos jours : Le Tempo INA et ses prolongements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Albertini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performances de la culture et invariants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stamperia - Sammarcelli, pp.185-191, 2018, 979-10-94751-37-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main basse sur une île : le manifeste d’un sursaut anticolonialiste.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumi. Science journal about the age of Enlightment and the Revolutions as well as their posterity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, https://m3c.universita.corsica/lumi/editorial2/la-colonisation-fille-illegitime-des-lumieres/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’habit fait le moine. Vers un ethnoscape corse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lab's Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13131/unipi/1724-451x/qwz6-aw69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 et manifestations au balcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.15724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les (In)visibles. Une histoire de communication politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces et outil d’analyse : la mise en patrimoine d’archives audiovisuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.38119/cacs.2021.26.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SIC à la rencontre de l'histoire : César, De Bello Gallico. Pouvoir, Politique et communication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independentismul corsican si catalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Albertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lettre internationale institut culturel roumain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promesses du greenwashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92e Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2025, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le greenwashing a-t-il été greenwashé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Responsabiliser le numérique : enjeux discursifs et socio-professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Dicen-IDF, Oct 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILIADE – Héritage immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Treleani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques Arts et Humanités 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Mar 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités de coopération dans le cadre du projet Héritage Immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération et réseaux d'acteurs : enjeux info-communicationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Dicen-IDF, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par-delà l’auto-ethnographie, la face cachée du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’approche ethnographique en Sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations, Université de Lorraine, Jan 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations et mémoire collective : pour une typologie des lieux et des moments d’euphorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mouvements sociaux dans le monde d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux culturels comme dispositifs de création, de critique et de sociabilité dans la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billel Aroufoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux de l’enchantement : s’inscrire dans la légende de Pasquale Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiers-Lieux Culturels. Regards croisés entre chercheurs, professionnels et artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Corse contemporaine : un espace-temps liminal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national des sociétés historiques et scientifiques. Centres et périphéries dans la construction de l’ethnologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rue aux bancs de l’Assemblée : vers une déritualisation du politique en Corse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondialisation de la communication : la diversité des cultures en questions. XXVème Colloque Franco-Roumain en Sciences de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dall’esperienza militante alla messa in scena della protesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osservare l’immaginario</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Catania, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer sacrée : un théâtre de revendications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée : histoire, mythes et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Hammameth, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvement nationaliste corse et désintermédiation de la communication politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations politiques contemporaines en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memometis-Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une auto-ethnographie aux frontières du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Corte, France. pp.179-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleria : un turning point?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutelar figures : A touristic passport ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RETI Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Cristòbal de la Laguna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalismo, identità e moda nella Corsica contemporanea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginari del capitalismo contemporaneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tempo Ina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations collectives en Corse et en Méditerranée de 1945 à nos jours. Le Tempo Ina et ses prolongements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales en SIC, AGORANTIC-CREAMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement & manifestations au balcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience du réel au sein des évènements médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques mobilisations en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective mobilisations in Corsica and in Mediterranean : old and new forms of involvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Università di Corsica; Università di Pisa, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03726759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jeanne Ferrari-Giovanangeli </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en Sciences de l'Information et de la Communication</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps contestataires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan; Collection Des Hauts et Débats, 2022, 978-2-14-020847-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement : un défi méthodologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan; Collection "Des Hauts et Débats". </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique. Avec un entretien de Jürgen Habermas "Sur la démocratie participative"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-188, 2024, 978-2-336-47447-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une création sans frontières ? La dimension politique des Tiers lieux à l’épreuve des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.189-200, 2024, Des Hauts &amp; Débats, 978-2-336-47447-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tiers-lieu d'enchantement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Galli; Clara Galliano; Vincent Lambert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels. Tome 1. Identités en création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-147, 2024, Communication et Civilisation, 978-2-336-44488-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rue aux bancs de l’Assemblée : vers une déritualisation du politique en Corse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison d’édition de l’Université Alexandru Ioan Cuza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondialisation de la communication : la diversité des cultures en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer sacrée : un théâtre de revendications ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée : histoire, mythes et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Med Ali Éditions, pp.63-74, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rue aux bancs de l’assemblée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner la diversité culturelle. Organisations, médias et création à l’ère de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editura Universităţii Alexandru Ioan Cuza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-117, 2023, 978-606-714-933-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pisa University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HABERMAS EN TERRAIN INSULAIRE. La Corsica et son espace public. Avec un essai de Jurgen Habermas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-88-3339-655-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures tutélaires : un passeport touristique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourismes et territoires : des milieux, des dispositifs et des hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations collectives en Corse et en Méditerranée de 1945 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des XIIIèmes doctorales de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations collectives en Corse et en Méditerranée de 1945 à nos jours : Le Tempo INA et ses prolongements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Albertini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performances de la culture et invariants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stamperia - Sammarcelli, pp.185-191, 2018, 979-10-94751-37-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main basse sur une île : le manifeste d’un sursaut anticolonialiste.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumi. Science journal about the age of Enlightment and the Revolutions as well as their posterity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, https://m3c.universita.corsica/lumi/editorial2/la-colonisation-fille-illegitime-des-lumieres/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’habit fait le moine. Vers un ethnoscape corse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lab's Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13131/unipi/1724-451x/qwz6-aw69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 et manifestations au balcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.15724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les (In)visibles. Une histoire de communication politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces et outil d’analyse : la mise en patrimoine d’archives audiovisuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.38119/cacs.2021.26.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SIC à la rencontre de l'histoire : César, De Bello Gallico. Pouvoir, Politique et communication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independentismul corsican si catalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Albertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lettre internationale institut culturel roumain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promesses du greenwashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92e Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2025, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités de coopération dans le cadre du projet Héritage Immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération et réseaux d'acteurs : enjeux info-communicationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Dicen-IDF, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par-delà l’auto-ethnographie, la face cachée du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’approche ethnographique en Sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations, Université de Lorraine, Jan 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le greenwashing a-t-il été greenwashé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Responsabiliser le numérique : enjeux discursifs et socio-professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Dicen-IDF, Oct 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILIADE – Héritage immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Treleani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques Arts et Humanités 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Mar 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations et mémoire collective : pour une typologie des lieux et des moments d’euphorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mouvements sociaux dans le monde d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux culturels comme dispositifs de création, de critique et de sociabilité dans la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billel Aroufoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Corse contemporaine : un espace-temps liminal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national des sociétés historiques et scientifiques. Centres et périphéries dans la construction de l’ethnologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rue aux bancs de l’Assemblée : vers une déritualisation du politique en Corse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondialisation de la communication : la diversité des cultures en questions. XXVème Colloque Franco-Roumain en Sciences de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux de l’enchantement : s’inscrire dans la légende de Pasquale Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiers-Lieux Culturels. Regards croisés entre chercheurs, professionnels et artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dall’esperienza militante alla messa in scena della protesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osservare l’immaginario</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Catania, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer sacrée : un théâtre de revendications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée : histoire, mythes et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Hammameth, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvement nationaliste corse et désintermédiation de la communication politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations politiques contemporaines en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memometis-Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une auto-ethnographie aux frontières du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Corte, France. pp.179-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleria : un turning point?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutelar figures : A touristic passport ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RETI Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Cristòbal de la Laguna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalismo, identità e moda nella Corsica contemporanea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginari del capitalismo contemporaneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tempo Ina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations collectives en Corse et en Méditerranée de 1945 à nos jours. Le Tempo Ina et ses prolongements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales en SIC, AGORANTIC-CREAMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement & manifestations au balcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience du réel au sein des évènements médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques mobilisations en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective mobilisations in Corsica and in Mediterranean : old and new forms of involvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Università di Corsica; Università di Pisa, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03726759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113435v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636886v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Magkou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712601v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113469v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/frsic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745067v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13131/unipi/1724-451x/qwz6-aw69" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.15724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726695v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38119/cacs.2021.26.10" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03175890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Santoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Albertini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Treleani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Aroufoune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726746v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726743v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113747v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726741v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813408v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726722v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726733v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03726759v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113435v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636886v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Magkou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712601v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113469v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/frsic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745067v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13131/unipi/1724-451x/qwz6-aw69" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.15724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726695v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38119/cacs.2021.26.10" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03175890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Santoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Albertini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085638v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636895v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085629v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637223v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Treleani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Aroufoune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726743v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726747v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113747v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726741v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813408v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726722v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726733v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03726759v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>