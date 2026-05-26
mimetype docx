--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jeanne Ferrari-Giovanangeli </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en Sciences de l'Information et de la Communication</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps contestataires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan; Collection Des Hauts et Débats, 2022, 978-2-14-020847-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement : un défi méthodologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan; Collection "Des Hauts et Débats". </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique. Avec un entretien de Jürgen Habermas "Sur la démocratie participative"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-188, 2024, 978-2-336-47447-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une création sans frontières ? La dimension politique des Tiers lieux à l’épreuve des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.189-200, 2024, Des Hauts &amp; Débats, 978-2-336-47447-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tiers-lieu d'enchantement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Galli; Clara Galliano; Vincent Lambert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels. Tome 1. Identités en création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-147, 2024, Communication et Civilisation, 978-2-336-44488-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rue aux bancs de l’Assemblée : vers une déritualisation du politique en Corse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison d’édition de l’Université Alexandru Ioan Cuza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondialisation de la communication : la diversité des cultures en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer sacrée : un théâtre de revendications ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée : histoire, mythes et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Med Ali Éditions, pp.63-74, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rue aux bancs de l’assemblée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner la diversité culturelle. Organisations, médias et création à l’ère de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editura Universităţii Alexandru Ioan Cuza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-117, 2023, 978-606-714-933-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pisa University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HABERMAS EN TERRAIN INSULAIRE. La Corsica et son espace public. Avec un essai de Jurgen Habermas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-88-3339-655-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures tutélaires : un passeport touristique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourismes et territoires : des milieux, des dispositifs et des hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations collectives en Corse et en Méditerranée de 1945 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des XIIIèmes doctorales de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations collectives en Corse et en Méditerranée de 1945 à nos jours : Le Tempo INA et ses prolongements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Albertini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performances de la culture et invariants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stamperia - Sammarcelli, pp.185-191, 2018, 979-10-94751-37-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main basse sur une île : le manifeste d’un sursaut anticolonialiste.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumi. Science journal about the age of Enlightment and the Revolutions as well as their posterity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, https://m3c.universita.corsica/lumi/editorial2/la-colonisation-fille-illegitime-des-lumieres/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’habit fait le moine. Vers un ethnoscape corse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lab's Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13131/unipi/1724-451x/qwz6-aw69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 et manifestations au balcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.15724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les (In)visibles. Une histoire de communication politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces et outil d’analyse : la mise en patrimoine d’archives audiovisuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.38119/cacs.2021.26.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SIC à la rencontre de l'histoire : César, De Bello Gallico. Pouvoir, Politique et communication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independentismul corsican si catalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Albertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lettre internationale institut culturel roumain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promesses du greenwashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92e Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2025, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités de coopération dans le cadre du projet Héritage Immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération et réseaux d'acteurs : enjeux info-communicationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Dicen-IDF, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par-delà l’auto-ethnographie, la face cachée du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’approche ethnographique en Sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations, Université de Lorraine, Jan 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le greenwashing a-t-il été greenwashé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Responsabiliser le numérique : enjeux discursifs et socio-professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Dicen-IDF, Oct 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILIADE – Héritage immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Treleani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques Arts et Humanités 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Mar 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations et mémoire collective : pour une typologie des lieux et des moments d’euphorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mouvements sociaux dans le monde d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux culturels comme dispositifs de création, de critique et de sociabilité dans la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billel Aroufoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Corse contemporaine : un espace-temps liminal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national des sociétés historiques et scientifiques. Centres et périphéries dans la construction de l’ethnologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rue aux bancs de l’Assemblée : vers une déritualisation du politique en Corse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondialisation de la communication : la diversité des cultures en questions. XXVème Colloque Franco-Roumain en Sciences de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux de l’enchantement : s’inscrire dans la légende de Pasquale Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiers-Lieux Culturels. Regards croisés entre chercheurs, professionnels et artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dall’esperienza militante alla messa in scena della protesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osservare l’immaginario</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Catania, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer sacrée : un théâtre de revendications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée : histoire, mythes et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Hammameth, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvement nationaliste corse et désintermédiation de la communication politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations politiques contemporaines en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memometis-Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une auto-ethnographie aux frontières du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Corte, France. pp.179-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleria : un turning point?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutelar figures : A touristic passport ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RETI Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Cristòbal de la Laguna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalismo, identità e moda nella Corsica contemporanea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginari del capitalismo contemporaneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tempo Ina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations collectives en Corse et en Méditerranée de 1945 à nos jours. Le Tempo Ina et ses prolongements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales en SIC, AGORANTIC-CREAMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement & manifestations au balcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience du réel au sein des évènements médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques mobilisations en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective mobilisations in Corsica and in Mediterranean : old and new forms of involvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Università di Corsica; Università di Pisa, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03726759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jeanne Ferrari-Giovanangeli </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en Sciences de l'Information et de la Communication</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps contestataires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan; Collection Des Hauts et Débats, 2022, 978-2-14-020847-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement : un défi méthodologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan; Collection "Des Hauts et Débats". </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique. Avec un entretien de Jürgen Habermas "Sur la démocratie participative"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-188, 2024, 978-2-336-47447-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une création sans frontières ? La dimension politique des Tiers lieux à l’épreuve des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.189-200, 2024, Des Hauts &amp; Débats, 978-2-336-47447-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tiers-lieu d'enchantement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Galli; Clara Galliano; Vincent Lambert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels. Tome 1. Identités en création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-147, 2024, Communication et Civilisation, 978-2-336-44488-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rue aux bancs de l’Assemblée : vers une déritualisation du politique en Corse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison d’édition de l’Université Alexandru Ioan Cuza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondialisation de la communication : la diversité des cultures en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer sacrée : un théâtre de revendications ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée : histoire, mythes et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Med Ali Éditions, pp.63-74, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rue aux bancs de l’assemblée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner la diversité culturelle. Organisations, médias et création à l’ère de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editura Universităţii Alexandru Ioan Cuza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-117, 2023, 978-606-714-933-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pisa University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HABERMAS EN TERRAIN INSULAIRE. La Corsica et son espace public. Avec un essai de Jurgen Habermas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-88-3339-655-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures tutélaires : un passeport touristique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourismes et territoires : des milieux, des dispositifs et des hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations collectives en Corse et en Méditerranée de 1945 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des XIIIèmes doctorales de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations collectives en Corse et en Méditerranée de 1945 à nos jours : Le Tempo INA et ses prolongements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Albertini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performances de la culture et invariants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stamperia - Sammarcelli, pp.185-191, 2018, 979-10-94751-37-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main basse sur une île : le manifeste d’un sursaut anticolonialiste.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumi. Science journal about the age of Enlightment and the Revolutions as well as their posterity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, https://m3c.universita.corsica/lumi/editorial2/la-colonisation-fille-illegitime-des-lumieres/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’habit fait le moine. Vers un ethnoscape corse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lab's Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13131/unipi/1724-451x/qwz6-aw69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 et manifestations au balcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.15724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les (In)visibles. Une histoire de communication politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces et outil d’analyse : la mise en patrimoine d’archives audiovisuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.38119/cacs.2021.26.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SIC à la rencontre de l'histoire : César, De Bello Gallico. Pouvoir, Politique et communication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independentismul corsican si catalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Albertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lettre internationale institut culturel roumain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promesses du greenwashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92e Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2025, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le greenwashing a-t-il été greenwashé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Responsabiliser le numérique : enjeux discursifs et socio-professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Dicen-IDF, Oct 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILIADE – Héritage immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Treleani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques Arts et Humanités 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Mar 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités de coopération dans le cadre du projet Héritage Immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération et réseaux d'acteurs : enjeux info-communicationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Dicen-IDF, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par-delà l’auto-ethnographie, la face cachée du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’approche ethnographique en Sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations, Université de Lorraine, Jan 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations et mémoire collective : pour une typologie des lieux et des moments d’euphorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mouvements sociaux dans le monde d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux culturels comme dispositifs de création, de critique et de sociabilité dans la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billel Aroufoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Corse contemporaine : un espace-temps liminal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national des sociétés historiques et scientifiques. Centres et périphéries dans la construction de l’ethnologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rue aux bancs de l’Assemblée : vers une déritualisation du politique en Corse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondialisation de la communication : la diversité des cultures en questions. XXVème Colloque Franco-Roumain en Sciences de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux de l’enchantement : s’inscrire dans la légende de Pasquale Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiers-Lieux Culturels. Regards croisés entre chercheurs, professionnels et artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dall’esperienza militante alla messa in scena della protesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osservare l’immaginario</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Catania, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer sacrée : un théâtre de revendications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée : histoire, mythes et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Hammameth, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvement nationaliste corse et désintermédiation de la communication politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations politiques contemporaines en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memometis-Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une auto-ethnographie aux frontières du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Corte, France. pp.179-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleria : un turning point?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutelar figures : A touristic passport ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RETI Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Cristòbal de la Laguna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalismo, identità e moda nella Corsica contemporanea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginari del capitalismo contemporaneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tempo Ina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations collectives en Corse et en Méditerranée de 1945 à nos jours. Le Tempo Ina et ses prolongements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales en SIC, AGORANTIC-CREAMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement & manifestations au balcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience du réel au sein des évènements médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques mobilisations en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective mobilisations in Corsica and in Mediterranean : old and new forms of involvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Università di Corsica; Università di Pisa, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03726759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113435v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636886v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Magkou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712601v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113469v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/frsic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745067v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13131/unipi/1724-451x/qwz6-aw69" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.15724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726695v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38119/cacs.2021.26.10" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03175890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Santoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Albertini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085638v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636895v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085629v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637223v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Treleani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Aroufoune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726743v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726747v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113747v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726741v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813408v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726722v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726733v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03726759v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113435v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636886v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Magkou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712601v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113469v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/frsic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745067v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13131/unipi/1724-451x/qwz6-aw69" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.15724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726695v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38119/cacs.2021.26.10" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03175890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Santoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Albertini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Treleani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Aroufoune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726743v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726747v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113747v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726741v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813408v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726722v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726733v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03726759v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>