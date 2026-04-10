--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1333,652 +1333,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galactolipids from microalgae as a new source of omega 3 and naturally structured surfactants for human nutrition</w:t>
+                <w:t xml:space="preserve">Interfacial adsorption of gastrointestinal lipases onto heterogenous biomimetic vegetal membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International scientific workshop on oxidized lipids and fatty acids from marine sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IBMM, Pôle Chimie Barlard Recherche, Jan 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2022 AOCS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806187v1</w:t>
+                <w:t xml:space="preserve">hal-03669349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial adsorption of gastrointestinal lipases onto heterogenous biomimetic vegetal membranes</w:t>
+                <w:t xml:space="preserve">Galactolipids from microalgae as a new source of omega 3 and naturally structured surfactants for human nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Lambeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 AOCS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">International scientific workshop on oxidized lipids and fatty acids from marine sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IBMM, Pôle Chimie Barlard Recherche, Jan 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669349v1</w:t>
+                <w:t xml:space="preserve">hal-04806187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of gastric lipase adsorption into mixed galactolipid-DPPC films by the addition of phytosterols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An overview of milk polar lipids physico-chemical attributes and nutritional interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. GERLI Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14. International ISSFAL Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISSFAL, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359744v1</w:t>
+                <w:t xml:space="preserve">hal-04806194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of gastric lipase adsorption onto mixed galactolipid-DPPC films by the addition of phytosterols</w:t>
+                <w:t xml:space="preserve">Modulation of gastric lipase adsorption into mixed galactolipid-DPPC films by the addition of phytosterols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Paboeuf</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro Fed Lipid 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online, France</w:t>
+              <w:t xml:space="preserve">16. GERLI Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384990v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of milk polar lipids physico-chemical attributes and nutritional interest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation of gastric lipase adsorption onto mixed galactolipid-DPPC films by the addition of phytosterols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Cancalon</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International ISSFAL Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISSFAL, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Euro Fed Lipid 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806194v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative and interfacial behavior of oil bodies from walnut</w:t>
               </w:r>
@@ -2102,51 +2102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative and interfacial behavior of native oil bodies from walnut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2740,527 +2740,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the mechanisms of gastrointestinal lipases adsorption onto heterogenous biomimetic vegetal membranes?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of processing and fat content on the oxidative stability and interfacial behavior of tree nut oil-bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Carrière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G Lambeau</w:t>
+                <w:t xml:space="preserve">Mélina Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Food Digestion ICFD 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Cork, Ireland. , pp.95</w:t>
+              <w:t xml:space="preserve">2022 AOCS Annual Meeting &amp; Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Atlanta (GA), United States. AOCS, Journal of the American Oil Chemists' Society, 99, pp.120-121, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669301v1</w:t>
+                <w:t xml:space="preserve">hal-03884632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of processing and fat content on the oxidative stability and interfacial behavior of tree nut oil-bodies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What are the mechanisms of gastrointestinal lipases adsorption onto heterogenous biomimetic vegetal membranes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Robert</w:t>
+                <w:t xml:space="preserve">G Lambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 AOCS Annual Meeting &amp; Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Atlanta (GA), United States. AOCS, Journal of the American Oil Chemists' Society, 99, pp.120-121, 2022</w:t>
+              <w:t xml:space="preserve">7. International Conference on Food Digestion ICFD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Cork, Ireland. , pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884632v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability to oxidation and interfacial behavior at air-water interface of minimally-processed versus processed walnut oil-bodies</w:t>
+                <w:t xml:space="preserve">Effects of processing and concentration on the oxidative stability and interfacial behavior of tree nuts oil bodies (OB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Schafer</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Lipid droplets and Oleosomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Strasbourg, France. Wageningen University and Research, 1 p., 2021</w:t>
+              <w:t xml:space="preserve">Euro Fed Lipid 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178918v1</w:t>
+                <w:t xml:space="preserve">hal-03384882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of processing and concentration on the oxidative stability and interfacial behavior of tree nuts oil bodies (OB)</w:t>
+                <w:t xml:space="preserve">Stability to oxidation and interfacial behavior at air-water interface of minimally-processed versus processed walnut oil-bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Barea</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro Fed Lipid 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online, Germany</w:t>
+              <w:t xml:space="preserve">International Conference Lipid droplets and Oleosomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Strasbourg, France. Wageningen University and Research, 1 p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384882v1</w:t>
+                <w:t xml:space="preserve">hal-05178918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability to oxidation and interfacial behavior at the air-water interface of minimally-processed versus processed walnut oil-bodies</w:t>
               </w:r>
@@ -3672,79 +3672,79 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité enzymatique sur lipides végétaux : couplage de mesures interfaciales à l’échelle moléculaire (nm) et de mesures cinétiques de dégradation à l’échelle de l’objet (μm).</w:t>
+                <w:t xml:space="preserve">Activité enzymatique sur lipides végétaux : couplage de mesures interfaciales à l'échelle moléculaire (nm) et de mesures cinétiques de dégradation à l'échelle de l'objet (µm)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Physique [physics]. Université Rennes 1, 2022. Français. </w:t>
+              <w:t xml:space="preserve">Physique [physics]. Université de Rennes, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2022REN1S075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03953962v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -4311,51 +4311,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490677v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bakan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Birault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.70082" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105547v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Keuleyan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David-Briand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111475" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070337v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Chonchon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.04.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2021.2005532" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822328v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112933" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112646" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schafer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129880" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661665v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Keuleyan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lambeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359744v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384990v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu Lacanal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146890v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356669v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gelebart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Subileau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carri&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lambeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178918v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384882v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466652v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315046v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806176v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03953962v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138295v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Dairy-Foods-Analysis/Toldra-Nollet/p/book/9780367343132" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177209v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490677v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bakan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Birault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.70082" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105547v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Keuleyan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David-Briand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111475" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070337v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Chonchon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.04.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2021.2005532" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822328v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112933" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112646" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schafer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129880" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661665v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Keuleyan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669349v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lambeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu Lacanal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359744v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146890v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356669v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gelebart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Subileau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669301v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carri&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lambeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384882v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178918v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466652v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315046v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806176v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03953962v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022REN1S075" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138295v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Dairy-Foods-Analysis/Toldra-Nollet/p/book/9780367343132" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177209v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>