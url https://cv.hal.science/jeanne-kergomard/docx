--- v1 (2026-04-10)
+++ v2 (2026-05-12)
@@ -1333,652 +1333,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial adsorption of gastrointestinal lipases onto heterogenous biomimetic vegetal membranes</w:t>
+                <w:t xml:space="preserve">Galactolipids from microalgae as a new source of omega 3 and naturally structured surfactants for human nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Lambeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 AOCS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">International scientific workshop on oxidized lipids and fatty acids from marine sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IBMM, Pôle Chimie Barlard Recherche, Jan 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669349v1</w:t>
+                <w:t xml:space="preserve">hal-04806187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galactolipids from microalgae as a new source of omega 3 and naturally structured surfactants for human nutrition</w:t>
+                <w:t xml:space="preserve">Interfacial adsorption of gastrointestinal lipases onto heterogenous biomimetic vegetal membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International scientific workshop on oxidized lipids and fatty acids from marine sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IBMM, Pôle Chimie Barlard Recherche, Jan 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2022 AOCS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806187v1</w:t>
+                <w:t xml:space="preserve">hal-03669349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of milk polar lipids physico-chemical attributes and nutritional interest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation of gastric lipase adsorption into mixed galactolipid-DPPC films by the addition of phytosterols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Cancalon</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International ISSFAL Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISSFAL, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">16. GERLI Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806194v1</w:t>
+                <w:t xml:space="preserve">hal-03359744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of gastric lipase adsorption into mixed galactolipid-DPPC films by the addition of phytosterols</w:t>
+                <w:t xml:space="preserve">Modulation of gastric lipase adsorption onto mixed galactolipid-DPPC films by the addition of phytosterols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. GERLI Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Euro Fed Lipid 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359744v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of gastric lipase adsorption onto mixed galactolipid-DPPC films by the addition of phytosterols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An overview of milk polar lipids physico-chemical attributes and nutritional interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro Fed Lipid 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online, France</w:t>
+              <w:t xml:space="preserve">14. International ISSFAL Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISSFAL, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384990v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative and interfacial behavior of oil bodies from walnut</w:t>
               </w:r>
@@ -2102,51 +2102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative and interfacial behavior of native oil bodies from walnut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2740,527 +2740,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of processing and fat content on the oxidative stability and interfacial behavior of tree nut oil-bodies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What are the mechanisms of gastrointestinal lipases adsorption onto heterogenous biomimetic vegetal membranes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Robert</w:t>
+                <w:t xml:space="preserve">F Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Lambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 AOCS Annual Meeting &amp; Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Atlanta (GA), United States. AOCS, Journal of the American Oil Chemists' Society, 99, pp.120-121, 2022</w:t>
+              <w:t xml:space="preserve">7. International Conference on Food Digestion ICFD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Cork, Ireland. , pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884632v1</w:t>
+                <w:t xml:space="preserve">hal-03669301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the mechanisms of gastrointestinal lipases adsorption onto heterogenous biomimetic vegetal membranes?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of processing and fat content on the oxidative stability and interfacial behavior of tree nut oil-bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Lambeau</w:t>
+                <w:t xml:space="preserve">Mélina Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Food Digestion ICFD 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Cork, Ireland. , pp.95</w:t>
+              <w:t xml:space="preserve">2022 AOCS Annual Meeting &amp; Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Atlanta (GA), United States. AOCS, Journal of the American Oil Chemists' Society, 99, pp.120-121, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669301v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of processing and concentration on the oxidative stability and interfacial behavior of tree nuts oil bodies (OB)</w:t>
+                <w:t xml:space="preserve">Stability to oxidation and interfacial behavior at air-water interface of minimally-processed versus processed walnut oil-bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Barea</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro Fed Lipid 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online, Germany</w:t>
+              <w:t xml:space="preserve">International Conference Lipid droplets and Oleosomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Strasbourg, France. Wageningen University and Research, 1 p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384882v1</w:t>
+                <w:t xml:space="preserve">hal-05178918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability to oxidation and interfacial behavior at air-water interface of minimally-processed versus processed walnut oil-bodies</w:t>
+                <w:t xml:space="preserve">Effects of processing and concentration on the oxidative stability and interfacial behavior of tree nuts oil bodies (OB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Schafer</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Lipid droplets and Oleosomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Strasbourg, France. Wageningen University and Research, 1 p., 2021</w:t>
+              <w:t xml:space="preserve">Euro Fed Lipid 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178918v1</w:t>
+                <w:t xml:space="preserve">hal-03384882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability to oxidation and interfacial behavior at the air-water interface of minimally-processed versus processed walnut oil-bodies</w:t>
               </w:r>
@@ -4311,51 +4311,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490677v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bakan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Birault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.70082" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105547v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Keuleyan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David-Briand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111475" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070337v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Chonchon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.04.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2021.2005532" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822328v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112933" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112646" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schafer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129880" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661665v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Keuleyan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669349v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lambeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu Lacanal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359744v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146890v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356669v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gelebart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Subileau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669301v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carri&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lambeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384882v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178918v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466652v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315046v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806176v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03953962v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022REN1S075" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138295v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Dairy-Foods-Analysis/Toldra-Nollet/p/book/9780367343132" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177209v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490677v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bakan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Birault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.70082" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105547v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Keuleyan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David-Briand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111475" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070337v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Chonchon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.04.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2021.2005532" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822328v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112933" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112646" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schafer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129880" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661665v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Keuleyan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lambeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359744v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384990v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu Lacanal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146890v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356669v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gelebart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Subileau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carri&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lambeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178918v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384882v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466652v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315046v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806176v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03953962v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022REN1S075" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138295v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Dairy-Foods-Analysis/Toldra-Nollet/p/book/9780367343132" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177209v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>