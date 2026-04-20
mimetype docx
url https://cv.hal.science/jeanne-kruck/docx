--- v0 (2026-03-16)
+++ v1 (2026-04-20)
@@ -268,308 +268,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypie Friendly: a university inclusion program for students with Autism Spectrum Disorder (ASD) in France</w:t>
+                <w:t xml:space="preserve">Haptic coordination: Squeezing a vibrating stress ball decreases anxiety and arousal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Cilia</w:t>
+                <w:t xml:space="preserve">Clément Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Dell'Armi</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+                <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Kruck</w:t>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Modern Education Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.103220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2024.103220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718733v1</w:t>
+                <w:t xml:space="preserve">hal-04643493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic coordination: Squeezing a vibrating stress ball decreases anxiety and arousal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atypie Friendly: a university inclusion program for students with Autism Spectrum Disorder (ASD) in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Dell'Armi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Modern Education Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643493v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien vivre à l’Université : entre conformisme et diversité des profils des étudiants du dispositif Atypie-Friendly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Dell'Armi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -588,330 +588,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Social Robot Nao Facilitate Cooperation in High Functioning Children with ASD?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Using a haptic dynamic clamp to reduce arousal: preference, arousal, and coordination stability are related</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12369-023-01063-4⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 241 (8), pp.2033-2044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-023-06631-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327431v1</w:t>
+                <w:t xml:space="preserve">hal-04201553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a haptic dynamic clamp to reduce arousal: preference, arousal, and coordination stability are related</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does the Social Robot Nao Facilitate Cooperation in High Functioning Children with ASD?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Lajunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 241 (8), pp.2033-2044. </w:t>
+              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.281-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-023-06631-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12369-023-01063-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201553v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche fondamentale s’invite à la pratique : Utiliser des robots sociaux contrôlés par des modèles dynamiques à la rescousse des enfants autistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 47, pp.64-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -949,51 +949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge des troubles du comportement du jeune enfant par le programme Parent-Child Interaction Therapy (PCIT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dell’armi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Niec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1040,64 +1040,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Research Project: Developing and Testing a Robot-Assisted Intervention for Children With Autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1131,90 +1131,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-dependent Relationship Between Socio-adaptability and Motor Coordination in High Functioning Children with Autism Spectrum Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Huys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunhilde Jas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48 (1), pp.209-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1246,1527 +1246,1527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Version of the Modified-Checklist for Autism in Toddlers (M-CHAT): A Validation Study on a French Sample of 24 Month-Old Children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude sur l’efficacité des groupes d’habiletés sociales proposés aux enfants avec un trouble du spectre autistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Baduel</w:t>
+                <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Guillon</w:t>
+                <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Afzali</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Courty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10803-016-2950-y⟩</w:t>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1), pp.25 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2016.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926391v1</w:t>
+                <w:t xml:space="preserve">hal-01926367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences de l'entraînement aux habiletés sociales sur la reconnaissance des émotions chez les enfants atteints de TSA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation française du Caregiving Strain Questionnaire sur une population de parents d’enfants avec troubles du spectre de l’autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadjira Sellès</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">C. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hassan Afzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudine Mélan</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2017.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01974577v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation française du Caregiving Strain Questionnaire sur une population de parents d’enfants avec troubles du spectre de l’autisme</w:t>
+                <w:t xml:space="preserve">Influences de l'entraînement aux habiletés sociales sur la reconnaissance des émotions chez les enfants atteints de TSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fourcade</w:t>
+                <w:t xml:space="preserve">Hadjira Sellès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ferrand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Rogé</w:t>
+                <w:t xml:space="preserve">Claudine Mélan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926383v1</w:t>
+                <w:t xml:space="preserve">halshs-01974577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude sur l’efficacité des groupes d’habiletés sociales proposés aux enfants avec un trouble du spectre autistique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The French Version of the Modified-Checklist for Autism in Toddlers (M-CHAT): A Validation Study on a French Sample of 24 Month-Old Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Afzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Foudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (1), pp.25 - 33. </w:t>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (2), pp.297 - 304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2016.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10803-016-2950-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926367v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of mind in children with autism spectrum disorder: a real deficit or a developmental delay?</w:t>
+                <w:t xml:space="preserve">Adaptation et validation française du « Family Needs Questionnaire » : évaluation des besoins familiaux des parents d’enfants avec troubles du spectre de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bouvet</w:t>
+                <w:t xml:space="preserve">Mélina Dell’armi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hassan Afzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Guillon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernadette Rogé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (4), pp.150 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2016.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278905v1</w:t>
+                <w:t xml:space="preserve">hal-01926396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation et validation française du « Family Needs Questionnaire » : évaluation des besoins familiaux des parents d’enfants avec troubles du spectre de l’autisme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Intact perception but abnormal orientation towards face-like objects in young children with ASD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Afzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2016.08.001⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep22119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926396v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact perception but abnormal orientation towards face-like objects in young children with ASD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Theory of mind in children with autism spectrum disorder: a real deficit or a developmental delay?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroko Norimatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492478v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Importance of Networking in Autism Gaze Analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Adaptation française du questionnaire de communication sociale : validation sur une population d’enfant de plus de 4 ans. ANAE, n°138 vol 7 (5), 001-005.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Roge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02339504v1</w:t>
+                <w:t xml:space="preserve">hal-03345977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parents face au trouble du spectre de l’autisme de leur enfant : évaluation du fardeau ressenti face au handicap, de la capacité de résilience et de la qualité de vie des parents. ANAE, n°137 vol 27, 365-375</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation française du questionnaire de communication sociale : validation sur une population d’enfant de plus de 4 ans. ANAE, n°138 vol 7 (5), 001-005.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Importance of Networking in Autism Gaze Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hassan Afzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), pp.e0141191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0141191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345977v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both dog and human faces are explored abnormally by young children with autism spectrum disorders</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L’aide aux aidants : quelques éclairages à l’étranger. Synthèses d’articles scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Dell'Armi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33, pp.103-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476868v1</w:t>
+                <w:t xml:space="preserve">hal-04344423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aide aux aidants : quelques éclairages à l’étranger. Synthèses d’articles scientifiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Both dog and human faces are explored abnormally by young children with autism spectrum disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouchine Hadjikhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mado Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WNR.0000000000000257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344423v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques des TSA et processus neurocognitifs. Synthèses d’articles scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Dell'Armi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31, pp.33-36</w:t>
@@ -2808,51 +2808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations sociales de l’autisme: connaissances et opinions des médecins et des étudiants en psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inci Unsaldi-Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Igier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2916,64 +2916,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Autisme et Syndrome de Moebius: à propos d’un cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 87, pp.93-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3030,77 +3030,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University Inclusion Program for Students with Autism Spectrum Disorder (ASD) in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Dell'Armi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plumet Marie-Hélène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3151,51 +3151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camouflage social et burnout autistique chez les femmes autistes : facteurs de risque et de protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique des Doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité JSDoc, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3214,575 +3214,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autisme : La part des femmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Réelle différence biologique ou stéréotype de genre : l'autisme au féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du CERPPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERPPS - Centre d’Etudes et de Recherches en Psychopathologie et Psychologie de la Santé, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférence Thalès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thalès, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344452v1</w:t>
+                <w:t xml:space="preserve">hal-04696426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réelle différence biologique ou stéréotype de genre : l'autisme au féminin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Autisme : La part des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférence Thalès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thalès, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée du CERPPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERPPS - Centre d’Etudes et de Recherches en Psychopathologie et Psychologie de la Santé, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696426v1</w:t>
+                <w:t xml:space="preserve">hal-04344452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les particularités sensorielles des personnes TSA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Spécificités féminines dans le TSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Professionnels de Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFSI, Apr 2022, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">3ème colloque de l’Association Francophone de Neuropsychologie de l’Autisme (AFNA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFNA, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344472v1</w:t>
+                <w:t xml:space="preserve">hal-04182911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificités féminines dans le TSA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les particularités sensorielles des personnes TSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème colloque de l’Association Francophone de Neuropsychologie de l’Autisme (AFNA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFNA, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées des Professionnels de Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFSI, Apr 2022, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182911v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être des étudiants TSA à l’Université : prendre en compte leurs forces et vulnérabilités</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La recherche fondamentale s’invite dans la pratique : Utiliser des robots sociaux contrôlés par des modèles dynamiques à la rescousse des enfants autistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61e Congrès annuel de la Société Française de Psychologie (SFP) : Développement atypique : vulnérabilités et ressources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Psychologie, Dec 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées GIS Autisme et TND : Les recherches en Sciences Humaines et Sociales pour les personnes concernées par les TSA-TND : quels principes, quelles méthodes, quelles implications ? (2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'intérêt scientifique Autisme-Troubles du neuro-développement, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182851v1</w:t>
+                <w:t xml:space="preserve">hal-04201564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche fondamentale s’invite dans la pratique : Utiliser des robots sociaux contrôlés par des modèles dynamiques à la rescousse des enfants autistes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bien-être des étudiants TSA à l’Université : prendre en compte leurs forces et vulnérabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cilia Federica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GIS Autisme et TND : Les recherches en Sciences Humaines et Sociales pour les personnes concernées par les TSA-TND : quels principes, quelles méthodes, quelles implications ? (2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'intérêt scientifique Autisme-Troubles du neuro-développement, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">61e Congrès annuel de la Société Française de Psychologie (SFP) : Développement atypique : vulnérabilités et ressources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Psychologie, Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201564v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coordination motrice avec le robot NAO favorise-t-elle la compréhension des intentions sociales des enfants autistes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Lajunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de la Société de PsychoPhysiologie et Neurosciences cognitives : De la compréhension à l'adaptation, l'apport de la psychophysiologie aux handicaps ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3807,90 +3807,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences de l'entraînement aux habiletés sociales sur la reconnaissance des émotions chez les enfants atteints de TSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadjira Sellès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Mélan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ième Colloque International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIPSYDEVE, Jun 2017, Aix en Provence, France. pp.599-605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3915,64 +3915,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination et habilités sociales chez l’enfant porteur du Trouble du Spectre de l’Autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fédérations Hospitalo-Universitaires, Hopes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3997,64 +3997,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autistic social communication symptoms in children with Developmental Coordination Disorder: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental coordination disorder and other neurodevelopmental disorders: a focus on comorbidity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11th International Conference on Developmental Coordination Disorder (DCD11), Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4105,342 +4105,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout autistique : facteurs de risque et de rémission chez les femmes autistes</w:t>
+                <w:t xml:space="preserve">Burnout autistique : quelles vulnérabilités chez les femmes autistes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Burnout dans Différents Contextes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Aubervillers campus condorcet, France</w:t>
+              <w:t xml:space="preserve">GREPACO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935479v1</w:t>
+                <w:t xml:space="preserve">hal-04606109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout autistique : une vulnérabilité invisible chez les femmes et minorité de genre autistes ?</w:t>
+                <w:t xml:space="preserve">Burnout autistique : facteurs de risque et de rémission chez les femmes autistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Université d'Automne de l'ARAPI. La clinique au cœur de la recherche: un dialogue nécessaire pour mieux comprendre l'autisme et les TND tout au long de la vie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">Le Burnout dans Différents Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Aubervillers campus condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774398v1</w:t>
+                <w:t xml:space="preserve">hal-04935479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout autistique : quelles vulnérabilités chez les femmes autistes ?</w:t>
+                <w:t xml:space="preserve">Burnout autistique : une vulnérabilité invisible chez les femmes et minorité de genre autistes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GREPACO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">17ème Université d'Automne de l'ARAPI. La clinique au cœur de la recherche: un dialogue nécessaire pour mieux comprendre l'autisme et les TND tout au long de la vie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606109v1</w:t>
+                <w:t xml:space="preserve">hal-04774398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences de l'entraînement aux habiletés sociales sur la reconnaissance des émotions chez les enfants atteints de TSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadjira Sellès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Mélan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Actualité de la Recherche en Autisme et Perspectives d'Avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4465,90 +4465,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La désambiguïsation du nom propre chez les enfants présentant un Trouble du Spectre de l'Autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroko Norimatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Volzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4622,64 +4622,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles neuro-développementaux : tableaux cliniques, évaluation et orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Press, 2015, Fiches de psycho, 978-2-84835-328-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4697,64 +4697,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation française de l’ADOS2 : Echelle d’observation pour le diagnostic de l’Autisme, 2nde édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4798,77 +4798,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire de Communication Sociale pour le Dépistage des Troubles du Spectre Autistique. Adaptation française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Roge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hogrefe, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4886,51 +4886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation française de l’ADOS : Echelle d’observation pour le diagnostic de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fombonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4987,51 +4987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation française de l’ADI-R : Entretien pour le diagnostic de l’autisme-Forme révisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fombonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5120,77 +5120,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fardeau perçu chez les parents d’enfants avec un trouble du spectre de l’autisme : approche quantitative et qualitative du vécu parental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Famille et Trouble de l’autisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.177-190, 2019, Univers psy, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5224,77 +5224,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des besoins familiaux des mères d’enfants ayant un trouble du spectre de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Dell’armi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Famille et Trouble de l’autisme.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.91-104, 2019, Univers Psy, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5341,77 +5341,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcephaly and macrocephaly in autism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric. Fombonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Fremolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5475,252 +5475,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment se synchroniser pour mieux participer aux activités quotidiennes ?</w:t>
+                <w:t xml:space="preserve">Assistance robotique et intervention motrice auprès de personnes présentant un trouble du spectre de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostrubiec Viviane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, 23 p</w:t>
+              <w:t xml:space="preserve">2020, 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140067v1</w:t>
+                <w:t xml:space="preserve">hal-04140060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination et habilités sociales de l'enfant autiste</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Comment se synchroniser pour mieux participer aux activités quotidiennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostrubiec Viviane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2020, 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140171v1</w:t>
+                <w:t xml:space="preserve">hal-04140067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance robotique et intervention motrice auprès de personnes présentant un trouble du spectre de l’autisme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coordination et habilités sociales de l'enfant autiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, 69 p</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140060v1</w:t>
+                <w:t xml:space="preserve">hal-04140171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5738,64 +5738,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours ludo-éducatifs assistés par le robot Leka et dédiés aux enfants avec le Trouble du Spectre Autistique (TSA).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nexem. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5849,51 +5849,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs précoces de l’engagement social : étude de leur valeur prédictive dans le cadre d’une approche développementale de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Toulouse 2, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5952,51 +5952,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTRIBUTION THEORIQUE ET METHODOLOGIQUE A L’ETUDE DU TROUBLE DU SPECTRE DE L’AUTISME (TSA) : DEVELOPPEMENT DE NOUVEAUX OUTILS ET PROTOCOLES DIAGNOSTIQUES, COMORBIDITES ET INTERVENTIONS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Toulouse 2, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6104,51 +6104,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4D11BC8"/>
+    <w:nsid w:val="7D622702"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6335,51 +6335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-kruck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7014-4286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06946748X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431905865" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeanne.kruck@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718733v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dell'Armi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643493v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buisson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kostrubiec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103220" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327431v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lajunta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-023-01063-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06631-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344410v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dell&#8217;armi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Niec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.02.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03115543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00037" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139759v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunhilde Jas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-017-3326-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baduel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Afzali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Foudon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-016-2950-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974577v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjira Sell&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;lan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926383v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourcade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hassan Afzali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rog&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2017.10.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.09.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278905v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Norimatsu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Voltzenlogel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926396v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dell&#8217;armi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.08.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492478v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22119" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141191" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Roge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouchine Hadjikhani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mado Arnaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000000257" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344423v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344440v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inci Unsaldi-Cordier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fremolle-Kruck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635989v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plumet Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Rebours" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344452v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344472v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182911v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bork" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cilia Federica" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935479v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04774398v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606109v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974485v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volzenlogel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03068253v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182836v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chabane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138726v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182840v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fombonne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Arti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182830v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138708v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.dergu.2019.01.0177" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138693v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.dergu.2019.01.0091" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138810v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric. Fombonne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Claverie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fremolle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140067v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostrubiec Viviane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140171v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140060v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736083v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04403694v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04403745v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-kruck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7014-4286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06946748X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431905865" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeanne.kruck@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643493v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kostrubiec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103220" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dell'Armi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201553v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06631-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327431v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lajunta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-023-01063-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344410v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dell&#8217;armi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Niec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.02.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03115543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00037" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139759v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunhilde Jas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-017-3326-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rog&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.09.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926383v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourcade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hassan Afzali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2017.10.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjira Sell&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;lan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926391v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baduel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Afzali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Foudon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-016-2950-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926396v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dell&#8217;armi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.08.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22119" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278905v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Norimatsu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Voltzenlogel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Roge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339504v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141191" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344423v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476868v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouchine Hadjikhani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mado Arnaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000000257" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344440v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inci Unsaldi-Cordier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fremolle-Kruck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635989v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plumet Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Rebours" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344452v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182911v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bork" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344472v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201564v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182851v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cilia Federica" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606109v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04774398v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974485v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volzenlogel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03068253v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182836v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chabane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138726v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182840v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fombonne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Arti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182830v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138708v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.dergu.2019.01.0177" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138693v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.dergu.2019.01.0091" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138810v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric. Fombonne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Claverie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fremolle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140060v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostrubiec Viviane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140067v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140171v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736083v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04403694v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04403745v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>