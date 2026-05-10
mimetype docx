--- v1 (2026-04-20)
+++ v2 (2026-05-10)
@@ -268,308 +268,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic coordination: Squeezing a vibrating stress ball decreases anxiety and arousal</w:t>
+                <w:t xml:space="preserve">Atypie Friendly: a university inclusion program for students with Autism Spectrum Disorder (ASD) in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Blanc</w:t>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
+                <w:t xml:space="preserve">Mélina Dell'Armi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Modern Education Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643493v1</w:t>
+                <w:t xml:space="preserve">hal-04718733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypie Friendly: a university inclusion program for students with Autism Spectrum Disorder (ASD) in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Haptic coordination: Squeezing a vibrating stress ball decreases anxiety and arousal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Cilia</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Dell'Armi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Kruck</w:t>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Modern Education Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.103220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2024.103220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718733v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien vivre à l’Université : entre conformisme et diversité des profils des étudiants du dispositif Atypie-Friendly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Dell'Armi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -588,330 +588,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a haptic dynamic clamp to reduce arousal: preference, arousal, and coordination stability are related</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Does the Social Robot Nao Facilitate Cooperation in High Functioning Children with ASD?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Lajunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-023-06631-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.281-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12369-023-01063-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201553v1</w:t>
+                <w:t xml:space="preserve">hal-04327431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Social Robot Nao Facilitate Cooperation in High Functioning Children with ASD?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using a haptic dynamic clamp to reduce arousal: preference, arousal, and coordination stability are related</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.281-298. </w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 241 (8), pp.2033-2044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12369-023-01063-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00221-023-06631-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327431v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche fondamentale s’invite à la pratique : Utiliser des robots sociaux contrôlés par des modèles dynamiques à la rescousse des enfants autistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 47, pp.64-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -949,51 +949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge des troubles du comportement du jeune enfant par le programme Parent-Child Interaction Therapy (PCIT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dell’armi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Niec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1040,64 +1040,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Research Project: Developing and Testing a Robot-Assisted Intervention for Children With Autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1131,90 +1131,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-dependent Relationship Between Socio-adaptability and Motor Coordination in High Functioning Children with Autism Spectrum Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Huys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunhilde Jas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48 (1), pp.209-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1246,1527 +1246,1527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude sur l’efficacité des groupes d’habiletés sociales proposés aux enfants avec un trouble du spectre autistique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The French Version of the Modified-Checklist for Autism in Toddlers (M-CHAT): A Validation Study on a French Sample of 24 Month-Old Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Afzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Foudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2016.09.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (2), pp.297 - 304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-016-2950-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926367v1</w:t>
+                <w:t xml:space="preserve">hal-01926391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation française du Caregiving Strain Questionnaire sur une population de parents d’enfants avec troubles du spectre de l’autisme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influences de l'entraînement aux habiletés sociales sur la reconnaissance des émotions chez les enfants atteints de TSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ferrand</w:t>
+                <w:t xml:space="preserve">Hadjira Sellès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Hassan Afzali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Rogé</w:t>
+                <w:t xml:space="preserve">Stéphanie Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Mélan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926383v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01974577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences de l'entraînement aux habiletés sociales sur la reconnaissance des émotions chez les enfants atteints de TSA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude sur l’efficacité des groupes d’habiletés sociales proposés aux enfants avec un trouble du spectre autistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadjira Sellès</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Natalène Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Courty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudine Mélan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1), pp.25 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2016.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01974577v1</w:t>
+                <w:t xml:space="preserve">hal-01926367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Version of the Modified-Checklist for Autism in Toddlers (M-CHAT): A Validation Study on a French Sample of 24 Month-Old Children</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation française du Caregiving Strain Questionnaire sur une population de parents d’enfants avec troubles du spectre de l’autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Guillon</w:t>
+                <w:t xml:space="preserve">C. Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Afzali</w:t>
+                <w:t xml:space="preserve">C. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Foudon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mohammad Hassan Afzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rogé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 47 (2), pp.297 - 304. </w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10803-016-2950-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2017.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926391v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation et validation française du « Family Needs Questionnaire » : évaluation des besoins familiaux des parents d’enfants avec troubles du spectre de l’autisme</w:t>
+                <w:t xml:space="preserve">Theory of mind in children with autism spectrum disorder: a real deficit or a developmental delay?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Dell’armi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Lucie Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroko Norimatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926396v1</w:t>
+                <w:t xml:space="preserve">hal-04278905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intact perception but abnormal orientation towards face-like objects in young children with ASD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Afzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep22119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of mind in children with autism spectrum disorder: a real deficit or a developmental delay?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation et validation française du « Family Needs Questionnaire » : évaluation des besoins familiaux des parents d’enfants avec troubles du spectre de l’autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroko Norimatsu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mélina Dell’armi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hassan Afzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rogé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (4), pp.150 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2016.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278905v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation française du questionnaire de communication sociale : validation sur une population d’enfant de plus de 4 ans. ANAE, n°138 vol 7 (5), 001-005.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Importance of Networking in Autism Gaze Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hassan Afzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), pp.e0141191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0141191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345977v1</w:t>
+                <w:t xml:space="preserve">hal-02339504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parents face au trouble du spectre de l’autisme de leur enfant : évaluation du fardeau ressenti face au handicap, de la capacité de résilience et de la qualité de vie des parents. ANAE, n°137 vol 27, 365-375</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Importance of Networking in Autism Gaze Analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Adaptation française du questionnaire de communication sociale : validation sur une population d’enfant de plus de 4 ans. ANAE, n°138 vol 7 (5), 001-005.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Roge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339504v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aide aux aidants : quelques éclairages à l’étranger. Synthèses d’articles scientifiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Both dog and human faces are explored abnormally by young children with autism spectrum disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouchine Hadjikhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mado Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WNR.0000000000000257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344423v1</w:t>
+                <w:t xml:space="preserve">hal-02476868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both dog and human faces are explored abnormally by young children with autism spectrum disorders</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L’aide aux aidants : quelques éclairages à l’étranger. Synthèses d’articles scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Dell'Armi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33, pp.103-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/WNR.0000000000000257⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02476868v1</w:t>
+                <w:t xml:space="preserve">hal-04344423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques des TSA et processus neurocognitifs. Synthèses d’articles scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Dell'Armi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31, pp.33-36</w:t>
@@ -2808,51 +2808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations sociales de l’autisme: connaissances et opinions des médecins et des étudiants en psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inci Unsaldi-Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Igier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2916,64 +2916,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Autisme et Syndrome de Moebius: à propos d’un cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 87, pp.93-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3024,765 +3024,765 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">University Inclusion Program for Students with Autism Spectrum Disorder (ASD) in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Camouflage social et burnout autistique chez les femmes autistes : facteurs de risque et de protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Plumet Marie-Hélène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Teacher Education in Europe ATEE Spring Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TTE Spring Conference, Jun 2024, Bergamo, Italy</w:t>
+              <w:t xml:space="preserve">Journée Scientifique des Doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité JSDoc, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635989v1</w:t>
+                <w:t xml:space="preserve">hal-04529714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camouflage social et burnout autistique chez les femmes autistes : facteurs de risque et de protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">University Inclusion Program for Students with Autism Spectrum Disorder (ASD) in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Dell'Armi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Rebours</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Kruck</w:t>
+                <w:t xml:space="preserve">Plumet Marie-Hélène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique des Doctorants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité JSDoc, Mar 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Association for Teacher Education in Europe ATEE Spring Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TTE Spring Conference, Jun 2024, Bergamo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529714v1</w:t>
+                <w:t xml:space="preserve">hal-04635989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réelle différence biologique ou stéréotype de genre : l'autisme au féminin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Autisme : La part des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférence Thalès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thalès, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée du CERPPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERPPS - Centre d’Etudes et de Recherches en Psychopathologie et Psychologie de la Santé, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696426v1</w:t>
+                <w:t xml:space="preserve">hal-04344452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autisme : La part des femmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Réelle différence biologique ou stéréotype de genre : l'autisme au féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du CERPPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERPPS - Centre d’Etudes et de Recherches en Psychopathologie et Psychologie de la Santé, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférence Thalès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thalès, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344452v1</w:t>
+                <w:t xml:space="preserve">hal-04696426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificités féminines dans le TSA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les particularités sensorielles des personnes TSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème colloque de l’Association Francophone de Neuropsychologie de l’Autisme (AFNA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFNA, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées des Professionnels de Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFSI, Apr 2022, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182911v1</w:t>
+                <w:t xml:space="preserve">hal-04344472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les particularités sensorielles des personnes TSA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Spécificités féminines dans le TSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Professionnels de Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFSI, Apr 2022, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">3ème colloque de l’Association Francophone de Neuropsychologie de l’Autisme (AFNA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFNA, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344472v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche fondamentale s’invite dans la pratique : Utiliser des robots sociaux contrôlés par des modèles dynamiques à la rescousse des enfants autistes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bien-être des étudiants TSA à l’Université : prendre en compte leurs forces et vulnérabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cilia Federica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GIS Autisme et TND : Les recherches en Sciences Humaines et Sociales pour les personnes concernées par les TSA-TND : quels principes, quelles méthodes, quelles implications ? (2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'intérêt scientifique Autisme-Troubles du neuro-développement, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">61e Congrès annuel de la Société Française de Psychologie (SFP) : Développement atypique : vulnérabilités et ressources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Psychologie, Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201564v1</w:t>
+                <w:t xml:space="preserve">hal-04182851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être des étudiants TSA à l’Université : prendre en compte leurs forces et vulnérabilités</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La recherche fondamentale s’invite dans la pratique : Utiliser des robots sociaux contrôlés par des modèles dynamiques à la rescousse des enfants autistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61e Congrès annuel de la Société Française de Psychologie (SFP) : Développement atypique : vulnérabilités et ressources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Psychologie, Dec 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées GIS Autisme et TND : Les recherches en Sciences Humaines et Sociales pour les personnes concernées par les TSA-TND : quels principes, quelles méthodes, quelles implications ? (2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'intérêt scientifique Autisme-Troubles du neuro-développement, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182851v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coordination motrice avec le robot NAO favorise-t-elle la compréhension des intentions sociales des enfants autistes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Lajunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de la Société de PsychoPhysiologie et Neurosciences cognitives : De la compréhension à l'adaptation, l'apport de la psychophysiologie aux handicaps ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3807,90 +3807,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences de l'entraînement aux habiletés sociales sur la reconnaissance des émotions chez les enfants atteints de TSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadjira Sellès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Mélan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ième Colloque International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIPSYDEVE, Jun 2017, Aix en Provence, France. pp.599-605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3915,64 +3915,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination et habilités sociales chez l’enfant porteur du Trouble du Spectre de l’Autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fédérations Hospitalo-Universitaires, Hopes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3997,64 +3997,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autistic social communication symptoms in children with Developmental Coordination Disorder: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental coordination disorder and other neurodevelopmental disorders: a focus on comorbidity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11th International Conference on Developmental Coordination Disorder (DCD11), Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4105,342 +4105,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout autistique : quelles vulnérabilités chez les femmes autistes ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Burnout autistique : facteurs de risque et de rémission chez les femmes autistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GREPACO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Le Burnout dans Différents Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Aubervillers campus condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606109v1</w:t>
+                <w:t xml:space="preserve">hal-04935479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout autistique : facteurs de risque et de rémission chez les femmes autistes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Burnout autistique : une vulnérabilité invisible chez les femmes et minorité de genre autistes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Burnout dans Différents Contextes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Aubervillers campus condorcet, France</w:t>
+              <w:t xml:space="preserve">17ème Université d'Automne de l'ARAPI. La clinique au cœur de la recherche: un dialogue nécessaire pour mieux comprendre l'autisme et les TND tout au long de la vie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935479v1</w:t>
+                <w:t xml:space="preserve">hal-04774398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout autistique : une vulnérabilité invisible chez les femmes et minorité de genre autistes ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Burnout autistique : quelles vulnérabilités chez les femmes autistes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Université d'Automne de l'ARAPI. La clinique au cœur de la recherche: un dialogue nécessaire pour mieux comprendre l'autisme et les TND tout au long de la vie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">GREPACO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774398v1</w:t>
+                <w:t xml:space="preserve">hal-04606109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences de l'entraînement aux habiletés sociales sur la reconnaissance des émotions chez les enfants atteints de TSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadjira Sellès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Mélan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Actualité de la Recherche en Autisme et Perspectives d'Avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4465,90 +4465,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La désambiguïsation du nom propre chez les enfants présentant un Trouble du Spectre de l'Autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroko Norimatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Volzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4622,64 +4622,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles neuro-développementaux : tableaux cliniques, évaluation et orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Press, 2015, Fiches de psycho, 978-2-84835-328-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4697,64 +4697,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation française de l’ADOS2 : Echelle d’observation pour le diagnostic de l’Autisme, 2nde édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4798,77 +4798,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire de Communication Sociale pour le Dépistage des Troubles du Spectre Autistique. Adaptation française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Roge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hogrefe, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4886,51 +4886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation française de l’ADOS : Echelle d’observation pour le diagnostic de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fombonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4987,51 +4987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation française de l’ADI-R : Entretien pour le diagnostic de l’autisme-Forme révisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fombonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5120,77 +5120,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fardeau perçu chez les parents d’enfants avec un trouble du spectre de l’autisme : approche quantitative et qualitative du vécu parental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Famille et Trouble de l’autisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.177-190, 2019, Univers psy, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5224,77 +5224,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des besoins familiaux des mères d’enfants ayant un trouble du spectre de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Dell’armi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Famille et Trouble de l’autisme.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.91-104, 2019, Univers Psy, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5341,77 +5341,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcephaly and macrocephaly in autism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric. Fombonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Fremolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5475,252 +5475,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance robotique et intervention motrice auprès de personnes présentant un trouble du spectre de l’autisme</w:t>
+                <w:t xml:space="preserve">Comment se synchroniser pour mieux participer aux activités quotidiennes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostrubiec Viviane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, 69 p</w:t>
+              <w:t xml:space="preserve">2020, 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140060v1</w:t>
+                <w:t xml:space="preserve">hal-04140067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment se synchroniser pour mieux participer aux activités quotidiennes ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Coordination et habilités sociales de l'enfant autiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, 23 p</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140067v1</w:t>
+                <w:t xml:space="preserve">hal-04140171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination et habilités sociales de l'enfant autiste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assistance robotique et intervention motrice auprès de personnes présentant un trouble du spectre de l’autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostrubiec Viviane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2020, 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140171v1</w:t>
+                <w:t xml:space="preserve">hal-04140060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5738,64 +5738,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours ludo-éducatifs assistés par le robot Leka et dédiés aux enfants avec le Trouble du Spectre Autistique (TSA).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nexem. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5849,51 +5849,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs précoces de l’engagement social : étude de leur valeur prédictive dans le cadre d’une approche développementale de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Toulouse 2, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5952,51 +5952,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTRIBUTION THEORIQUE ET METHODOLOGIQUE A L’ETUDE DU TROUBLE DU SPECTRE DE L’AUTISME (TSA) : DEVELOPPEMENT DE NOUVEAUX OUTILS ET PROTOCOLES DIAGNOSTIQUES, COMORBIDITES ET INTERVENTIONS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Toulouse 2, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6104,51 +6104,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D622702"/>
+    <w:nsid w:val="DC90557C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6335,51 +6335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-kruck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7014-4286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06946748X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431905865" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeanne.kruck@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643493v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kostrubiec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103220" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dell'Armi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201553v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06631-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327431v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lajunta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-023-01063-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344410v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dell&#8217;armi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Niec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.02.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03115543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00037" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139759v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunhilde Jas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-017-3326-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rog&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.09.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926383v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourcade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hassan Afzali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2017.10.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjira Sell&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;lan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926391v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baduel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Afzali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Foudon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-016-2950-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926396v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dell&#8217;armi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.08.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22119" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278905v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Norimatsu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Voltzenlogel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Roge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339504v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141191" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344423v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476868v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouchine Hadjikhani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mado Arnaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000000257" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344440v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inci Unsaldi-Cordier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fremolle-Kruck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635989v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plumet Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Rebours" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344452v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182911v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bork" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344472v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201564v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182851v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cilia Federica" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606109v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04774398v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974485v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volzenlogel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03068253v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182836v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chabane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138726v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182840v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fombonne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Arti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182830v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138708v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.dergu.2019.01.0177" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138693v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.dergu.2019.01.0091" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138810v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric. Fombonne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Claverie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fremolle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140060v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostrubiec Viviane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140067v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140171v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736083v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04403694v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04403745v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-kruck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7014-4286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06946748X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431905865" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeanne.kruck@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718733v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dell'Armi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643493v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buisson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kostrubiec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103220" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327431v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lajunta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-023-01063-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06631-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344410v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dell&#8217;armi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Niec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.02.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03115543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00037" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139759v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunhilde Jas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-017-3326-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baduel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Afzali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Foudon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-016-2950-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974577v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjira Sell&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;lan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rog&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.09.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourcade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hassan Afzali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2017.10.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278905v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Norimatsu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Voltzenlogel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492478v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22119" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926396v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dell&#8217;armi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.08.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141191" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Roge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouchine Hadjikhani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mado Arnaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000000257" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344423v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344440v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inci Unsaldi-Cordier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fremolle-Kruck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Rebours" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plumet Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344452v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344472v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182911v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bork" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cilia Federica" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935479v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04774398v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606109v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974485v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volzenlogel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03068253v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182836v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chabane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138726v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182840v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fombonne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Arti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182830v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138708v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.dergu.2019.01.0177" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138693v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.dergu.2019.01.0091" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138810v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric. Fombonne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Claverie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fremolle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140067v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostrubiec Viviane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140171v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140060v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736083v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04403694v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04403745v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>