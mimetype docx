--- v2 (2026-05-10)
+++ v3 (2026-05-31)
@@ -268,308 +268,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypie Friendly: a university inclusion program for students with Autism Spectrum Disorder (ASD) in France</w:t>
+                <w:t xml:space="preserve">Haptic coordination: Squeezing a vibrating stress ball decreases anxiety and arousal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Cilia</w:t>
+                <w:t xml:space="preserve">Clément Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Dell'Armi</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+                <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Kruck</w:t>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Modern Education Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.103220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2024.103220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718733v1</w:t>
+                <w:t xml:space="preserve">hal-04643493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic coordination: Squeezing a vibrating stress ball decreases anxiety and arousal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atypie Friendly: a university inclusion program for students with Autism Spectrum Disorder (ASD) in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Dell'Armi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Modern Education Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643493v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien vivre à l’Université : entre conformisme et diversité des profils des étudiants du dispositif Atypie-Friendly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Dell'Armi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -594,90 +594,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the Social Robot Nao Facilitate Cooperation in High Functioning Children with ASD?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Lajunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.281-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -711,90 +711,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a haptic dynamic clamp to reduce arousal: preference, arousal, and coordination stability are related</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 241 (8), pp.2033-2044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -828,90 +828,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche fondamentale s’invite à la pratique : Utiliser des robots sociaux contrôlés par des modèles dynamiques à la rescousse des enfants autistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 47, pp.64-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -949,51 +949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge des troubles du comportement du jeune enfant par le programme Parent-Child Interaction Therapy (PCIT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dell’armi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Niec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1040,64 +1040,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Research Project: Developing and Testing a Robot-Assisted Intervention for Children With Autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1131,90 +1131,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-dependent Relationship Between Socio-adaptability and Motor Coordination in High Functioning Children with Autism Spectrum Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Huys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunhilde Jas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48 (1), pp.209-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1304,51 +1304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Afzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Foudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 47 (2), pp.297 - 304. </w:t>
@@ -1399,51 +1399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences de l'entraînement aux habiletés sociales sur la reconnaissance des émotions chez les enfants atteints de TSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadjira Sellès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1494,51 +1494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur l’efficacité des groupes d’habiletés sociales proposés aux enfants avec un trouble du spectre autistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1650,51 +1650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hassan Afzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1735,168 +1735,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of mind in children with autism spectrum disorder: a real deficit or a developmental delay?</w:t>
+                <w:t xml:space="preserve">Adaptation et validation française du « Family Needs Questionnaire » : évaluation des besoins familiaux des parents d’enfants avec troubles du spectre de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bouvet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mélina Dell’armi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hassan Afzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rogé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (4), pp.150 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2016.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278905v1</w:t>
+                <w:t xml:space="preserve">hal-01926396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intact perception but abnormal orientation towards face-like objects in young children with ASD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1918,479 +1910,487 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Afzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep22119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation et validation française du « Family Needs Questionnaire » : évaluation des besoins familiaux des parents d’enfants avec troubles du spectre de l’autisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theory of mind in children with autism spectrum disorder: a real deficit or a developmental delay?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Dell’armi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hiroko Norimatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926396v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Importance of Networking in Autism Gaze Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Hassan Afzali</w:t>
+                <w:t xml:space="preserve">Les parents face au trouble du spectre de l’autisme de leur enfant : évaluation du fardeau ressenti face au handicap, de la capacité de résilience et de la qualité de vie des parents. ANAE, n°137 vol 27, 365-375</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02339504v1</w:t>
+                <w:t xml:space="preserve">hal-03345979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parents face au trouble du spectre de l’autisme de leur enfant : évaluation du fardeau ressenti face au handicap, de la capacité de résilience et de la qualité de vie des parents. ANAE, n°137 vol 27, 365-375</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Importance of Networking in Autism Gaze Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hassan Afzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), pp.e0141191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0141191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345979v1</w:t>
+                <w:t xml:space="preserve">hal-02339504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation française du questionnaire de communication sociale : validation sur une population d’enfant de plus de 4 ans. ANAE, n°138 vol 7 (5), 001-005.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2435,325 +2435,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both dog and human faces are explored abnormally by young children with autism spectrum disorders</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L’aide aux aidants : quelques éclairages à l’étranger. Synthèses d’articles scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Dell'Armi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33, pp.103-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476868v1</w:t>
+                <w:t xml:space="preserve">hal-04344423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aide aux aidants : quelques éclairages à l’étranger. Synthèses d’articles scientifiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Both dog and human faces are explored abnormally by young children with autism spectrum disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouchine Hadjikhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mado Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WNR.0000000000000257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344423v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques des TSA et processus neurocognitifs. Synthèses d’articles scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Dell'Armi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2916,51 +2916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Autisme et Syndrome de Moebius: à propos d’un cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3024,247 +3024,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camouflage social et burnout autistique chez les femmes autistes : facteurs de risque et de protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">University Inclusion Program for Students with Autism Spectrum Disorder (ASD) in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Dell'Armi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Rebours</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Kruck</w:t>
+                <w:t xml:space="preserve">Plumet Marie-Hélène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique des Doctorants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité JSDoc, Mar 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Association for Teacher Education in Europe ATEE Spring Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TTE Spring Conference, Jun 2024, Bergamo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529714v1</w:t>
+                <w:t xml:space="preserve">hal-04635989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">University Inclusion Program for Students with Autism Spectrum Disorder (ASD) in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Camouflage social et burnout autistique chez les femmes autistes : facteurs de risque et de protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Plumet Marie-Hélène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Teacher Education in Europe ATEE Spring Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TTE Spring Conference, Jun 2024, Bergamo, Italy</w:t>
+              <w:t xml:space="preserve">Journée Scientifique des Doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité JSDoc, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635989v1</w:t>
+                <w:t xml:space="preserve">hal-04529714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autisme : La part des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du CERPPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERPPS - Centre d’Etudes et de Recherches en Psychopathologie et Psychologie de la Santé, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3289,51 +3289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réelle différence biologique ou stéréotype de genre : l'autisme au féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférence Thalès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thalès, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3358,51 +3358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les particularités sensorielles des personnes TSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Professionnels de Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFSI, Apr 2022, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3427,51 +3427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécificités féminines dans le TSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3503,286 +3503,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être des étudiants TSA à l’Université : prendre en compte leurs forces et vulnérabilités</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La recherche fondamentale s’invite dans la pratique : Utiliser des robots sociaux contrôlés par des modèles dynamiques à la rescousse des enfants autistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61e Congrès annuel de la Société Française de Psychologie (SFP) : Développement atypique : vulnérabilités et ressources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Psychologie, Dec 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées GIS Autisme et TND : Les recherches en Sciences Humaines et Sociales pour les personnes concernées par les TSA-TND : quels principes, quelles méthodes, quelles implications ? (2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'intérêt scientifique Autisme-Troubles du neuro-développement, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182851v1</w:t>
+                <w:t xml:space="preserve">hal-04201564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche fondamentale s’invite dans la pratique : Utiliser des robots sociaux contrôlés par des modèles dynamiques à la rescousse des enfants autistes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bien-être des étudiants TSA à l’Université : prendre en compte leurs forces et vulnérabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cilia Federica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GIS Autisme et TND : Les recherches en Sciences Humaines et Sociales pour les personnes concernées par les TSA-TND : quels principes, quelles méthodes, quelles implications ? (2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'intérêt scientifique Autisme-Troubles du neuro-développement, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">61e Congrès annuel de la Société Française de Psychologie (SFP) : Développement atypique : vulnérabilités et ressources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Psychologie, Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201564v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coordination motrice avec le robot NAO favorise-t-elle la compréhension des intentions sociales des enfants autistes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Lajunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de la Société de PsychoPhysiologie et Neurosciences cognitives : De la compréhension à l'adaptation, l'apport de la psychophysiologie aux handicaps ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3820,51 +3820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences de l'entraînement aux habiletés sociales sur la reconnaissance des émotions chez les enfants atteints de TSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadjira Sellès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3915,64 +3915,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination et habilités sociales chez l’enfant porteur du Trouble du Spectre de l’Autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fédérations Hospitalo-Universitaires, Hopes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3997,51 +3997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autistic social communication symptoms in children with Developmental Coordination Disorder: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4111,64 +4111,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burnout autistique : facteurs de risque et de rémission chez les femmes autistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Burnout dans Différents Contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Aubervillers campus condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4193,64 +4193,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burnout autistique : une vulnérabilité invisible chez les femmes et minorité de genre autistes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Université d'Automne de l'ARAPI. La clinique au cœur de la recherche: un dialogue nécessaire pour mieux comprendre l'autisme et les TND tout au long de la vie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4275,64 +4275,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burnout autistique : quelles vulnérabilités chez les femmes autistes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GREPACO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4370,51 +4370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences de l'entraînement aux habiletés sociales sur la reconnaissance des émotions chez les enfants atteints de TSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadjira Sellès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4478,77 +4478,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La désambiguïsation du nom propre chez les enfants présentant un Trouble du Spectre de l'Autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroko Norimatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Volzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4622,64 +4622,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles neuro-développementaux : tableaux cliniques, évaluation et orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Press, 2015, Fiches de psycho, 978-2-84835-328-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4710,51 +4710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation française de l’ADOS2 : Echelle d’observation pour le diagnostic de l’Autisme, 2nde édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4798,51 +4798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire de Communication Sociale pour le Dépistage des Troubles du Spectre Autistique. Adaptation française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5120,64 +5120,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fardeau perçu chez les parents d’enfants avec un trouble du spectre de l’autisme : approche quantitative et qualitative du vécu parental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5224,64 +5224,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des besoins familiaux des mères d’enfants ayant un trouble du spectre de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Dell’armi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5494,51 +5494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment se synchroniser pour mieux participer aux activités quotidiennes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostrubiec Viviane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5556,64 +5556,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination et habilités sociales de l'enfant autiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5644,51 +5644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance robotique et intervention motrice auprès de personnes présentant un trouble du spectre de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostrubiec Viviane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5738,64 +5738,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours ludo-éducatifs assistés par le robot Leka et dédiés aux enfants avec le Trouble du Spectre Autistique (TSA).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nexem. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5849,51 +5849,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs précoces de l’engagement social : étude de leur valeur prédictive dans le cadre d’une approche développementale de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Toulouse 2, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5952,51 +5952,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTRIBUTION THEORIQUE ET METHODOLOGIQUE A L’ETUDE DU TROUBLE DU SPECTRE DE L’AUTISME (TSA) : DEVELOPPEMENT DE NOUVEAUX OUTILS ET PROTOCOLES DIAGNOSTIQUES, COMORBIDITES ET INTERVENTIONS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Toulouse 2, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6104,51 +6104,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC90557C"/>
+    <w:nsid w:val="C06774ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6335,51 +6335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-kruck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7014-4286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06946748X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431905865" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeanne.kruck@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718733v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dell'Armi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643493v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buisson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kostrubiec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103220" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327431v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lajunta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-023-01063-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06631-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344410v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dell&#8217;armi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Niec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.02.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03115543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00037" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139759v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunhilde Jas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-017-3326-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baduel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Afzali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Foudon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-016-2950-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974577v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjira Sell&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;lan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rog&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.09.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourcade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hassan Afzali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2017.10.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278905v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Norimatsu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Voltzenlogel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492478v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22119" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926396v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dell&#8217;armi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.08.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141191" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Roge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouchine Hadjikhani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mado Arnaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000000257" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344423v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344440v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inci Unsaldi-Cordier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fremolle-Kruck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Rebours" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plumet Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344452v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344472v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182911v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bork" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cilia Federica" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935479v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04774398v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606109v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974485v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volzenlogel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03068253v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182836v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chabane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138726v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182840v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fombonne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Arti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182830v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138708v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.dergu.2019.01.0177" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138693v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.dergu.2019.01.0091" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138810v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric. Fombonne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Claverie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fremolle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140067v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostrubiec Viviane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140171v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140060v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736083v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04403694v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04403745v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-kruck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7014-4286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06946748X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431905865" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeanne.kruck@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643493v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kostrubiec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103220" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dell'Armi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327431v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lajunta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-023-01063-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06631-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344410v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dell&#8217;armi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Niec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.02.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03115543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00037" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139759v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunhilde Jas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-017-3326-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baduel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Afzali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Foudon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-016-2950-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974577v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjira Sell&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;lan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rog&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.09.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourcade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hassan Afzali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2017.10.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926396v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dell&#8217;armi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.08.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22119" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278905v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Norimatsu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Voltzenlogel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345979v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339504v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141191" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Roge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344423v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476868v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouchine Hadjikhani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mado Arnaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000000257" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344440v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inci Unsaldi-Cordier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fremolle-Kruck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635989v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plumet Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Rebours" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344452v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344472v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182911v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bork" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201564v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182851v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cilia Federica" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935479v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04774398v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606109v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974485v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volzenlogel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03068253v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182836v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chabane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138726v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182840v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fombonne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Arti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182830v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138708v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.dergu.2019.01.0177" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138693v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.dergu.2019.01.0091" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138810v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric. Fombonne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Claverie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fremolle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140067v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostrubiec Viviane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140171v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140060v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736083v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04403694v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04403745v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>