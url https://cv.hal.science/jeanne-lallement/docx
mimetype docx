--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -208,51 +208,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -450,1332 +450,1748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le quantified-self peut-il changer les comportements de mobilité urbaine ? De l'importance de la présentation de l'information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ulysse Soulat</w:t>
+                <w:t xml:space="preserve">L’accompagnement au changement dans les pratiques de mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence de Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Desmaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54695/ror.182.0039⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 23 (3), pp.121-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rcsg.023.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04367651v1</w:t>
+                <w:t xml:space="preserve">hal-04690876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interaction between reputation and information search: Evidence of information avoidance and confirmation bias</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’accompagnement au changement dans le cadre de la mise en place d’un plan de déplacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence de Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carole Martinez</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Desmaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2019.03.014⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 23 (3), pp.61-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rcsg.023.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279286v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Importance of the Venue in an Information Search:Online Ticket Purchase in the Performing Arts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Martinez</w:t>
+                <w:t xml:space="preserve">Information Complexity Ranking: A New Method of Ranking Images by Algorithmic Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Euzéby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (3), pp.439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e25030439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835672v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps des consommateurs : état des recherches et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le quantified-self peut-il changer les comportements de mobilité urbaine ? De l'importance de la présentation de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (4), pp.98-131. </w:t>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0767370118768649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54695/ror.182.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798007v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre l’image du consommateur responsable : de la personne idéale aux stéréotypes négatifs</w:t>
+                <w:t xml:space="preserve">Représentations sociales du consommateur responsable : les autres consommateurs ont-ils vraiment envie de le suivre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gille Séré de Lanauze</w:t>
+                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence de Ferran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 90, pp.15-34. </w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 125 (5), pp.141-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7193/DM.090.15.34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mav.125.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133773v1</w:t>
+                <w:t xml:space="preserve">hal-03525087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The time of consumers: A review of researches and perspectives</w:t>
+                <w:t xml:space="preserve">The interaction between reputation and information search: Evidence of information avoidance and confirmation bias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Euzéby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2051570718792172⟩</w:t>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, pp.101787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2019.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904343v1</w:t>
+                <w:t xml:space="preserve">hal-02279286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le smart campus de l’Université de La Rochelle, un living lab pour la cité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Importance of the Venue in an Information Search:Online Ticket Purchase in the Performing Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Euzéby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (3), pp.60-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734976v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une typologie d’acheteurs alimentaires selon leur rapport au temps et à la technologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Le temps des consommateurs : état des recherches et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.089.0129⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (4), pp.98-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370118768649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488473v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J'ai envie, je peux, je vais ... aller au spectacle - Etude de l'influence d'internet sur la fréquentation du spectacle vivant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Euzéby</w:t>
+                <w:t xml:space="preserve">Mieux comprendre l’image du consommateur responsable : de la personne idéale aux stéréotypes négatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gille Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90, pp.15-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.090.15.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675111v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Vite et à tout prix ? » ou l'importance du prix pour le consommateur pressé</w:t>
+                <w:t xml:space="preserve">The time of consumers: A review of researches and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monique Zollinger</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7193/DM.069.11.24⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2051570718792172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675117v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éco-construction : quel positionnement pour les artisans ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le smart campus de l’Université de La Rochelle, un living lab pour la cité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.052.0057⟩</w:t>
+              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/admed.156.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488476v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition d’une typologie d’acheteurs alimentaires selon leur rapport au temps et à la technologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89, pp.129-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.089.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J'ai envie, je peux, je vais ... aller au spectacle - Etude de l'influence d'internet sur la fréquentation du spectacle vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Euzéby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2/5 (247), pp.49-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vite et à tout prix ? » ou l'importance du prix pour le consommateur pressé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.069.11.24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éco-construction : quel positionnement pour les artisans ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence de Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52, pp.57-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.052.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de la pression temporelle sur le traitement des informations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (4), pp.45--68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/076737011002500403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the Green Gap: Understanding the Intention-Behavior Gap in Mobility and Urban Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Findeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRA conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, DUBLIN, Ireland. pp.398-402, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-85578-8_51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle acceptabilité sociale des navettes autonomes ? La réponse ambivalente des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Machat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1790,596 +2206,596 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet de la complexité visuelle de l'information sur l'intention et le comportement de mobilité urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORSID 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nancy (France), France. pp.200-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Time of Sharing Availability in Browsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Silvain Roten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Vanheems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of visual information complexity on urban mobility intention and behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 17th International Conference on Research Challenges in Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Corfu Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Marketing and Computer-Based Methods for Evaluating Online Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noudéhouénou Lionel Jaderne Houssou</w:t>
+                <w:t xml:space="preserve">Le rôle de la comparaison sociale dans le cadre du changement de mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence de Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Béal</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ducros Passebois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Communication Technologies in Tourism 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19ème Congrès de l’Aderse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962270v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la comparaison sociale dans le cadre du changement de mobilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence de Ferran</w:t>
+                <w:t xml:space="preserve">Comparing Marketing and Computer-Based Methods for Evaluating Online Reviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noudéhouénou Lionel Jaderne Houssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Ducros Passebois</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de l’Aderse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information and Communication Technologies in Tourism 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation for IT and Travel &amp; Tourism (IFITT), Jan 2023, Johanesbourg, South Africa. pp.261-266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25752-0_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690914v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet de la complexité de l'information sur l'intention de réduire son empreinte carbone : une étude par le biais de l'acceptabilité d'une application mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2395,190 +2811,190 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème congrès international de l'afm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Marketing and Computer-Based Methods for Evaluating Online Reviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noudéhouénou Lionel Jaderne Houssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENTER 2023: Information and Communication Technologies in Tourism 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Johannesbourg, South Africa. pp.261-266, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-25752-0_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une application mobile pour être plus écolo ? Oui, mais… : mise en évidence de la distance psychologique sur l'intention d'utilisation d'une application de mesure du CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2594,1986 +3010,2081 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème congrès international de l' AFM:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Tunis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03681173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer materialism in times of Covid-19: How does it influence consumers’ reactions and the evolution of their consumption patterns?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence de Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st European Marketing Academy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Webrooming: impact on the well-being at the mall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Vanheems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloqium on European Research in Retailing 2021 (CERR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un robot fun, sinon rien ! Quel robot dans l'univers des services ? Interrogations sur déterminants de la qualité de l'interaction homme robot dans la relation commerciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ducros-Passebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Euzéby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Machat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drôles d'objets: un nouvel art de faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, La Rochelle, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.6066226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la Covid sur la mobilité : une mobilité repensée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence de Ferran</w:t>
+                <w:t xml:space="preserve">Webrooming: impact on the well-being at the mall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Vanheems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Marketing Trend Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Roma, Italie</w:t>
+              <w:t xml:space="preserve">Colloquium on European Research in Retailing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERR, Jul 2021, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690907v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La navigation en ligne : source de bien-être en magasin ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de la Covid sur la mobilité : une mobilité repensée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence de Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régine Vanheems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes JNRC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen, Nov 2020, En distanciel, cause Covid-19, France</w:t>
+              <w:t xml:space="preserve">21st International Marketing Trend Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Roma, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688899v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do you want to comply with your socially responsible friend? Effects of the consumer perceived profile and the proximity with the message sender</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La navigation en ligne : source de bien-être en magasin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence de Ferran</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Vanheems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 18th Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESCP, Jan 2019, Venise, Italy</w:t>
+              <w:t xml:space="preserve">19èmes JNRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, Nov 2020, En distanciel, cause Covid-19, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538888v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps des usagers et habitudes de transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do you want to comply with your socially responsible friend? Effects of the consumer perceived profile and the proximity with the message sender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence de Ferran</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès du RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 18th Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCP, Jan 2019, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538833v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il incarner les dispositifs d’aide à la vente ? Une analyse à travers la présence sociale perçue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Passebois-Ducros</w:t>
+                <w:t xml:space="preserve">Temps des usagers et habitudes de transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence de Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Euzéby</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485806v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« En même temps » et processus d’achat : quelles pistes pour la recherche en marketing ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+                <w:t xml:space="preserve">Faut-il incarner les dispositifs d’aide à la vente ? Une analyse à travers la présence sociale perçue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Machat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Passebois-Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Euzéby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 1er Colloque pluridisciplinaire « Les dimensions du temps dans le développement des hommes et des organisations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Brest, France</w:t>
+              <w:t xml:space="preserve">Conférence Internationale de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01993680v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing gamification devices in museum : Drivers and challenges.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Machat</w:t>
+                <w:t xml:space="preserve">« En même temps » et processus d’achat : quelles pistes pour la recherche en marketing ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Arts and Cultural Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Beijing, China</w:t>
+              <w:t xml:space="preserve">Actes du 1er Colloque pluridisciplinaire « Les dimensions du temps dans le développement des hommes et des organisations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146280v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TU LE TROUVES JOLI MON ROBOT ? COMPRENDRE LES FACTEURS DETERMINANTS DE L'ACCEPTABILITE DU ROBOT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementing gamification devices in museum : Drivers and challenges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Euzéby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Passebois-Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Machat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Passebois- Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème congrès international de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Arts and Cultural Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675322v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment gamifier un service pour engager le client ? Proposition d’une typologie de dispositifs gamifiés appliqués au secteur du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Euzéby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Machat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passebois- Ducrot Juliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les courses, au pas de course ? Rapport au temps et à la technologie dans l'adoption de modes de magasinage alimentaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TU LE TROUVES JOLI MON ROBOT ? COMPRENDRE LES FACTEURS DETERMINANTS DE L'ACCEPTABILITE DU ROBOT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Machat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Euzéby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Passebois- Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l'Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">32ème congrès international de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675336v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gamification des dispositifs de médiation culturelle : Quelle perception et quel impact sur l’expérience de visite ? Le cas de la corderie Royale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Passebois- Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Euzéby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Machat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth International Conference on Arts &amp; Cultural Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plus vite ou plus geek ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Les courses, au pas de course ? Rapport au temps et à la technologie dans l'adoption de modes de magasinage alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e colloque international Étienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès international de l'Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488513v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommateur responsable : le défaut de séduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Séré De Lanauze</w:t>
+                <w:t xml:space="preserve">Plus vite ou plus geek ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Congrès de l’Association Française du Marketing - AFM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">18e colloque international Étienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057341v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du robot dans l’expérience muséale et touristique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consommateur responsable : le défaut de séduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Séré De Lanauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Passebois- Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Colloque international pluridisciplinaire ASTRES : Observer les touristes pour mieux comprendre les tourismes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">31ème Congrès de l’Association Française du Marketing - AFM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543592v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le choix d'un spectacle en ligne. La salle est-elle importante pour les jeunes ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Apport du robot dans l’expérience muséale et touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Euzéby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Lallement</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Machat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Passebois- Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Arts and Cultural Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">5e Colloque international pluridisciplinaire ASTRES : Observer les touristes pour mieux comprendre les tourismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146339v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectacle vivant : réputation d'un artiste pour la génération Y</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Le choix d'un spectacle en ligne. La salle est-elle importante pour les jeunes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Euzéby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the 12th International Conference on Arts and Cultural Management, 26-29 july, Bogotà, Colombie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bogotà, Colombie</w:t>
+              <w:t xml:space="preserve">13th International Conference on Arts and Cultural Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123538v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spectacle vivant : réputation d'un artiste pour la génération Y</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Euzéby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceeding of the 12th International Conference on Arts and Cultural Management, 26-29 july, Bogotà, Colombie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bogotà, Colombie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Au secours, tout va trop vite ! Nécessité d'une conceptualisation marketing de la pression temporelle chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Machat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4583,100 +5094,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES EFFETS DE LA PRESSION TEMPORELLE SUR LE TRAITEMENT DES INFORMATIONS ET LE COMPORTEMENT D’ACHAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de Tours / Région Centre, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01646065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4686,105 +5197,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement de l’information : vers une meilleure prise en compte d’un paradigme holistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université La Rochelle, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02417642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4852,51 +5363,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA798004"/>
+    <w:nsid w:val="853578B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5083,51 +5594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-lallement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2611-4009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132053098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202257200" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05539438v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Ferran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lallement" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois-Ducros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cervoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.221.0126" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05536997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Soulat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.118.0109" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367651v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.182.0039" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dejean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Euz&#233;by" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Martinez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2019.03.014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01835672v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01798007v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118768649" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.090.15.34" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01904343v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718792172" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01734976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.156.0041" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488473v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.089.0129" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zollinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.069.11.24" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488476v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sueur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.052.0057" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011002500403" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05543714v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brock" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Findeisen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85578-8_51" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319214v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Machat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chambon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688905v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Silvain Roten" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vanheems" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03962270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Lionel Jaderne Houssou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coustaty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc B&#233;al" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25752-0_28" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ducros Passebois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690912v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608919v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592624v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ducros-Passebois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6066226" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690907v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688899v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538888v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485806v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993680v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675322v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois- Ducrot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543580v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passebois- Ducrot Juliette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675336v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675348v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488513v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057341v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; De Lanauze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543592v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146339v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123538v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01646065v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02417642v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-lallement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2611-4009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132053098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202257200" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05539438v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Ferran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lallement" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois-Ducros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cervoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.221.0126" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05536997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Soulat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.118.0109" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690876v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desmaison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.023.0121" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690899v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.023.0061" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012998v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chambon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25030439" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.182.0039" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.125.0141" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279286v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dejean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Euz&#233;by" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Martinez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2019.03.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01835672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01798007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118768649" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.090.15.34" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01904343v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718792172" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01734976v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.156.0041" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.089.0129" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675111v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zollinger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.069.11.24" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488476v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sueur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.052.0057" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488477v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011002500403" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05543714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brock" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Findeisen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85578-8_51" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319214v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Machat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Silvain Roten" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vanheems" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089291v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690914v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ducros Passebois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03962270v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Lionel Jaderne Houssou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coustaty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc B&#233;al" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25752-0_28" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122393v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089375v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690912v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592624v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ducros-Passebois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6066226" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688888v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688899v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538833v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485806v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993680v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146280v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passebois- Ducrot Juliette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois- Ducrot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675336v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488513v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057341v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; De Lanauze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543592v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146339v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123538v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675338v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01646065v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02417642v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>