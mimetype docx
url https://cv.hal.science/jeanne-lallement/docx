--- v1 (2026-04-16)
+++ v2 (2026-05-09)
@@ -4107,446 +4107,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment gamifier un service pour engager le client ? Proposition d’une typologie de dispositifs gamifiés appliqués au secteur du patrimoine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TU LE TROUVES JOLI MON ROBOT ? COMPRENDRE LES FACTEURS DETERMINANTS DE L'ACCEPTABILITE DU ROBOT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Machat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Euzéby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passebois- Ducrot Juliette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prigent</w:t>
+                <w:t xml:space="preserve">Juliette Passebois- Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Venise, Italie</w:t>
+              <w:t xml:space="preserve">32ème congrès international de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543580v1</w:t>
+                <w:t xml:space="preserve">hal-01675322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TU LE TROUVES JOLI MON ROBOT ? COMPRENDRE LES FACTEURS DETERMINANTS DE L'ACCEPTABILITE DU ROBOT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment gamifier un service pour engager le client ? Proposition d’une typologie de dispositifs gamifiés appliqués au secteur du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Euzéby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Machat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Euzéby</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passebois- Ducrot Juliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Passebois- Ducrot</w:t>
+                <w:t xml:space="preserve">Armelle Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème congrès international de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">15th International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675322v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gamification des dispositifs de médiation culturelle : Quelle perception et quel impact sur l’expérience de visite ? Le cas de la corderie Royale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Machat</w:t>
+                <w:t xml:space="preserve">Les courses, au pas de course ? Rapport au temps et à la technologie dans l'adoption de modes de magasinage alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIth International Conference on Arts &amp; Cultural Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Congrès international de l'Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675348v1</w:t>
+                <w:t xml:space="preserve">hal-01675336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les courses, au pas de course ? Rapport au temps et à la technologie dans l'adoption de modes de magasinage alimentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+                <w:t xml:space="preserve">La gamification des dispositifs de médiation culturelle : Quelle perception et quel impact sur l’expérience de visite ? Le cas de la corderie Royale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Passebois- Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Euzéby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Machat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l'Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">XIIIth International Conference on Arts &amp; Cultural Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675336v1</w:t>
+                <w:t xml:space="preserve">hal-01675348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus vite ou plus geek ?</w:t>
               </w:r>
@@ -4735,51 +4735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Euzéby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Machat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Passebois- Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Colloque international pluridisciplinaire ASTRES : Observer les touristes pour mieux comprendre les tourismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5363,51 +5363,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="853578B9"/>
+    <w:nsid w:val="6A43A951"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5594,51 +5594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-lallement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2611-4009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132053098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202257200" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05539438v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Ferran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lallement" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois-Ducros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cervoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.221.0126" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05536997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Soulat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.118.0109" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690876v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desmaison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.023.0121" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690899v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.023.0061" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012998v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chambon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25030439" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.182.0039" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.125.0141" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279286v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dejean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Euz&#233;by" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Martinez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2019.03.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01835672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01798007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118768649" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.090.15.34" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01904343v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718792172" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01734976v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.156.0041" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.089.0129" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675111v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zollinger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.069.11.24" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488476v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sueur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.052.0057" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488477v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011002500403" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05543714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brock" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Findeisen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85578-8_51" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319214v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Machat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Silvain Roten" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vanheems" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089291v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690914v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ducros Passebois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03962270v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Lionel Jaderne Houssou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coustaty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc B&#233;al" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25752-0_28" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122393v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089375v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690912v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592624v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ducros-Passebois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6066226" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688888v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688899v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538833v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485806v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993680v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146280v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passebois- Ducrot Juliette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois- Ducrot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675336v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488513v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057341v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; De Lanauze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543592v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146339v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123538v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675338v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01646065v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02417642v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-lallement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2611-4009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132053098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202257200" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05539438v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Ferran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lallement" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois-Ducros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cervoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.221.0126" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05536997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Soulat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.118.0109" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690876v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desmaison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.023.0121" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690899v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.023.0061" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012998v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chambon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25030439" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.182.0039" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.125.0141" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279286v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dejean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Euz&#233;by" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Martinez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2019.03.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01835672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01798007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118768649" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.090.15.34" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01904343v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718792172" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01734976v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.156.0041" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.089.0129" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675111v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zollinger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.069.11.24" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488476v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sueur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.052.0057" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488477v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011002500403" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05543714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brock" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Findeisen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85578-8_51" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319214v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Machat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Silvain Roten" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vanheems" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089291v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690914v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ducros Passebois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03962270v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Lionel Jaderne Houssou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coustaty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc B&#233;al" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25752-0_28" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122393v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089375v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690912v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592624v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ducros-Passebois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6066226" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688888v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688899v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538833v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485806v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993680v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146280v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675322v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois- Ducrot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543580v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passebois- Ducrot Juliette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675336v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675348v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488513v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057341v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; De Lanauze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543592v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146339v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123538v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675338v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01646065v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02417642v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>