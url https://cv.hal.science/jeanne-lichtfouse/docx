--- v0 (2026-03-09)
+++ v1 (2026-05-09)
@@ -81,1023 +81,1023 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zebrafish larvae exposed to BMAA and isomers DAB and AEG: a morphological and behavioural study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lichtfouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette C Vergunst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SETAC EUROPE 34TH ANNUAL MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry, May 2024, Séville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PRESCRIPTION DE BENZODIAZEPINES ET CONTAMINATION ENVIRONNEMENTALE -ANALYSE RETROSPECTIVE (2015-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lichtfouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lichtfouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEFA-Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemia salina : les crevettes d'eau salée Occitane pour étudier la cyanotoxine BMAA et ses isomères, DAB et AEG.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lichtfouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Lecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Demelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux et impacts de la pollution chimique et des déchets en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECOBIM, May 2024, Banyuls - sur - Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EFFETS DE LA BMAA A DES CONCENTRATIONS ENVIRONNEMENTALES, SEULE OU EN MELANGE AVEC SES ISOMERES SUR LES LARVES DE POISSONS ZEBRES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lichtfouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette C Vergunst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque 2023 de la Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEFA, Jul 2023, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to ammonia solution due to substance use: a retrospective study from the French poison centres database (2009–2018)</w:t>
+                <w:t xml:space="preserve">Effects of environmental concentrations of toxins BMAA and its isomers DAB and AEG on zebrafish larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Czerwiec</w:t>
+                <w:t xml:space="preserve">Jeanne Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Chevallier</w:t>
+                <w:t xml:space="preserve">Audrey Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Grenet</w:t>
+                <w:t xml:space="preserve">Annette C Vergunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Patat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15563650.2024.2313088⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2024.117045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483272v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of environmental concentrations of toxins BMAA and its isomers DAB and AEG on zebrafish larvae</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exposure to ammonia solution due to substance use: a retrospective study from the French poison centres database (2009–2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Czerwiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Patat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2024.117045⟩</w:t>
+              <w:t xml:space="preserve">Clinical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15563650.2024.2313088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706427v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brine shrimp Artemia salina to evaluate the impact of environmental concentrations of BMAA and isomers, DAB and AEG, via mortality (nauplii) and behavioural (adult) tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lécluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Giannoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 957, pp.177521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wastewater technology attenuates the toxicity of shisha smoking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Greige-Gerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21 (2), pp.627-632. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10311-022-01463-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043271v1</w:t>
-              </w:r>
-[...462 lines deleted...]
-                <w:t xml:space="preserve">hal-04157661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1115,90 +1115,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MORPGHOLOGICAL AND BEHAVIOURAL ANALYSIS OF BMAA IN ZEBRAFISH LARVAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette C Vergunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First French Zebrafish Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1223,90 +1223,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BACTERIES ENVIRONNEMENTALES ET MALADIES DU CERVEAU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Potheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1500,51 +1500,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483272v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Czerwiec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Chevallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Patat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander de Souza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15563650.2024.2313088" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lichtfouse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette C Vergunst" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.117045" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868626v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;cluse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demelier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giannoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177521" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043271v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Greige-Gerges" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gerges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01463-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920837v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonni&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594271v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecluse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Demelier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263376v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Potheret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594098v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lichtfouse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette C Vergunst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920837v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonni&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594271v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecluse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Demelier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157661v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.117045" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483272v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Czerwiec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Chevallier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grenet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Patat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander de Souza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15563650.2024.2313088" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;cluse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demelier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giannoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177521" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043271v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Greige-Gerges" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gerges" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01463-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263376v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Potheret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>