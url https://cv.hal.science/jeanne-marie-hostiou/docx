--- v0 (2026-03-17)
+++ v1 (2026-04-13)
@@ -1147,286 +1147,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. À la recherche des spectatrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Bouhaïk-Gironès</w:t>
+                <w:t xml:space="preserve">« Dufresny et la musique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Marie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Candiard</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Franchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Véronique Lochert; Marie Bouhaïk-Gironès; Céline Candiard; Fabien Cavaillé; Jeanne-Marie Hostiou; Mélanie Traversier. </w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Spielmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Spielmann (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectatrices ! De l’Antiquité à nos jours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cnrs.loche.2022.01.0007⟩</w:t>
+              <w:t xml:space="preserve">Théâtre français de Charles de la Rivière Dufresny</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I, Classiques Garnier; Classiques Garnier, pp.89-107, 2022, 978-2406121749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12176-3.p.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879309v1</w:t>
+                <w:t xml:space="preserve">hal-05448854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Dufresny et la musique »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. À la recherche des spectatrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouhaïk-Gironès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Candiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne-Marie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Guy Spielmann (dir.). </w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lochert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Lochert; Marie Bouhaïk-Gironès; Céline Candiard; Fabien Cavaillé; Jeanne-Marie Hostiou; Mélanie Traversier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théâtre français de Charles de la Rivière Dufresny</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, I, Classiques Garnier; Classiques Garnier, pp.89-107, 2022, 978-2406121749. </w:t>
+              <w:t xml:space="preserve">Spectatrices ! De l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.7-29, 2022, 978-2-271-13584-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12176-3.p.0089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cnrs.loche.2022.01.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448854v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Molière and his critiques : the &amp;quot;querelles&amp;quot; »</w:t>
               </w:r>
@@ -1561,173 +1561,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La Comédie-Française à sa création : les valeurs en conflit d'une institution &amp;quot;fin-de-règne&amp;quot; (1680-1715) »</w:t>
+                <w:t xml:space="preserve">« Figures du dramaturge dans La Métromanie de Piron (1738). Du topos à l’ethos »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne-Marie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marine Roussillon; Sylvaine Guyot; Dominic Glynn; Marie-Madeleine Fragonard. </w:t>
+              <w:t xml:space="preserve">Clotilde Thouret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littéraire. Pour Alain Viala</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Artois Presses Universités, pp.213-222, 2018, 978-2-84832-313-8</w:t>
+              <w:t xml:space="preserve">Le Dramaturge sur un plateau. Quand l’auteur dramatique devient personnage (XVIe-XXIe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.301-315, 2018, 978-2-406-07784-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450768v1</w:t>
+                <w:t xml:space="preserve">hal-05450801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Figures du dramaturge dans La Métromanie de Piron (1738). Du topos à l’ethos »</w:t>
+                <w:t xml:space="preserve">« La Comédie-Française à sa création : les valeurs en conflit d'une institution &amp;quot;fin-de-règne&amp;quot; (1680-1715) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne-Marie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Clotilde Thouret. </w:t>
+              <w:t xml:space="preserve">Marine Roussillon; Sylvaine Guyot; Dominic Glynn; Marie-Madeleine Fragonard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Dramaturge sur un plateau. Quand l’auteur dramatique devient personnage (XVIe-XXIe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.301-315, 2018, 978-2-406-07784-8</w:t>
+              <w:t xml:space="preserve">Littéraire. Pour Alain Viala</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Artois Presses Universités, pp.213-222, 2018, 978-2-84832-313-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450801v1</w:t>
+                <w:t xml:space="preserve">hal-05450768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parodies d’opéra et renouvellement du théâtre comique chez les héritiers de Molière</w:t>
               </w:r>
@@ -2614,51 +2614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrillon. Édition critique de l'opéra-comique d'Anseaume et La Ruette (1759)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne-Marie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3364,51 +3364,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6869E78"/>
+    <w:nsid w:val="778DC8DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3595,51 +3595,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-marie-hostiou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150348959" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220405606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359702990" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094175v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Hostiou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14890-6.p.0155" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444207v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.3849" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492344v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.089.0131" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730097v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730755v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.081.0107" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716691v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cavaill&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Candiard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lochert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448042v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073680v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tadi&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07358-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829143v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ligier-Degauque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-espaces34.fr/spip.php?page=espaces34_livre&amp;amp;id_article=103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454461v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnrs.loche.2022.01.0007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Franchin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Blanc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Spielmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12176-3.p.0089" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448816v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108694933" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450739v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450768v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730777v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454382v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454407v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nancy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Angebault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Guyot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446479v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01463667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monnier Cl&#233;mence" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486618v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles L&#233;on" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Poirson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rubellin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486642v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtill Varr&#242;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475656v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasset Sophie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loncle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Goodman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roussillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475644v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viala" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450072v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-marie-hostiou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150348959" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220405606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359702990" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094175v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Hostiou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14890-6.p.0155" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444207v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.3849" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492344v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.089.0131" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730097v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730755v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.081.0107" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716691v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cavaill&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Candiard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lochert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448042v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073680v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tadi&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07358-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829143v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ligier-Degauque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-espaces34.fr/spip.php?page=espaces34_livre&amp;amp;id_article=103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454461v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Franchin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Blanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Spielmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12176-3.p.0089" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879309v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnrs.loche.2022.01.0007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448816v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108694933" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450739v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730777v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454382v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454407v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nancy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Angebault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Guyot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446479v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01463667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monnier Cl&#233;mence" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486618v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles L&#233;on" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Poirson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rubellin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486642v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtill Varr&#242;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475656v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasset Sophie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loncle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Goodman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roussillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475644v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viala" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450072v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>