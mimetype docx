--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -3364,51 +3364,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="778DC8DC"/>
+    <w:nsid w:val="00546941"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>