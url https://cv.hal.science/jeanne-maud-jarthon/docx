--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jeanne-Maud Jarthon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jeanne-maud-jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4122-4628</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184569850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des personnes en situation de handicap à la pratique physique et sportive en milieu ordinaire : des expériences semées d’embûches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Daviré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Segay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129, pp.151-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisibilité progressive des jeunes filles au sein des espaces publics sportifs parisiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et pratique physique : une pluralité de trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être à l’école revendiqué vs augmentation des violences constatées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Javerlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debarbieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de typologie des corps à travers la pratique du bodybuilding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Body-building et corps, 1 (119), pp.47-64. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.119.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging and resisting aging: Fitness training as a means to do so</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (2), pp.251-267. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2017.1328785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités féminines et vieillissement : le fitness entre revendication d’une volonté personnelle et soumission à des normes sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Genre, corps, et sports, 96, pp.85-96. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2017006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités féminines et vieillissement : Le fitness outil de lutte contre le vieillissement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue francophone de gériatrie et de gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (9), pp.533-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garder les yeux ouverts : Méta-évaluation d’une expérimentation de formation des personnels des établissements scolaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Javerlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International sur le Climat Scolaire et la Prévention de la Violence / International Journal on School Climate and Violence Prevention </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les enjeux de l'ethnicité à l'école : contributions pour penser les inégalités et les discriminations, 2, pp.109-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique sportive. Le fitness, un marché concurrentiel en permanente mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Contentieux judiciaire et adminstratif. Le Tour 2015 des hautes Cours, 161, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02110624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du fitness pour ne pas vieillir ou pour bien vieillir et rester femme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Numéro spécial : Nouvelles pratiques, nouvelles valeurs, 1 (107), pp.45-61. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.107.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Critical Look at the Evaluation of an Experiment in French Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Javerlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanities Social Sciences and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (11), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien vieillir ou rester jeune : essai de typologie des formes de gestion active de la vieillesse à travers la pratique du fitness des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Varia, 2 (71), pp.91-110. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs.071.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du fitness pour construire du féminin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.65-72. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2014020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women Access to Urban Playground. A Legacy of Paris Olympics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olaf Schut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fitness au féminin en salle de remise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque pluridisciplinaire Corps, Genre et Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et pratique physique : Une pluralité de trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France. pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et pratique physique : Une pluralité de trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du féminin par le sport, construction du sport par le féminin : l’exemple du fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omnisports pour elles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être, paraitre ou pare être : les femmes pratiquantes de fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International : Corps, Sport et Nudité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudiants fonctionnaires stagiaires. Du décrochage à la démission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodin Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TEDS : Territoires et Décrochages Scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fitness entre &amp;quot;souci du corps vieillissant&amp;quot; et mode de sociabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès Association Française de Sociologie : Classer / Déclasser / Reclasser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Aug 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02297337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La quête de l’image idéale : Le fitness comme revendication d’une liberté ou expression de normes aliénantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international - Le Corps en Mouvement 3 : Transformations des corps &amp; Symposium franco-brésilien Corps, Éducation et Culture du mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurasma en pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème édition du Campus e-Éducation 2017- L’Edutainment : École parallèle ? (C2E 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fitness un outil de lutte contre le vieillissement : Du plaisir aux excès de cette pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Congrès de l’AFEA : Démesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'ethnologie et d'anthropologie (AFEA), Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en scène des corps et construction identitaire ? Le cas des pratiquantes de fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Internationale de Sociologie du Sport (ISSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du fitness pour ne pas vieillir ou pour bien vieillir et rester femme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Biennale de l’AFRAPS : Nouvelles valeurs et nouvelles pratiques dans les activités physiques et sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rennes, France. pp.45-61, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.107.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fitness au féminin : une émancipation sous tutelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès international de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing the legacy of the Games Women’s participation in sport activities in the public spaces in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olaf Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planning the Olympic and Paralympic Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave-macmillan, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des âges de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.175-198, 2017, (Objectif STAPS), 978-2-340-015883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport & genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2017, (Objectif STAPS), 978-2-340-015883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps, un capital à faire fructifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04504873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jeanne-Maud Jarthon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jeanne-maud-jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4122-4628</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184569850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des personnes en situation de handicap à la pratique physique et sportive en milieu ordinaire : des expériences semées d’embûches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Daviré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Segay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129, pp.151-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisibilité progressive des jeunes filles au sein des espaces publics sportifs parisiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et pratique physique : une pluralité de trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être à l’école revendiqué vs augmentation des violences constatées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Javerlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debarbieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de typologie des corps à travers la pratique du bodybuilding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Body-building et corps, 1 (119), pp.47-64. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.119.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités féminines et vieillissement : Le fitness outil de lutte contre le vieillissement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue francophone de gériatrie et de gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (9), pp.533-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging and resisting aging: Fitness training as a means to do so</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (2), pp.251-267. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2017.1328785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités féminines et vieillissement : le fitness entre revendication d’une volonté personnelle et soumission à des normes sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Genre, corps, et sports, 96, pp.85-96. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2017006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garder les yeux ouverts : Méta-évaluation d’une expérimentation de formation des personnels des établissements scolaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Javerlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International sur le Climat Scolaire et la Prévention de la Violence / International Journal on School Climate and Violence Prevention </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les enjeux de l'ethnicité à l'école : contributions pour penser les inégalités et les discriminations, 2, pp.109-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique sportive. Le fitness, un marché concurrentiel en permanente mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Contentieux judiciaire et adminstratif. Le Tour 2015 des hautes Cours, 161, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02110624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Critical Look at the Evaluation of an Experiment in French Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Javerlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanities Social Sciences and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (11), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien vieillir ou rester jeune : essai de typologie des formes de gestion active de la vieillesse à travers la pratique du fitness des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Varia, 2 (71), pp.91-110. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs.071.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du fitness pour construire du féminin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.65-72. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2014020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du fitness pour ne pas vieillir ou pour bien vieillir et rester femme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Numéro spécial : Nouvelles pratiques, nouvelles valeurs, 1 (107), pp.45-61. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.107.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women Access to Urban Playground. A Legacy of Paris Olympics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olaf Schut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et pratique physique : Une pluralité de trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France. pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et pratique physique : Une pluralité de trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fitness au féminin en salle de remise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque pluridisciplinaire Corps, Genre et Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du féminin par le sport, construction du sport par le féminin : l’exemple du fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omnisports pour elles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être, paraitre ou pare être : les femmes pratiquantes de fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International : Corps, Sport et Nudité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudiants fonctionnaires stagiaires. Du décrochage à la démission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodin Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TEDS : Territoires et Décrochages Scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fitness entre &amp;quot;souci du corps vieillissant&amp;quot; et mode de sociabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès Association Française de Sociologie : Classer / Déclasser / Reclasser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Aug 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02297337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurasma en pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème édition du Campus e-Éducation 2017- L’Edutainment : École parallèle ? (C2E 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La quête de l’image idéale : Le fitness comme revendication d’une liberté ou expression de normes aliénantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international - Le Corps en Mouvement 3 : Transformations des corps &amp; Symposium franco-brésilien Corps, Éducation et Culture du mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en scène des corps et construction identitaire ? Le cas des pratiquantes de fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Internationale de Sociologie du Sport (ISSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fitness un outil de lutte contre le vieillissement : Du plaisir aux excès de cette pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Congrès de l’AFEA : Démesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'ethnologie et d'anthropologie (AFEA), Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du fitness pour ne pas vieillir ou pour bien vieillir et rester femme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Biennale de l’AFRAPS : Nouvelles valeurs et nouvelles pratiques dans les activités physiques et sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rennes, France. pp.45-61, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.107.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fitness au féminin : une émancipation sous tutelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès international de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing the legacy of the Games Women’s participation in sport activities in the public spaces in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olaf Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planning the Olympic and Paralympic Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave-macmillan, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des âges de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.175-198, 2017, (Objectif STAPS), 978-2-340-015883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport & genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2017, (Objectif STAPS), 978-2-340-015883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps, un capital à faire fructifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04504873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E3205B9"/>
+    <w:nsid w:val="E9119F95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-maud-jarthon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4122-4628" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184569850" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135228v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Maud Jarthon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Davir&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Segay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pierre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03769612v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02418866v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Javerlhiac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debarbieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.119.0047" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558484v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2017.1328785" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7Q13D5QX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02418901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117429v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.107.0045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02416403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.071.0091" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117434v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2014020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B19B976D21A68DC5A5FBA422D3C18939799F7D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303684v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135186v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303677v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570362v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodin Dominique" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297337v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570374v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570357v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04504873v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vallet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-maud-jarthon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4122-4628" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184569850" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135228v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Maud Jarthon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Davir&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Segay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pierre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03769612v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02418866v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Javerlhiac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debarbieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.119.0047" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570173v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2017.1328785" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117314v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7Q13D5QX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02418901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02416403v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117398v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.071.0091" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117434v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2014020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B19B976D21A68DC5A5FBA422D3C18939799F7D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117429v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.107.0045" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303684v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570362v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodin Dominique" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297337v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570372v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570374v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570357v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04504873v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vallet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>