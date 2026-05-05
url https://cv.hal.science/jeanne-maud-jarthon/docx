--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jeanne-Maud Jarthon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jeanne-maud-jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4122-4628</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184569850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des personnes en situation de handicap à la pratique physique et sportive en milieu ordinaire : des expériences semées d’embûches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Daviré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Segay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129, pp.151-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisibilité progressive des jeunes filles au sein des espaces publics sportifs parisiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et pratique physique : une pluralité de trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être à l’école revendiqué vs augmentation des violences constatées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Javerlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debarbieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de typologie des corps à travers la pratique du bodybuilding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Body-building et corps, 1 (119), pp.47-64. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.119.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités féminines et vieillissement : Le fitness outil de lutte contre le vieillissement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue francophone de gériatrie et de gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (9), pp.533-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging and resisting aging: Fitness training as a means to do so</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (2), pp.251-267. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2017.1328785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités féminines et vieillissement : le fitness entre revendication d’une volonté personnelle et soumission à des normes sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Genre, corps, et sports, 96, pp.85-96. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2017006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garder les yeux ouverts : Méta-évaluation d’une expérimentation de formation des personnels des établissements scolaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Javerlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International sur le Climat Scolaire et la Prévention de la Violence / International Journal on School Climate and Violence Prevention </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les enjeux de l'ethnicité à l'école : contributions pour penser les inégalités et les discriminations, 2, pp.109-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique sportive. Le fitness, un marché concurrentiel en permanente mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Contentieux judiciaire et adminstratif. Le Tour 2015 des hautes Cours, 161, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02110624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Critical Look at the Evaluation of an Experiment in French Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Javerlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanities Social Sciences and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (11), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien vieillir ou rester jeune : essai de typologie des formes de gestion active de la vieillesse à travers la pratique du fitness des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Varia, 2 (71), pp.91-110. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs.071.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du fitness pour construire du féminin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.65-72. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2014020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du fitness pour ne pas vieillir ou pour bien vieillir et rester femme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Numéro spécial : Nouvelles pratiques, nouvelles valeurs, 1 (107), pp.45-61. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.107.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women Access to Urban Playground. A Legacy of Paris Olympics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olaf Schut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et pratique physique : Une pluralité de trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France. pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et pratique physique : Une pluralité de trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fitness au féminin en salle de remise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque pluridisciplinaire Corps, Genre et Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du féminin par le sport, construction du sport par le féminin : l’exemple du fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omnisports pour elles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être, paraitre ou pare être : les femmes pratiquantes de fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International : Corps, Sport et Nudité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudiants fonctionnaires stagiaires. Du décrochage à la démission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodin Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TEDS : Territoires et Décrochages Scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fitness entre &amp;quot;souci du corps vieillissant&amp;quot; et mode de sociabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès Association Française de Sociologie : Classer / Déclasser / Reclasser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Aug 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02297337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurasma en pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème édition du Campus e-Éducation 2017- L’Edutainment : École parallèle ? (C2E 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La quête de l’image idéale : Le fitness comme revendication d’une liberté ou expression de normes aliénantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international - Le Corps en Mouvement 3 : Transformations des corps &amp; Symposium franco-brésilien Corps, Éducation et Culture du mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en scène des corps et construction identitaire ? Le cas des pratiquantes de fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Internationale de Sociologie du Sport (ISSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fitness un outil de lutte contre le vieillissement : Du plaisir aux excès de cette pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Congrès de l’AFEA : Démesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'ethnologie et d'anthropologie (AFEA), Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du fitness pour ne pas vieillir ou pour bien vieillir et rester femme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Biennale de l’AFRAPS : Nouvelles valeurs et nouvelles pratiques dans les activités physiques et sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rennes, France. pp.45-61, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.107.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fitness au féminin : une émancipation sous tutelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès international de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing the legacy of the Games Women’s participation in sport activities in the public spaces in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olaf Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planning the Olympic and Paralympic Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave-macmillan, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des âges de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.175-198, 2017, (Objectif STAPS), 978-2-340-015883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport & genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2017, (Objectif STAPS), 978-2-340-015883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps, un capital à faire fructifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04504873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jeanne-Maud Jarthon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jeanne-maud-jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4122-4628</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184569850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des personnes en situation de handicap à la pratique physique et sportive en milieu ordinaire : des expériences semées d’embûches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Daviré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Segay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129, pp.151-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisibilité progressive des jeunes filles au sein des espaces publics sportifs parisiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et pratique physique : une pluralité de trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être à l’école revendiqué vs augmentation des violences constatées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Javerlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debarbieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de typologie des corps à travers la pratique du bodybuilding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Body-building et corps, 1 (119), pp.47-64. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.119.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging and resisting aging: Fitness training as a means to do so</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (2), pp.251-267. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2017.1328785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités féminines et vieillissement : le fitness entre revendication d’une volonté personnelle et soumission à des normes sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Genre, corps, et sports, 96, pp.85-96. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2017006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités féminines et vieillissement : Le fitness outil de lutte contre le vieillissement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue francophone de gériatrie et de gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (9), pp.533-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garder les yeux ouverts : Méta-évaluation d’une expérimentation de formation des personnels des établissements scolaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Javerlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International sur le Climat Scolaire et la Prévention de la Violence / International Journal on School Climate and Violence Prevention </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les enjeux de l'ethnicité à l'école : contributions pour penser les inégalités et les discriminations, 2, pp.109-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique sportive. Le fitness, un marché concurrentiel en permanente mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Contentieux judiciaire et adminstratif. Le Tour 2015 des hautes Cours, 161, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02110624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du fitness pour ne pas vieillir ou pour bien vieillir et rester femme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Numéro spécial : Nouvelles pratiques, nouvelles valeurs, 1 (107), pp.45-61. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.107.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Critical Look at the Evaluation of an Experiment in French Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Javerlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanities Social Sciences and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (11), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien vieillir ou rester jeune : essai de typologie des formes de gestion active de la vieillesse à travers la pratique du fitness des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Varia, 2 (71), pp.91-110. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs.071.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du fitness pour construire du féminin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.65-72. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2014020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women Access to Urban Playground. A Legacy of Paris Olympics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olaf Schut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fitness au féminin en salle de remise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque pluridisciplinaire Corps, Genre et Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et pratique physique : Une pluralité de trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France. pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et pratique physique : Une pluralité de trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du féminin par le sport, construction du sport par le féminin : l’exemple du fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omnisports pour elles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être, paraitre ou pare être : les femmes pratiquantes de fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International : Corps, Sport et Nudité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudiants fonctionnaires stagiaires. Du décrochage à la démission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodin Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TEDS : Territoires et Décrochages Scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fitness entre &amp;quot;souci du corps vieillissant&amp;quot; et mode de sociabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès Association Française de Sociologie : Classer / Déclasser / Reclasser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Aug 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02297337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La quête de l’image idéale : Le fitness comme revendication d’une liberté ou expression de normes aliénantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international - Le Corps en Mouvement 3 : Transformations des corps &amp; Symposium franco-brésilien Corps, Éducation et Culture du mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurasma en pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème édition du Campus e-Éducation 2017- L’Edutainment : École parallèle ? (C2E 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fitness un outil de lutte contre le vieillissement : Du plaisir aux excès de cette pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Congrès de l’AFEA : Démesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'ethnologie et d'anthropologie (AFEA), Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en scène des corps et construction identitaire ? Le cas des pratiquantes de fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Internationale de Sociologie du Sport (ISSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du fitness pour ne pas vieillir ou pour bien vieillir et rester femme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Biennale de l’AFRAPS : Nouvelles valeurs et nouvelles pratiques dans les activités physiques et sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rennes, France. pp.45-61, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.107.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fitness au féminin : une émancipation sous tutelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès international de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing the legacy of the Games Women’s participation in sport activities in the public spaces in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olaf Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planning the Olympic and Paralympic Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave-macmillan, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des âges de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.175-198, 2017, (Objectif STAPS), 978-2-340-015883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport & genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2017, (Objectif STAPS), 978-2-340-015883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps, un capital à faire fructifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04504873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9119F95"/>
+    <w:nsid w:val="6175F05A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-maud-jarthon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4122-4628" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184569850" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135228v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Maud Jarthon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Davir&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Segay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pierre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03769612v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02418866v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Javerlhiac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debarbieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.119.0047" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570173v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2017.1328785" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117314v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7Q13D5QX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02418901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02416403v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117398v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.071.0091" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117434v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2014020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B19B976D21A68DC5A5FBA422D3C18939799F7D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117429v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.107.0045" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303684v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570362v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodin Dominique" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297337v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570372v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570374v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570357v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04504873v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vallet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-maud-jarthon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4122-4628" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184569850" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135228v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Maud Jarthon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Davir&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Segay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pierre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03769612v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02418866v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Javerlhiac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debarbieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.119.0047" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558484v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2017.1328785" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7Q13D5QX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02418901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117429v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.107.0045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02416403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.071.0091" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117434v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2014020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B19B976D21A68DC5A5FBA422D3C18939799F7D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303684v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135186v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303677v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570362v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodin Dominique" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297337v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570374v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570357v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04504873v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vallet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>