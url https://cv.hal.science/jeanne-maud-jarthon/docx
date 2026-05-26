--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jeanne-Maud Jarthon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jeanne-maud-jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4122-4628</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184569850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des personnes en situation de handicap à la pratique physique et sportive en milieu ordinaire : des expériences semées d’embûches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Daviré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Segay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129, pp.151-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisibilité progressive des jeunes filles au sein des espaces publics sportifs parisiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et pratique physique : une pluralité de trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être à l’école revendiqué vs augmentation des violences constatées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Javerlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debarbieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de typologie des corps à travers la pratique du bodybuilding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Body-building et corps, 1 (119), pp.47-64. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.119.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging and resisting aging: Fitness training as a means to do so</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (2), pp.251-267. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2017.1328785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités féminines et vieillissement : le fitness entre revendication d’une volonté personnelle et soumission à des normes sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Genre, corps, et sports, 96, pp.85-96. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2017006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités féminines et vieillissement : Le fitness outil de lutte contre le vieillissement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue francophone de gériatrie et de gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (9), pp.533-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garder les yeux ouverts : Méta-évaluation d’une expérimentation de formation des personnels des établissements scolaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Javerlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International sur le Climat Scolaire et la Prévention de la Violence / International Journal on School Climate and Violence Prevention </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les enjeux de l'ethnicité à l'école : contributions pour penser les inégalités et les discriminations, 2, pp.109-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique sportive. Le fitness, un marché concurrentiel en permanente mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Contentieux judiciaire et adminstratif. Le Tour 2015 des hautes Cours, 161, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02110624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du fitness pour ne pas vieillir ou pour bien vieillir et rester femme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Numéro spécial : Nouvelles pratiques, nouvelles valeurs, 1 (107), pp.45-61. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.107.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Critical Look at the Evaluation of an Experiment in French Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Javerlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanities Social Sciences and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (11), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien vieillir ou rester jeune : essai de typologie des formes de gestion active de la vieillesse à travers la pratique du fitness des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Varia, 2 (71), pp.91-110. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs.071.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du fitness pour construire du féminin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.65-72. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2014020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women Access to Urban Playground. A Legacy of Paris Olympics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olaf Schut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fitness au féminin en salle de remise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque pluridisciplinaire Corps, Genre et Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et pratique physique : Une pluralité de trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France. pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et pratique physique : Une pluralité de trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du féminin par le sport, construction du sport par le féminin : l’exemple du fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omnisports pour elles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être, paraitre ou pare être : les femmes pratiquantes de fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International : Corps, Sport et Nudité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudiants fonctionnaires stagiaires. Du décrochage à la démission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodin Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TEDS : Territoires et Décrochages Scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fitness entre &amp;quot;souci du corps vieillissant&amp;quot; et mode de sociabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès Association Française de Sociologie : Classer / Déclasser / Reclasser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Aug 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02297337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La quête de l’image idéale : Le fitness comme revendication d’une liberté ou expression de normes aliénantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international - Le Corps en Mouvement 3 : Transformations des corps &amp; Symposium franco-brésilien Corps, Éducation et Culture du mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurasma en pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème édition du Campus e-Éducation 2017- L’Edutainment : École parallèle ? (C2E 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fitness un outil de lutte contre le vieillissement : Du plaisir aux excès de cette pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Congrès de l’AFEA : Démesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'ethnologie et d'anthropologie (AFEA), Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en scène des corps et construction identitaire ? Le cas des pratiquantes de fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Internationale de Sociologie du Sport (ISSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du fitness pour ne pas vieillir ou pour bien vieillir et rester femme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Biennale de l’AFRAPS : Nouvelles valeurs et nouvelles pratiques dans les activités physiques et sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rennes, France. pp.45-61, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.107.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fitness au féminin : une émancipation sous tutelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès international de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing the legacy of the Games Women’s participation in sport activities in the public spaces in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olaf Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planning the Olympic and Paralympic Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave-macmillan, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des âges de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.175-198, 2017, (Objectif STAPS), 978-2-340-015883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport & genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2017, (Objectif STAPS), 978-2-340-015883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps, un capital à faire fructifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04504873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jeanne-Maud Jarthon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jeanne-maud-jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4122-4628</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184569850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisibilité progressive des jeunes filles au sein des espaces publics sportifs parisiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des personnes en situation de handicap à la pratique physique et sportive en milieu ordinaire : des expériences semées d’embûches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Daviré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Segay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129, pp.151-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et pratique physique : une pluralité de trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être à l’école revendiqué vs augmentation des violences constatées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Javerlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debarbieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de typologie des corps à travers la pratique du bodybuilding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Body-building et corps, 1 (119), pp.47-64. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.119.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités féminines et vieillissement : Le fitness outil de lutte contre le vieillissement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue francophone de gériatrie et de gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (9), pp.533-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging and resisting aging: Fitness training as a means to do so</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (2), pp.251-267. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2017.1328785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités féminines et vieillissement : le fitness entre revendication d’une volonté personnelle et soumission à des normes sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Genre, corps, et sports, 96, pp.85-96. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2017006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garder les yeux ouverts : Méta-évaluation d’une expérimentation de formation des personnels des établissements scolaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Javerlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International sur le Climat Scolaire et la Prévention de la Violence / International Journal on School Climate and Violence Prevention </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les enjeux de l'ethnicité à l'école : contributions pour penser les inégalités et les discriminations, 2, pp.109-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique sportive. Le fitness, un marché concurrentiel en permanente mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Contentieux judiciaire et adminstratif. Le Tour 2015 des hautes Cours, 161, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02110624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Critical Look at the Evaluation of an Experiment in French Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Javerlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanities Social Sciences and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (11), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien vieillir ou rester jeune : essai de typologie des formes de gestion active de la vieillesse à travers la pratique du fitness des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Varia, 2 (71), pp.91-110. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs.071.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du fitness pour construire du féminin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.65-72. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2014020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du fitness pour ne pas vieillir ou pour bien vieillir et rester femme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Numéro spécial : Nouvelles pratiques, nouvelles valeurs, 1 (107), pp.45-61. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.107.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women Access to Urban Playground. A Legacy of Paris Olympics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olaf Schut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et pratique physique : Une pluralité de trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France. pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et pratique physique : Une pluralité de trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fitness au féminin en salle de remise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque pluridisciplinaire Corps, Genre et Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du féminin par le sport, construction du sport par le féminin : l’exemple du fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omnisports pour elles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être, paraitre ou pare être : les femmes pratiquantes de fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International : Corps, Sport et Nudité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudiants fonctionnaires stagiaires. Du décrochage à la démission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodin Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TEDS : Territoires et Décrochages Scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fitness entre &amp;quot;souci du corps vieillissant&amp;quot; et mode de sociabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès Association Française de Sociologie : Classer / Déclasser / Reclasser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Aug 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02297337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurasma en pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème édition du Campus e-Éducation 2017- L’Edutainment : École parallèle ? (C2E 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La quête de l’image idéale : Le fitness comme revendication d’une liberté ou expression de normes aliénantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international - Le Corps en Mouvement 3 : Transformations des corps &amp; Symposium franco-brésilien Corps, Éducation et Culture du mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en scène des corps et construction identitaire ? Le cas des pratiquantes de fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Internationale de Sociologie du Sport (ISSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fitness un outil de lutte contre le vieillissement : Du plaisir aux excès de cette pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Congrès de l’AFEA : Démesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'ethnologie et d'anthropologie (AFEA), Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du fitness pour ne pas vieillir ou pour bien vieillir et rester femme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Biennale de l’AFRAPS : Nouvelles valeurs et nouvelles pratiques dans les activités physiques et sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rennes, France. pp.45-61, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.107.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fitness au féminin : une émancipation sous tutelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès international de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing the legacy of the Games Women’s participation in sport activities in the public spaces in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olaf Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planning the Olympic and Paralympic Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave-macmillan, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des âges de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.175-198, 2017, (Objectif STAPS), 978-2-340-015883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport & genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2017, (Objectif STAPS), 978-2-340-015883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps, un capital à faire fructifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04504873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6175F05A"/>
+    <w:nsid w:val="8CCA9837"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-maud-jarthon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4122-4628" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184569850" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135228v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Maud Jarthon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Davir&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Segay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pierre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03769612v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02418866v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Javerlhiac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debarbieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.119.0047" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558484v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2017.1328785" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7Q13D5QX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02418901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117429v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.107.0045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02416403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.071.0091" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117434v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2014020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B19B976D21A68DC5A5FBA422D3C18939799F7D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303684v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135186v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303677v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570362v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodin Dominique" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297337v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570374v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570357v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04504873v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vallet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-maud-jarthon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4122-4628" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184569850" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249052v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Maud Jarthon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135228v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Davir&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Segay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03769612v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02418866v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Javerlhiac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debarbieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.119.0047" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570173v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2017.1328785" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117314v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7Q13D5QX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02418901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02416403v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117398v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.071.0091" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117434v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2014020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B19B976D21A68DC5A5FBA422D3C18939799F7D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117429v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.107.0045" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303684v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570362v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodin Dominique" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297337v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570372v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570374v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570357v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04504873v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vallet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>