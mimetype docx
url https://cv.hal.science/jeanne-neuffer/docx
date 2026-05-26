--- v0 (2026-04-25)
+++ v1 (2026-05-26)
@@ -442,295 +442,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated LIfestyle for BRAin health (LIBRA2) Score, Genetics, and Risk of Alzheimer Disease, Vascular Dementia, and Stroke in Older Adults</w:t>
+                <w:t xml:space="preserve">Associations of the LIBRA index with cognitive resilience to genetic susceptibility to dementia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Rosenau</w:t>
+                <w:t xml:space="preserve">Maude Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Neuffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Kohler</w:t>
+                <w:t xml:space="preserve">Quentin Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Helmer</w:t>
+                <w:t xml:space="preserve">Aniket Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Le Grand</w:t>
+                <w:t xml:space="preserve">Claudine Berr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 105 (10), pp.e214312. </w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000214312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwaf108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05503609v1</w:t>
+                <w:t xml:space="preserve">hal-05153777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of the LIBRA index with cognitive resilience to genetic susceptibility to dementia</w:t>
+                <w:t xml:space="preserve">Updated LIfestyle for BRAin health (LIBRA2) Score, Genetics, and Risk of Alzheimer Disease, Vascular Dementia, and Stroke in Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Wagner</w:t>
+                <w:t xml:space="preserve">Colin Rosenau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Neuffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Helmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Le Grand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudine Berr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 105 (10), pp.e214312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aje/kwaf108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000214312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153777v1</w:t>
+                <w:t xml:space="preserve">hal-05503609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polygenic score integrating neurodegenerative and vascular risk informs dementia risk stratification</w:t>
               </w:r>
@@ -755,51 +755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Clocchiatti-Tuozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien A Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniket Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsuyoshi Hachiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -954,90 +954,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of LIfestyle for BRAin health risk score (LIBRA) and genetic susceptibility with incident dementia and cognitive decline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Neuffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniket Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (6), pp.4250-4259. </w:t>
@@ -1670,51 +1670,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C6BF69D"/>
+    <w:nsid w:val="1DC2CAA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1901,51 +1901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-neuffer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3667-6948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495330v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Neuffer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre-Arbogast" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Y. Low" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Aigner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495290v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talla Ndao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bolo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05503609v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Rosenau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kohler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Grand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000214312" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153777v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Wagner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Mishra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwaf108" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim d'Aoust" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Clocchiatti-Tuozzo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien A Rivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Hachiya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.70014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852786v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Samieri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024174" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627251v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Moreno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.13801" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309990v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Tor-Roca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex S&#225;nchez-Pla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko Korosi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Pall&#224;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Lucassen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202300271" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Gonzalez-Dominguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefevre Arbogast" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Driollet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14214688" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gourru" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Samier Foubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-215011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04390888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023BORD0282" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-neuffer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3667-6948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495330v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Neuffer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre-Arbogast" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Y. Low" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Aigner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495290v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talla Ndao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bolo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153777v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Wagner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Grand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Mishra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwaf108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05503609v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Rosenau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kohler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000214312" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim d'Aoust" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Clocchiatti-Tuozzo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien A Rivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Hachiya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.70014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852786v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Samieri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024174" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627251v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Moreno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.13801" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309990v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Tor-Roca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex S&#225;nchez-Pla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko Korosi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Pall&#224;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Lucassen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202300271" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Gonzalez-Dominguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefevre Arbogast" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Driollet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14214688" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gourru" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Samier Foubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-215011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04390888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023BORD0282" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>