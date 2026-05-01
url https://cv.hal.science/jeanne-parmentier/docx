--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -525,152 +525,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement à son rythme : cas pratique d'un cours de remise à niveau en calcul à l'entrée d'une licence scientifique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accompagner l'innovation pédagogique via la création d'une Chaire de recherche-action dédiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Genevaux</w:t>
+                <w:t xml:space="preserve">Lydiane Nabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Riopel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de Pédagogie dans l'Enseignement Supérieur 2022 - (S')engager et pouvoir (d')agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2022, La Rochelle, France. pp.776-790</w:t>
+              <w:t xml:space="preserve">, Jan 2022, La Rochelle, France. pp.256-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204668v1</w:t>
+                <w:t xml:space="preserve">hal-04204596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un Centre d’Expérimentation Pédagogique pour faciliter les échanges et la diffusion de l’innovation pédagogique</w:t>
               </w:r>
@@ -896,168 +879,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien accompagné pour mieux rebondir : un module d'enseignement à destination des étudiants de 1 ère année de licence Sciences en situation d'échec</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseignement à son rythme : cas pratique d'un cours de remise à niveau en calcul à l'entrée d'une licence scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Virouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Girard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Parmentier</w:t>
+                <w:t xml:space="preserve">Jean Michel Genevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Riopel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de Pédagogie dans l'Enseignement Supérieur 2022 - (S')engager et pouvoir (d')agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2022, La Rochelle, France. pp.49-61</w:t>
+              <w:t xml:space="preserve">, Jan 2022, La Rochelle, France. pp.776-790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204527v1</w:t>
+                <w:t xml:space="preserve">hal-04204668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma publication en sciences de l'éducation : le kit !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1086,214 +1069,231 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études AIPU section France 2022 - Innover en recherche pour une évaluation des pratiques pédagogiques dans l'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner l'innovation pédagogique via la création d'une Chaire de recherche-action dédiée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Moyon</w:t>
+                <w:t xml:space="preserve">Bien accompagné pour mieux rebondir : un module d'enseignement à destination des étudiants de 1 ère année de licence Sciences en situation d'échec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de Pédagogie dans l'Enseignement Supérieur 2022 - (S')engager et pouvoir (d')agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2022, La Rochelle, France. pp.256-267</w:t>
+              <w:t xml:space="preserve">, Jan 2022, La Rochelle, France. pp.49-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204596v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment structurer l'innovation à l'échelle d'un établissement ? L'exemple de la collaboration des enseignants à l'Institut Villebon – Georges Charpak</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valoriser travail collaboratif et créativité dès la licence : La démarche scientifique en action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Narce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1311,119 +1311,119 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Apprendre, Transmettre, Innover à et par l'Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherche interdisciplinaire IDEFI-UM3D, Jun 2015, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21409/HAL-01278376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21409/HAL-01278381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278376v1</w:t>
+                <w:t xml:space="preserve">hal-01278381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser travail collaboratif et créativité dès la licence : La démarche scientifique en action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment structurer l'innovation à l'échelle d'un établissement ? L'exemple de la collaboration des enseignants à l'Institut Villebon – Georges Charpak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Parmentier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Narce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1441,70 +1441,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Apprendre, Transmettre, Innover à et par l'Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherche interdisciplinaire IDEFI-UM3D, Jun 2015, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21409/HAL-01278381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21409/HAL-01278376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278381v1</w:t>
+                <w:t xml:space="preserve">hal-01278376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2549,51 +2549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parmentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzelle Hamman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212422v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vanhoolandt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riopel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Fevrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Virouleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210755v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Duru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Genevaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobroff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027103v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seznec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204527v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gerard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bourgeois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204596v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narce" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeure" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Humbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01278376" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01278381" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04164457v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vest" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Andr&#233;as Etienne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cipa/202301001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dudas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. von Gersdorff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Ghilencea" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavignac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parmentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2011.10.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilian Dudas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavignac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.02.063" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2008.09.023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bourda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Choffin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00695795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gero von Gersdorff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pokorski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parmentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzelle Hamman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212422v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vanhoolandt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riopel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Fevrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Virouleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210755v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Duru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204596v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobroff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027103v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seznec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204668v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Genevaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212382v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Girard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gerard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bourgeois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narce" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeure" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Humbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01278381" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278376v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01278376" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04164457v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vest" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Andr&#233;as Etienne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cipa/202301001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dudas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. von Gersdorff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Ghilencea" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavignac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parmentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2011.10.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilian Dudas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavignac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.02.063" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2008.09.023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bourda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Choffin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00695795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gero von Gersdorff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pokorski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>