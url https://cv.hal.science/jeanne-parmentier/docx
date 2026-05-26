--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -525,775 +525,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner l'innovation pédagogique via la création d'une Chaire de recherche-action dédiée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseignement à son rythme : cas pratique d'un cours de remise à niveau en calcul à l'entrée d'une licence scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Virouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydiane Nabec</w:t>
+                <w:t xml:space="preserve">Jean Michel Genevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Riopel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de Pédagogie dans l'Enseignement Supérieur 2022 - (S')engager et pouvoir (d')agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2022, La Rochelle, France. pp.256-267</w:t>
+              <w:t xml:space="preserve">, Jan 2022, La Rochelle, France. pp.776-790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204596v1</w:t>
+                <w:t xml:space="preserve">hal-04204668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un Centre d’Expérimentation Pédagogique pour faciliter les échanges et la diffusion de l’innovation pédagogique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Duru</w:t>
+                <w:t xml:space="preserve">CASPER: A framework to assess the difficulty of exercises in terms of semiotic registers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Seznec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Riopel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de Pédagogie dans l'Enseignement Supérieur 2022 - (S')engager et pouvoir (d')agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, la rochelle universtié, Jan 2022, la Rochelle, France. pp.268-279</w:t>
+              <w:t xml:space="preserve">Fourth conference of the International Network for Didactic Research in University Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leibnitz Universität (Hanover), Oct 2022, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185416v1</w:t>
+                <w:t xml:space="preserve">hal-04027103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CASPER: A framework to assess the difficulty of exercises in terms of semiotic registers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d’un Centre d’Expérimentation Pédagogique pour faciliter les échanges et la diffusion de l’innovation pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Seznec</w:t>
+                <w:t xml:space="preserve">Julien Bobroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth conference of the International Network for Didactic Research in University Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Leibnitz Universität (Hanover), Oct 2022, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">Questions de Pédagogie dans l'Enseignement Supérieur 2022 - (S')engager et pouvoir (d')agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la rochelle universtié, Jan 2022, la Rochelle, France. pp.268-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027103v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement à son rythme : cas pratique d'un cours de remise à niveau en calcul à l'entrée d'une licence scientifique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ma publication en sciences de l'éducation : le kit !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Riopel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de Pédagogie dans l'Enseignement Supérieur 2022 - (S')engager et pouvoir (d')agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, La Rochelle, France. pp.776-790</w:t>
+              <w:t xml:space="preserve">Journées d'études AIPU section France 2022 - Innover en recherche pour une évaluation des pratiques pédagogiques dans l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204668v1</w:t>
+                <w:t xml:space="preserve">hal-04212382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ma publication en sciences de l'éducation : le kit !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Moyon</w:t>
+                <w:t xml:space="preserve">Bien accompagné pour mieux rebondir : un module d'enseignement à destination des étudiants de 1 ère année de licence Sciences en situation d'échec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études AIPU section France 2022 - Innover en recherche pour une évaluation des pratiques pédagogiques dans l'enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Questions de Pédagogie dans l'Enseignement Supérieur 2022 - (S')engager et pouvoir (d')agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, La Rochelle, France. pp.49-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212382v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien accompagné pour mieux rebondir : un module d'enseignement à destination des étudiants de 1 ère année de licence Sciences en situation d'échec</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Colin</w:t>
+                <w:t xml:space="preserve">Accompagner l'innovation pédagogique via la création d'une Chaire de recherche-action dédiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Bourgeois</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lydiane Nabec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Riopel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de Pédagogie dans l'Enseignement Supérieur 2022 - (S')engager et pouvoir (d')agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2022, La Rochelle, France. pp.49-61</w:t>
+              <w:t xml:space="preserve">, Jan 2022, La Rochelle, France. pp.256-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204527v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser travail collaboratif et créativité dès la licence : La démarche scientifique en action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment structurer l'innovation à l'échelle d'un établissement ? L'exemple de la collaboration des enseignants à l'Institut Villebon – Georges Charpak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Parmentier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Narce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1311,119 +1311,119 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Apprendre, Transmettre, Innover à et par l'Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherche interdisciplinaire IDEFI-UM3D, Jun 2015, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21409/HAL-01278381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21409/HAL-01278376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278381v1</w:t>
+                <w:t xml:space="preserve">hal-01278376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment structurer l'innovation à l'échelle d'un établissement ? L'exemple de la collaboration des enseignants à l'Institut Villebon – Georges Charpak</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valoriser travail collaboratif et créativité dès la licence : La démarche scientifique en action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Narce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1441,70 +1441,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Apprendre, Transmettre, Innover à et par l'Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherche interdisciplinaire IDEFI-UM3D, Jun 2015, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21409/HAL-01278376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21409/HAL-01278381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278376v1</w:t>
+                <w:t xml:space="preserve">hal-01278381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1535,64 +1535,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reimagine Physics Teaching: A workshop designed to sparkle exchanges and creativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2549,51 +2549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parmentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzelle Hamman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212422v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vanhoolandt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riopel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Fevrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Virouleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210755v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Duru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204596v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobroff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027103v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seznec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204668v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Genevaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212382v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Girard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gerard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bourgeois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narce" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeure" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Humbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01278381" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278376v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01278376" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04164457v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vest" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Andr&#233;as Etienne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cipa/202301001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dudas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. von Gersdorff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Ghilencea" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavignac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parmentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2011.10.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilian Dudas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavignac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.02.063" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2008.09.023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bourda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Choffin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00695795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gero von Gersdorff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pokorski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parmentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzelle Hamman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212422v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vanhoolandt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riopel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Fevrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Virouleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210755v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Duru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Genevaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027103v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seznec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobroff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212382v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204527v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Girard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gerard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bourgeois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204596v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narce" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeure" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Humbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01278376" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01278381" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04164457v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vest" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Andr&#233;as Etienne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cipa/202301001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dudas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. von Gersdorff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Ghilencea" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavignac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parmentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2011.10.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilian Dudas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavignac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.02.063" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2008.09.023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bourda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Choffin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00695795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gero von Gersdorff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pokorski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>