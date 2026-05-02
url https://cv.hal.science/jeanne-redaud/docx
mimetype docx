--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -134,235 +134,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In domain dissipation assignment of boundary controlled Port-Hamiltonian systems using backstepping</w:t>
+                <w:t xml:space="preserve">Output Regulation and Tracking for Linear ODE-Hyperbolic PDE-ODE systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Redaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+                <w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 185, pp.105722. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 162, pp.111503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389143v1</w:t>
+                <w:t xml:space="preserve">hal-04315507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output Regulation and Tracking for Linear ODE-Hyperbolic PDE-ODE systems</w:t>
+                <w:t xml:space="preserve">In domain dissipation assignment of boundary controlled Port-Hamiltonian systems using backstepping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Redaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 162, pp.111503. </w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 185, pp.105722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315507v1</w:t>
+                <w:t xml:space="preserve">hal-04389143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilizing output-feedback control law for hyperbolic systems using a Fredholm transformation</w:t>
               </w:r>
@@ -790,339 +790,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-domain damping assignment of a Timoshenko-beam using state feedback boundary control</w:t>
+                <w:t xml:space="preserve">Distributed Damping Assignment for a Wave Equation in the Port-Hamiltonian Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Redaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. </w:t>
+              <w:t xml:space="preserve">IFAC CPDE 2022 - Workshop on Control of Systems Governed by Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Kiel, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc51059.2022.9993273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798819v1</w:t>
+                <w:t xml:space="preserve">hal-03702318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Damping Assignment for a Wave Equation in the Port-Hamiltonian Framework</w:t>
+                <w:t xml:space="preserve">Recursive dynamics interconnection framework applied to angular velocity control of drilling systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Redaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC CPDE 2022 - Workshop on Control of Systems Governed by Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Kiel, Germany. </w:t>
+              <w:t xml:space="preserve">2022 American Control Conference (ACC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Atlanta, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/acc53348.2022.9867690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702318v1</w:t>
+                <w:t xml:space="preserve">hal-03604406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive dynamics interconnection framework applied to angular velocity control of drilling systems</w:t>
+                <w:t xml:space="preserve">In-domain damping assignment of a Timoshenko-beam using state feedback boundary control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Redaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 American Control Conference (ACC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Atlanta, United States. </w:t>
+              <w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/acc53348.2022.9867690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cdc51059.2022.9993273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604406v1</w:t>
+                <w:t xml:space="preserve">hal-03798819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of PI feedback controller gains for interconnected ODE - hyperbolic PDE systems</w:t>
               </w:r>
@@ -1206,352 +1206,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer Design for a Class of Delay Systems Using a Fredholm Transform</w:t>
+                <w:t xml:space="preserve">Stabilizing Integral Delay Dynamics and Hyperbolic Systems using a Fredholm Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Redaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TDS 2021 - 16th IFAC Workshop on Time Delay Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Guangzhou, China. </w:t>
+              <w:t xml:space="preserve">IEEE 60th Conference on Decision and Control (CDC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.11.120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cdc45484.2021.9683496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357349v1</w:t>
+                <w:t xml:space="preserve">hal-03357334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of a hyperbolic PDEs-ODE network using a recursive dynamics interconnection framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observer Design for a Class of Delay Systems Using a Fredholm Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Redaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Redaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2021 - European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rotterdam (virtual), Netherlands. </w:t>
+              <w:t xml:space="preserve">TDS 2021 - 16th IFAC Workshop on Time Delay Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Guangzhou, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ecc54610.2021.9654865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.11.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185012v1</w:t>
+                <w:t xml:space="preserve">hal-03357349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing Integral Delay Dynamics and Hyperbolic Systems using a Fredholm Transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilization of a hyperbolic PDEs-ODE network using a recursive dynamics interconnection framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Redaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 60th Conference on Decision and Control (CDC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States. </w:t>
+              <w:t xml:space="preserve">ECC 2021 - European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rotterdam (virtual), Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc45484.2021.9683496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ecc54610.2021.9654865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357334v1</w:t>
+                <w:t xml:space="preserve">hal-03185012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Engine Combustion Instabilities for Transient Operation</w:t>
               </w:r>
@@ -2283,51 +2283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389143v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Redaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105722" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315507v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111503" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702316v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2022.3184405" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03269701v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2021.104984" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621467v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Kazemi Nojadeh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss53475.2024.10642710" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054149v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.692" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798819v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc51059.2022.9993273" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702318v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.393" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604406v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc53348.2022.9867690" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798805v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.315" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.120" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03185012v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc54610.2021.9654865" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc45484.2021.9683496" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304247" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727544v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Janny" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqi Shu-Quartier-Dit-Maire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079897v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Daby-Seesaram" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419924v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca-Argomedo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94766-8_7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04313615v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPAST153" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315507v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Redaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111503" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389143v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105722" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702316v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2022.3184405" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03269701v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2021.104984" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621467v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Kazemi Nojadeh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss53475.2024.10642710" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054149v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.692" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.393" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc53348.2022.9867690" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc51059.2022.9993273" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798805v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.315" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc45484.2021.9683496" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.120" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03185012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc54610.2021.9654865" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304247" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727544v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Janny" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqi Shu-Quartier-Dit-Maire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079897v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Daby-Seesaram" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419924v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca-Argomedo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94766-8_7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04313615v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPAST153" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>