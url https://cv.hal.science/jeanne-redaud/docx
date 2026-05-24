--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -790,235 +790,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Damping Assignment for a Wave Equation in the Port-Hamiltonian Framework</w:t>
+                <w:t xml:space="preserve">Recursive dynamics interconnection framework applied to angular velocity control of drilling systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Redaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC CPDE 2022 - Workshop on Control of Systems Governed by Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Kiel, Germany. </w:t>
+              <w:t xml:space="preserve">2022 American Control Conference (ACC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Atlanta, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/acc53348.2022.9867690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702318v1</w:t>
+                <w:t xml:space="preserve">hal-03604406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive dynamics interconnection framework applied to angular velocity control of drilling systems</w:t>
+                <w:t xml:space="preserve">Distributed Damping Assignment for a Wave Equation in the Port-Hamiltonian Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Redaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 American Control Conference (ACC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Atlanta, United States. </w:t>
+              <w:t xml:space="preserve">IFAC CPDE 2022 - Workshop on Control of Systems Governed by Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Kiel, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/acc53348.2022.9867690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604406v1</w:t>
+                <w:t xml:space="preserve">hal-03702318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-domain damping assignment of a Timoshenko-beam using state feedback boundary control</w:t>
               </w:r>
@@ -1206,352 +1206,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing Integral Delay Dynamics and Hyperbolic Systems using a Fredholm Transformation</w:t>
+                <w:t xml:space="preserve">Observer Design for a Class of Delay Systems Using a Fredholm Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Redaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 60th Conference on Decision and Control (CDC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States. </w:t>
+              <w:t xml:space="preserve">TDS 2021 - 16th IFAC Workshop on Time Delay Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Guangzhou, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc45484.2021.9683496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.11.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357334v1</w:t>
+                <w:t xml:space="preserve">hal-03357349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer Design for a Class of Delay Systems Using a Fredholm Transform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilization of a hyperbolic PDEs-ODE network using a recursive dynamics interconnection framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Redaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TDS 2021 - 16th IFAC Workshop on Time Delay Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Guangzhou, China. </w:t>
+              <w:t xml:space="preserve">ECC 2021 - European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rotterdam (virtual), Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.11.120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ecc54610.2021.9654865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357349v1</w:t>
+                <w:t xml:space="preserve">hal-03185012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of a hyperbolic PDEs-ODE network using a recursive dynamics interconnection framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilizing Integral Delay Dynamics and Hyperbolic Systems using a Fredholm Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Redaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Redaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2021 - European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rotterdam (virtual), Netherlands. </w:t>
+              <w:t xml:space="preserve">IEEE 60th Conference on Decision and Control (CDC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ecc54610.2021.9654865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cdc45484.2021.9683496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185012v1</w:t>
+                <w:t xml:space="preserve">hal-03357334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Engine Combustion Instabilities for Transient Operation</w:t>
               </w:r>
@@ -2283,51 +2283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315507v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Redaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111503" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389143v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105722" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702316v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2022.3184405" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03269701v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2021.104984" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621467v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Kazemi Nojadeh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss53475.2024.10642710" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054149v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.692" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.393" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc53348.2022.9867690" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc51059.2022.9993273" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798805v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.315" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc45484.2021.9683496" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.120" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03185012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc54610.2021.9654865" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304247" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727544v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Janny" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqi Shu-Quartier-Dit-Maire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079897v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Daby-Seesaram" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419924v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca-Argomedo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94766-8_7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04313615v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPAST153" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315507v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Redaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111503" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389143v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105722" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702316v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2022.3184405" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03269701v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2021.104984" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621467v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Kazemi Nojadeh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss53475.2024.10642710" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054149v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.692" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604406v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc53348.2022.9867690" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702318v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.393" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc51059.2022.9993273" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798805v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.315" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.120" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03185012v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc54610.2021.9654865" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc45484.2021.9683496" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304247" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727544v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Janny" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqi Shu-Quartier-Dit-Maire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079897v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Daby-Seesaram" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419924v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca-Argomedo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94766-8_7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04313615v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPAST153" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>