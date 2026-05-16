--- v0 (2026-03-17)
+++ v1 (2026-05-16)
@@ -155,1513 +155,1699 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MCF à l'université de Poitiers depuis 2020Membre du laboratoire FoReLLIS (équipe A)Co-Directrice du département de Sciences du Langage (2024-2027)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mots clés : marqueurs discursifs, allemand/anglais/français parlé, approche énonciative, TOPE, linguistique contrastive</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On et ses traductions en allemand et en suédois. L’inversion de la relation au-delà du passif</w:t>
+                <w:t xml:space="preserve">ANALYSE CONTRASTIVE DES MARQUEURS GENRE EN FRANÇAIS, LIKE EN ANGLAIS, ET SO EN ALLEMAND DANS DES CORPUS D'ORAL ET D'ÉCRIT PRÉSENTANT UN FAIBLE DEGRÉ DE PLANIFICATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Hellerstedt</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Jeanne Vigneron-Bosbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linguistique. Université de Poitiers (FoReLLIS), 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Vigneron-Bosbach</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472263v1</w:t>
-[...514 lines deleted...]
-                <w:t xml:space="preserve">hal-01634844v1</w:t>
+                <w:t xml:space="preserve">tel-05600971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre, du nom au marqueur : parcours vers le métalinguistique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liubov Patrukhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Vigneron-Bosbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marqueurs métalinguistiques : émergence, discours, variation / Metalinguistic Markers: Emergence, Discourse, Variation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04892080v1</w:t>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Linguistique et didactique de l’oral spontané en Europe francophone, 89, pp.13-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15bx0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expression de l’incertitude dans les discours médiatiques et scientifiques au temps du Covid-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On et ses traductions en allemand et en suédois. L’inversion de la relation au-delà du passif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Hellerstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Vigneron-Bosbach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les discours de crise sanitaire (Covid-19). Approches linguistiques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04892179v1</w:t>
+              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Le pronom français on à travers les textes et les langues, 47 (2), pp.273-294</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre, like, so : du micro- au macro- et vice versa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Hanote</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris A. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Vigneron-Bosbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro-/Macro-syntaxe : la question de l’échelle d’analyse en linguistique anglaise</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02505606v1</w:t>
+              <w:t xml:space="preserve">Syntaxe et sémantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Synonymie, polysémie et questions de sémantique lexicale, 1 (21), pp.11-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ss.021.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Be) like en anglais, genre en français : de la prosodie comme commentaire subjectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Vigneron-Bosbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1. Le discours rapporté et l’expression de la subjectivité, 17.2, 23 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.10023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Her sleeping beauty of a stepmother, sa belle-au-bois-dormant de belle-mère&amp;quot; : constructions N &amp;quot;of a&amp;quot; N en anglais et leurs traductions en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joasha Boutault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Vigneron-Bosbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Traces de subjectivité et corpusmultilingues, I. Quelles données contrastives pour des constructions à faible rendement ? De la nécessité des corpus multilingues spécialisés, [26 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463868v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Genre, like, so&amp;lt;/em&amp;gt; : du micro- au macro- et vice versa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Vigneron-Bosbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modèles linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Micro-/Macro-syntaxe (I) : La question de l’échelle d’analyse en linguistique anglaise, 73, pp.77-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ml.2126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des spécialistes du (discours) direct ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Vigneron-Bosbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1. La syntaxe du discours direct en anglais, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.4375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langues (in)visibles : représentations des langues minorisées dans la BD au prisme des sciences avec et pour la société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Dekhissi</w:t>
+                <w:t xml:space="preserve">L’expression de l’incertitude dans les discours médiatiques et scientifiques au temps du Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Vigneron-Bosbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Diskin-Holdaway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blandine Pennec. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voix audibles, langues invisibilisées: quelles reconnaissances et catégorisations pour les langues minor(is)ées dans le monde?</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05522573v1</w:t>
+              <w:t xml:space="preserve">Les discours de crise sanitaire (Covid-19). Approches linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Universitaires, pp.139-162, 2024, Linguistique, traductologie et didactique, 978-2-84832-595-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clairement – un marqueur discursif émergent ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Genre, du nom au marqueur : parcours vers le métalinguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Vigneron-Bosbach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cristina Petras; Sonia Berbinski; Daciana Vlad; Raluca Balațchi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discourse Markers: Markers in Discourse and Markers on Discourse</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05471949v1</w:t>
+              <w:t xml:space="preserve">Marqueurs métalinguistiques : émergence, discours, variation / Metalinguistic Markers: Emergence, Discourse, Variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 309, Peter Lang Verlag, 2024, (Linguistic Insights. Studies in Language and Communication), 978-3-0343-4908-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pronom français ON et ses traductions en allemand et en suédois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genre, like, so : du micro- au macro- et vice versa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Vigneron-Bosbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association pour les Etudes Nordiques (APEN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne (CH), Suisse</w:t>
+              <w:t xml:space="preserve">Micro-/Macro-syntaxe : la question de l’échelle d’analyse en linguistique anglaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre, parcours du nom au marqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Vigneron-Bosbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marqueurs discursifs non-(dé)verbaux : approche comparée français/anglais/espagnol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laure Lansari; Fabiana Alvarez-Ejzenberg; Valérie Bourdier, Mar 2026, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05475511v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marking direct reported speech with multimodal boundaries: combining prosodic, syntactic, and visual-gestural discontinuities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Langues (in)visibles : représentations des langues minorisées dans la BD au prisme des sciences avec et pour la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Dekhissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Vigneron-Bosbach</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loulou Kosmala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: Begegnung als Ritual. Formen literarischer Darstellung (La Ritualité des Rencontres. Modes de Représentation littéraire)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Discourse Reporting in African Storytelling, Jul 2023, Villejuif, France</w:t>
+              <w:t xml:space="preserve">Voix audibles, langues invisibilisées: quelles reconnaissances et catégorisations pour les langues minor(is)ées dans le monde?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RECLAM – REconnaissance et Catégorisation des LAngues Minor(is)ées (AAP MSHBx 2025), Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335545v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct reported speech and reenactments in French multimodal interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clairement – un marqueur discursif émergent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Vigneron-Bosbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loulou Kosmala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Vigneron-Bosbach</w:t>
+                <w:t xml:space="preserve">Daciana Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: Cross-disciplinary perspectives on quoting and speech reporting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Philippe De Brabanter; Guillaume Guitang, Oct 2022, Brussel, Belgium</w:t>
+              <w:t xml:space="preserve">Discourse Markers: Markers in Discourse and Markers on Discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Gaudy-Campbell; Florine Berthe; Mathilde Dargnat, Jun 2024, Metz (Université de Lorraine), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335763v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le pronom français ON et ses traductions en allemand et en suédois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Hellerstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Vigneron-Bosbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association pour les Etudes Nordiques (APEN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne (CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marking direct reported speech with multimodal boundaries: combining prosodic, syntactic, and visual-gestural discontinuities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Vigneron-Bosbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loulou Kosmala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop: Begegnung als Ritual. Formen literarischer Darstellung (La Ritualité des Rencontres. Modes de Représentation littéraire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Discourse Reporting in African Storytelling, Jul 2023, Villejuif, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct reported speech and reenactments in French multimodal interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loulou Kosmala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Vigneron-Bosbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop: Cross-disciplinary perspectives on quoting and speech reporting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe De Brabanter; Guillaume Guitang, Oct 2022, Brussel, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Her sleeping beauty of a stepmother, sa belle-au-bois-dormant de belle-mère : constructions N of a N en anglais et leurs traductions en français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joasha Boutault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Vigneron-Bosbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traces de subjectivité et corpus multilingues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1729,51 +1915,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="683000B0"/>
+    <w:nsid w:val="3FD3FF20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1960,51 +2146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-vigneron-bosbach" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5749-3414" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/229174949" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217153409796241582223" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472263v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hellerstedt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vigneron-Bosbach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Patrukhina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bx0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris A. Smith" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.021.0011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.10023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463868v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joasha Boutault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanote" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ml.2126" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634844v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4375" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892179v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brunner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Diskin-Holdaway" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522573v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dekhissi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Vlad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475511v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335545v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523631v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanne-vigneron-bosbach" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5749-3414" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/229174949" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217153409796241582223" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05600971v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vigneron-Bosbach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Patrukhina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bx0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472263v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hellerstedt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158917v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris A. Smith" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.021.0011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.10023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463868v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joasha Boutault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanote" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ml.2126" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634844v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4375" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brunner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Diskin-Holdaway" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892080v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505606v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564773v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dekhissi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471949v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Vlad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475511v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335545v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335763v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>