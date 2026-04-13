--- v0 (2026-03-15)
+++ v1 (2026-04-13)
@@ -1771,51 +1771,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C6ED506"/>
+    <w:nsid w:val="F36A4942"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>