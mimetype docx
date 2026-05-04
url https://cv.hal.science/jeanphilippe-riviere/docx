--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -1771,51 +1771,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F36A4942"/>
+    <w:nsid w:val="39967E54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>