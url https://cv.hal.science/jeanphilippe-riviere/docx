--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1143,277 +1143,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des déterminants génétiques impliqués dans les défenses du pois contre le puceron Acyrthosiphon pisum.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact des QTL de résistance sur l’évolution du pouvoir pathogène des populations d’Aphanomyces euteiches dans des successions culturales de légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Leprévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ollivier</w:t>
+                <w:t xml:space="preserve">Gwenola Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Glory</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Morliere</w:t>
+                <w:t xml:space="preserve">Clément Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFL#3 Rencontres Francophones Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres Francophones sur les Légumineuses, 24-25 février 2021, Visioconférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164963v1</w:t>
+                <w:t xml:space="preserve">hal-03280035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des QTL de résistance sur l’évolution du pouvoir pathogène des populations d’Aphanomyces euteiches dans des successions culturales de légumineuses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+                <w:t xml:space="preserve">Identification des déterminants génétiques impliqués dans les défenses du pois contre le puceron Acyrthosiphon pisum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Glory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Le Roy</w:t>
+                <w:t xml:space="preserve">G. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lavaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique Lesné</w:t>
+                <w:t xml:space="preserve">S. Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres Francophones sur les Légumineuses, 24-25 février 2021, Visioconférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">RFL#3 Rencontres Francophones Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280035v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1431,51 +1431,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and evaluation of Near-Isogenic Lines for resistance to Aphanomyces euteiches in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1771,51 +1771,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39967E54"/>
+    <w:nsid w:val="322F74A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2002,51 +2002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanphilippe-riviere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284101v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1189289" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652102v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glory" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Gallic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04050-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Even" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378597v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie L&#8217;antho&#235;ne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roux-Duparque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2429-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190365v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Batifoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bebin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Biarn&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r7zm-fj63" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Coyne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Mcgee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1582-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J341C3X4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164963v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ollivier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glory" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Gallic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morliere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280035v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roullet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743639v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baudais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Mangin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux-Duparque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeanphilippe-riviere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284101v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1189289" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652102v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glory" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Gallic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04050-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Even" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378597v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie L&#8217;antho&#235;ne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roux-Duparque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2429-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190365v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Batifoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bebin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Biarn&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r7zm-fj63" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Coyne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Mcgee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1582-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J341C3X4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280035v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164963v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ollivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glory" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Gallic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morliere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roullet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743639v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baudais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Mangin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux-Duparque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>