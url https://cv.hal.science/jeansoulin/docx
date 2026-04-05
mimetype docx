--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -824,321 +824,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des donnés géographiques : obligations juridiques potentielles et modèle du producteur raisonnable</w:t>
+                <w:t xml:space="preserve">Towards Spatial Data Quality Information Analysis Tools for Experts Assessing the Fitness for Use of Spatial Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gervais</w:t>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cervelle</w:t>
+                <w:t xml:space="preserve">Bernard Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (3), pp.261-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13658810600911879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622255v1</w:t>
+                <w:t xml:space="preserve">hal-00622256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Spatial Data Quality Information Analysis Tools for Experts Assessing the Fitness for Use of Spatial Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+                <w:t xml:space="preserve">Qualité des donnés géographiques : obligations juridiques potentielles et modèle du producteur raisonnable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Moulin</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cervelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (1), pp.33-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622256v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de l'incertitude dans les bases de données géographiques : développement du modèle du producteur raisonnable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cervelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1163,211 +1163,211 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional management of geospatial data quality information for its dynamic use within Geographical Information Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 71 (2), pp.205-215</w:t>
+              <w:t xml:space="preserve">, 2005, 71 (2), pp.205--215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622257v1</w:t>
+                <w:t xml:space="preserve">hal-01479583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional management of geospatial data quality information for its dynamic use within Geographical Information Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 71 (2), pp.205--215</w:t>
+              <w:t xml:space="preserve">, 2005, 71 (2), pp.205-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479583v1</w:t>
+                <w:t xml:space="preserve">hal-00622257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Application of Problem and Product Ontologies for the Revision of Beach Nourishments</w:t>
               </w:r>
@@ -2593,168 +2593,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to improve geospatial data usability: from metadata to quality-aware GIS community</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data Quality Enhancement of Databases Using Ontologies and Inductive Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bedard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Gervais</w:t>
+                <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE Pre-Conference working group on spatial data usability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Aalborg, Denmark. pp.6</w:t>
+              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems, OTM Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Vilamoura, Portugal, France. pp.1117-1134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589086v1</w:t>
+                <w:t xml:space="preserve">hal-00622313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Model for Belief Representation and Belief Revision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Doukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2770,73 +2727,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IEEE International Conference on Tools with Artificial Intelligence (ICTAI'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICTAI, IEEE Computer Society, Oct 2007, Patras, Greece, France. pp.262-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Model for Belief Representation and Belief Revision Based on Inconsistencies Locality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Doukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2865,155 +2822,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Patras, Greece, France. pp.262-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Quality Enhancement of Databases Using Ontologies and Inductive Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Curé</w:t>
+                <w:t xml:space="preserve">Révision de l'information spatiale par confinement : heuristiques pour hitting-sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Doukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Würbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems, OTM Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Vilamoura, Portugal, France. pp.1117-1134</w:t>
+              <w:t xml:space="preserve">8e Rencontres nationales des Jeunes Chercheurs en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France, France. pp.67-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622313v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau cadre pour la révision locale de croyances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Doukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3042,732 +3012,762 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MajecSTIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Caen, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révision de l'information spatiale par confinement : heuristiques pour hitting-sets</w:t>
+                <w:t xml:space="preserve">Space-contained conflict revision, for geographic information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Doukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France, France. pp.67-82</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">May 2007, pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622315v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-contained conflict revision, for geographic information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Doukari</w:t>
+                <w:t xml:space="preserve">Quality-aware Agents for e-Government Information Systems Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guemeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">May 2007, pp.1-14</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Salzano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on e-Government</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Montréal, Canada, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138447v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater archaeological knowledge analysis and representation in the VENUS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Papini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th CIPA International Symposium, Anticipating the future of the cultural past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Committee for Architectural Photogrammetry, Oct 2007, Athens, Greece. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality-aware, Metadata-based interoperability for Environmental Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guemeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Salzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Intl. Symposium Spatial Data Quality - Modelling qualities in space and time (ISSDQ'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITC, Jun 2007, Enschede, The Netherlands, Netherlands. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality-aware Agents for e-Government Information Systems Architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to improve geospatial data usability: from metadata to quality-aware GIS community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guemeida</w:t>
+                <w:t xml:space="preserve">Y. Bedard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on e-Government</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Montréal, Canada, France. 10pp</w:t>
+              <w:t xml:space="preserve">AGILE Pre-Conference working group on spatial data usability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Aalborg, Denmark. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622319v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage automatique et fusion de connaissances spatio-temporelles</w:t>
+                <w:t xml:space="preserve">Knowledge Fusion, Data Quality and Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entretiens Jacques-Cartier, la géomatique au service d'un environnement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Jacques Cartier, Dec 2006, Lyon, France, France. 7pp</w:t>
+              <w:t xml:space="preserve">CIM's 20th anniversary Seminar Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Montréal, Canada, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622321v1</w:t>
+                <w:t xml:space="preserve">hal-00622324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Fusion, Data Quality and Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formalism for representing Data Quality in non-redundant spatial information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Phan Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuc-Trung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIM's 20th anniversary Seminar Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Montréal, Canada, France. 10pp</w:t>
+              <w:t xml:space="preserve">9th Association of Geographical Information Laboratories in Europe (AGILE'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Visegràd, Hungary. pp.228-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622324v1</w:t>
+                <w:t xml:space="preserve">hal-00622322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalism for representing Data Quality in non-redundant spatial information</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprentissage automatique et fusion de connaissances spatio-temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Association of Geographical Information Laboratories in Europe (AGILE'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Visegràd, Hungary. pp.228-238</w:t>
+              <w:t xml:space="preserve">Entretiens Jacques-Cartier, la géomatique au service d'un environnement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jacques Cartier, Dec 2006, Lyon, France, France. 7pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622322v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belief Revision of GIS Systems: The Results of REV!GIS</w:t>
               </w:r>
@@ -3990,1396 +3990,1396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Multidimensional User Manuals for Geospatial Datasets: Legal Issues, Research Challenges and Technological Perspective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Gervais</w:t>
+                <w:t xml:space="preserve">An ontology-based method for quality assesment of spatial data bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Mostafavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Spatial Data Quality (ISSDQ'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dept. for Geoinformation and Carthography, Vienna University of Technology TUW, Apr 2004, Bruck am der Leihta, Austria. 10pp</w:t>
+              <w:t xml:space="preserve">, Dept. for Geoinformation and Carthography, Vienna University of Technology TUW, Apr 2004, Bruck am der Leitha, Austria. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622338v1</w:t>
+                <w:t xml:space="preserve">hal-00622335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional User Manual (MUM): A Tool to Manage and Communicate Data Quality Information</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data Quality and Revision in a urban planning application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khelfallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of TIES and the Spatial Accuracy Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Portland, Maine. USA, United States. 10pp</w:t>
+              <w:t xml:space="preserve">10th EC GI &amp; GIS Workshop, European Spatial Data Infrastructure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Warsaw, Poland, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622329v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formal Method for Quality Assesment of Spatial Data Bases: The Role of Ontologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Edwards</w:t>
+                <w:t xml:space="preserve">Modeling Landuse Changes Using Bayesian Classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Cavarroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of TIES and the Spatial Accuracy Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TIES, Jun 2004, Portland, Maine, United States. 10pp</w:t>
+              <w:t xml:space="preserve">International Conference on Advances in Intelligent Systems - Theory and Applications (AISTA'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche Public Henri Tudor, Nov 2004, Kirchberg, Luxembourg, Luxembourg. pp.321-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622333v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Quality Based Fusion: Application to the Land Cover</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T.T. Pham</w:t>
+                <w:t xml:space="preserve">An ontology-based method for quality assessment of spatial data bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mir-Abolfazl Mostafavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Information Fusion (FUSION'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Stockholm, Sweden, France. 10pp</w:t>
+              <w:t xml:space="preserve">Third International Symposium on Spatial Data Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department for Geoinformation and Cartography, Vienna University of Technology, Apr 2004, Bruck an der Leitha, pp.49-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622328v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Quality and Revision in a urban planning application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data and Quality Integration in GIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boucelma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Khelfallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th EC GI &amp; GIS Workshop, European Spatial Data Infrastructure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Warsaw, Poland, France. 10pp</w:t>
+              <w:t xml:space="preserve">Proceedings of 24th Urban Data Management Symposium (UDMS'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Urban Data Management Society, Oct 2004, Chioggia - Venice, Italy. pp.13.I.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622331v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Landuse Changes Using Bayesian Classifiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.-A. Cavarroc</w:t>
+                <w:t xml:space="preserve">Spatio-temporal Ontology for defining the quality of an application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel van de Vlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arta Dilo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Intelligent Systems - Theory and Applications (AISTA'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche Public Henri Tudor, Nov 2004, Kirchberg, Luxembourg, Luxembourg. pp.321-328</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Spatial Data Quality (ISSDQ'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dept. for Geoinformation and Carthography, Vienna University of Technology TUW, Apr 2004, Bruck an der Leihta, Austria. pp.67-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622330v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ontology-based method for quality assesment of spatial data bases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Edwards</w:t>
+                <w:t xml:space="preserve">A Formal Method for Quality Assesment of Spatial Data Bases: The Role of Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mir-Abolfazl Mostafavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Spatial Data Quality (ISSDQ'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dept. for Geoinformation and Carthography, Vienna University of Technology TUW, Apr 2004, Bruck am der Leitha, Austria. 10pp</w:t>
+              <w:t xml:space="preserve">Joint meeting of TIES and the Spatial Accuracy Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TIES, Jun 2004, Portland, Maine, United States. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622335v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ontology-based method for quality assessment of spatial data bases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Edwards</w:t>
+                <w:t xml:space="preserve">Data Quality Based Fusion: Application to the Land Cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Phan-Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Symposium on Spatial Data Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department for Geoinformation and Cartography, Vienna University of Technology, Apr 2004, Bruck an der Leitha, pp.49-66</w:t>
+              <w:t xml:space="preserve">7th International Conference on Information Fusion (FUSION'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Stockholm, Sweden, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000447v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data and Quality Integration in GIS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Boucelma</w:t>
+                <w:t xml:space="preserve">Detection of land cover change by integrating information under lattice basing on completeness and consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuc-Trung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Phan Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander J. Comber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 24th Urban Data Management Symposium (UDMS'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Urban Data Management Society, Oct 2004, Chioggia - Venice, Italy. pp.13.I.2</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Spatial Data Quality (ISSDQ'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dept. for Geoinformation and Carthography, Vienna University of Technology TUW, Apr 2004, Bruck am der Leitha, Austria. 12pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622327v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal Ontology for defining the quality of an application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Vasseur</w:t>
+                <w:t xml:space="preserve">Land cover change detection: a quality-aware and semantic-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel van de Vlag</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arta Dilo</w:t>
+                <w:t xml:space="preserve">T.T. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Comber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Spatial Data Quality (ISSDQ'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dept. for Geoinformation and Carthography, Vienna University of Technology TUW, Apr 2004, Bruck an der Leihta, Austria. pp.67-82</w:t>
+              <w:t xml:space="preserve">IPMU Conference, Session 04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Perrugia, Italy. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622334v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of land cover change by integrating information under lattice basing on completeness and consistency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thuc-Trung Pham</w:t>
+                <w:t xml:space="preserve">Modeling Landuse changes using Bayesian Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Cavarroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander J. Comber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Spatial Data Quality (ISSDQ'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dept. for Geoinformation and Carthography, Vienna University of Technology TUW, Apr 2004, Bruck am der Leitha, Austria. 12pp</w:t>
+              <w:t xml:space="preserve">22nd IASTED Intl. Conf. on Artificial Intelligence and Applications (AIA 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Science and Technology for Development, Feb 2004, Innsbruck, Austria. pp.265-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622336v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land cover change detection: a quality-aware and semantic-based approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Révision de contraintes temporelles : application au problème de l'inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khelfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belaïd Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.J. Comber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU Conference, Session 04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Perrugia, Italy. 10pp</w:t>
+              <w:t xml:space="preserve">14ème Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (AFRIF-AFIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRIF-AFIA, Jan 2004, Toulouse, France, France. pp.295-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622332v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révision de contraintes temporelles : application au problème de l'inondation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Belaïd Benhamou</w:t>
+                <w:t xml:space="preserve">Towards Multidimensional User Manuals for Geospatial Datasets: Legal Issues, Research Challenges and Technological Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bedard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (AFRIF-AFIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFRIF-AFIA, Jan 2004, Toulouse, France, France. pp.295-303</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Spatial Data Quality (ISSDQ'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dept. for Geoinformation and Carthography, Vienna University of Technology TUW, Apr 2004, Bruck am der Leihta, Austria. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622339v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Landuse changes using Bayesian Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aline Cavarroc</w:t>
+                <w:t xml:space="preserve">Multidimensional User Manual (MUM): A Tool to Manage and Communicate Data Quality Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IASTED Intl. Conf. on Artificial Intelligence and Applications (AIA 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Science and Technology for Development, Feb 2004, Innsbruck, Austria. pp.265-269</w:t>
+              <w:t xml:space="preserve">Joint meeting of TIES and the Spatial Accuracy Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Portland, Maine. USA, United States. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622337v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement spatial et temporel</w:t>
               </w:r>
@@ -5882,51 +5882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamentals of Spatial Data Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5957,171 +5957,171 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l'information géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lavoisier Hermès Science, 10pp., 2005, Traité IGAT (Information Géographique et Aménagement du Territoire)</w:t>
+              <w:t xml:space="preserve">2005, Hermès Science, Traité IGAT (Information Géographique et Aménagement du Territoire), série Géomatique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622301v1</w:t>
+                <w:t xml:space="preserve">hal-01488712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l'information géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2005, Hermès Science, Traité IGAT (Information Géographique et Aménagement du Territoire), série Géomatique</w:t>
+              <w:t xml:space="preserve">Lavoisier Hermès Science, 10pp., 2005, Traité IGAT (Information Géographique et Aménagement du Territoire)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488712v1</w:t>
+                <w:t xml:space="preserve">hal-00622301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Temps, l'Espace et l'Evolutif en Sciences du Traitement de l'Information</w:t>
               </w:r>
@@ -6472,51 +6472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Data Quality: concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6584,51 +6584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6670,51 +6670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l'information géographique: concepts généraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6782,51 +6782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Devillers, Rodolphe &amp; Jeansoulin, Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualité de l'information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier (Hermès Sciences ), pp.293-309, 2005, Traité IGAT, série Géomatique, 2-7462-1097-5</w:t>
@@ -7285,51 +7285,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B200F503"/>
+    <w:nsid w:val="1F645686"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7516,51 +7516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeansoulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1876-1583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057611947" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29680299" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/J-5675-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05128192v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jeansoulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20799-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386373v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10030154" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374096v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8080330" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5090155" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479559v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Doukari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W&#252;rbel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619737v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Lo Seen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Forax" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP96QS4J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622255v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gervais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan B&#233;dard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cervelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658810600911879" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622257v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479583v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. van De Vlag" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vasseur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Edwards" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658810410001672863" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadjali A." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.4349" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goodchild M." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707085v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ledreux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361198v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alcala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Alcocer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bale" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bateman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358841v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87993-0_15" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bedard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622224v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622314v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622313v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622315v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138447v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622317v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Papini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622254v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guemeida" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salzano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622321v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622324v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622322v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phan Luong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc-Trung Pham" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ben-Naim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahat Khelfallah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lagrue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018838v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bennaim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khelfallah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622338v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622329v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622333v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir-Abolfazl Mostafavi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622328v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Phan-Luong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Pham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622331v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622330v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Cavarroc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622335v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Mostafavi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Edwards" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000447v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lassoued" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boucelma" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622334v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Vasseur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel van de Vlag" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Stein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arta Dilo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622336v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J. Comber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622332v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Comber" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622339v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela&#239;d Benhamou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622337v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Cavarroc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401180v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ligozat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Schwer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772109v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933211v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933245v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488695v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Papini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schockaert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783642147548" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14755-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622300v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622301v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488712v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405292v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622233v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaser Guemeida" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Salzano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622302v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622306v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622304v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frank" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622308v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622375v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496562v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488872v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson. N.." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01459192v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auroux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dagand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Desfarges" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gall" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ferrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeansoulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1876-1583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057611947" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29680299" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/J-5675-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05128192v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jeansoulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20799-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386373v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10030154" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374096v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8080330" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5090155" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479559v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Doukari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W&#252;rbel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619737v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Lo Seen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Forax" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP96QS4J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan B&#233;dard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658810600911879" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gervais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cervelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622257v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. van De Vlag" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vasseur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Edwards" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658810410001672863" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadjali A." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.4349" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goodchild M." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707085v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ledreux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361198v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alcala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Alcocer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bale" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bateman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358841v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87993-0_15" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622224v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622314v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622311v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138447v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622319v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guemeida" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salzano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Papini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622254v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bedard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phan Luong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc-Trung Pham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622321v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ben-Naim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahat Khelfallah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lagrue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018838v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bennaim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khelfallah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622335v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Mostafavi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Edwards" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622331v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622330v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Cavarroc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir-Abolfazl Mostafavi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622327v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lassoued" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boucelma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622334v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Vasseur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel van de Vlag" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Stein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arta Dilo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622333v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622328v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Phan-Luong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Pham" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622336v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J. Comber" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Comber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Cavarroc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622339v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela&#239;d Benhamou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622338v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622329v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401180v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ligozat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Schwer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772109v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933211v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933245v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488695v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Papini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schockaert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783642147548" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14755-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622300v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488712v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622301v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405292v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622233v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaser Guemeida" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Salzano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622302v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622306v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622304v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frank" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622308v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622375v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496562v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488872v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson. N.." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01459192v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auroux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dagand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Desfarges" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gall" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ferrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>