--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1210,69 +1210,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 71 (2), pp.205--215</w:t>
+              <w:t xml:space="preserve">, 2005, 71 (2), pp.205-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479583v1</w:t>
+                <w:t xml:space="preserve">hal-00622257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional management of geospatial data quality information for its dynamic use within Geographical Information Systems</w:t>
               </w:r>
@@ -1305,69 +1305,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 71 (2), pp.205-215</w:t>
+              <w:t xml:space="preserve">, 2005, 71 (2), pp.205--215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622257v1</w:t>
+                <w:t xml:space="preserve">hal-01479583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Application of Problem and Product Ontologies for the Revision of Beach Nourishments</w:t>
               </w:r>
@@ -2593,125 +2593,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Quality Enhancement of Databases Using Ontologies and Inductive Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Curé</w:t>
+                <w:t xml:space="preserve">A New Model for Belief Representation and Belief Revision Based on Inconsistencies Locality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Doukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Würbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems, OTM Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Vilamoura, Portugal, France. pp.1117-1134</w:t>
+              <w:t xml:space="preserve">19th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Patras, Greece, France. pp.262-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622313v1</w:t>
+                <w:t xml:space="preserve">hal-00622314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Model for Belief Representation and Belief Revision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Doukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2727,152 +2740,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IEEE International Conference on Tools with Artificial Intelligence (ICTAI'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICTAI, IEEE Computer Society, Oct 2007, Patras, Greece, France. pp.262-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Model for Belief Representation and Belief Revision Based on Inconsistencies Locality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Würbel</w:t>
+                <w:t xml:space="preserve">Data Quality Enhancement of Databases Using Ontologies and Inductive Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Patras, Greece, France. pp.262-269</w:t>
+              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems, OTM Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Vilamoura, Portugal, France. pp.1117-1134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622314v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révision de l'information spatiale par confinement : heuristiques pour hitting-sets</w:t>
               </w:r>
@@ -4573,217 +4573,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formal Method for Quality Assesment of Spatial Data Bases: The Role of Ontologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Edwards</w:t>
+                <w:t xml:space="preserve">Data Quality Based Fusion: Application to the Land Cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Phan-Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of TIES and the Spatial Accuracy Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TIES, Jun 2004, Portland, Maine, United States. 10pp</w:t>
+              <w:t xml:space="preserve">7th International Conference on Information Fusion (FUSION'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Stockholm, Sweden, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622333v1</w:t>
+                <w:t xml:space="preserve">hal-00622328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Quality Based Fusion: Application to the Land Cover</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T.T. Pham</w:t>
+                <w:t xml:space="preserve">A Formal Method for Quality Assesment of Spatial Data Bases: The Role of Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mir-Abolfazl Mostafavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Information Fusion (FUSION'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Stockholm, Sweden, France. 10pp</w:t>
+              <w:t xml:space="preserve">Joint meeting of TIES and the Spatial Accuracy Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TIES, Jun 2004, Portland, Maine, United States. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622328v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of land cover change by integrating information under lattice basing on completeness and consistency</w:t>
               </w:r>
@@ -4890,51 +4890,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land cover change detection: a quality-aware and semantic-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Comber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4966,420 +4966,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Landuse changes using Bayesian Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salem Benferhat</w:t>
+                <w:t xml:space="preserve">Révision de contraintes temporelles : application au problème de l'inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khelfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aline Cavarroc</w:t>
+                <w:t xml:space="preserve">Belaïd Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IASTED Intl. Conf. on Artificial Intelligence and Applications (AIA 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Science and Technology for Development, Feb 2004, Innsbruck, Austria. pp.265-269</w:t>
+              <w:t xml:space="preserve">14ème Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (AFRIF-AFIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRIF-AFIA, Jan 2004, Toulouse, France, France. pp.295-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622337v1</w:t>
+                <w:t xml:space="preserve">hal-00622339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révision de contraintes temporelles : application au problème de l'inondation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Khelfallah</w:t>
+                <w:t xml:space="preserve">Modeling Landuse changes using Bayesian Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belaïd Benhamou</w:t>
+                <w:t xml:space="preserve">Marie-Aline Cavarroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (AFRIF-AFIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFRIF-AFIA, Jan 2004, Toulouse, France, France. pp.295-303</w:t>
+              <w:t xml:space="preserve">22nd IASTED Intl. Conf. on Artificial Intelligence and Applications (AIA 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Science and Technology for Development, Feb 2004, Innsbruck, Austria. pp.265-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622339v1</w:t>
+                <w:t xml:space="preserve">hal-00622337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Multidimensional User Manuals for Geospatial Datasets: Legal Issues, Research Challenges and Technological Perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multidimensional User Manual (MUM): A Tool to Manage and Communicate Data Quality Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Gervais</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Spatial Data Quality (ISSDQ'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dept. for Geoinformation and Carthography, Vienna University of Technology TUW, Apr 2004, Bruck am der Leihta, Austria. 10pp</w:t>
+              <w:t xml:space="preserve">Joint meeting of TIES and the Spatial Accuracy Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Portland, Maine. USA, United States. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622338v1</w:t>
+                <w:t xml:space="preserve">hal-00622329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional User Manual (MUM): A Tool to Manage and Communicate Data Quality Information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Multidimensional User Manuals for Geospatial Datasets: Legal Issues, Research Challenges and Technological Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bedard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvan Bédard</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of TIES and the Spatial Accuracy Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Portland, Maine. USA, United States. 10pp</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Spatial Data Quality (ISSDQ'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dept. for Geoinformation and Carthography, Vienna University of Technology TUW, Apr 2004, Bruck am der Leihta, Austria. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622329v1</w:t>
+                <w:t xml:space="preserve">hal-00622338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement spatial et temporel</w:t>
               </w:r>
@@ -7285,51 +7285,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F645686"/>
+    <w:nsid w:val="AC159A05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7516,51 +7516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeansoulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1876-1583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057611947" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29680299" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/J-5675-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05128192v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jeansoulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20799-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386373v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10030154" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374096v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8080330" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5090155" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479559v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Doukari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W&#252;rbel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619737v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Lo Seen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Forax" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP96QS4J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan B&#233;dard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658810600911879" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gervais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cervelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622257v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. van De Vlag" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vasseur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Edwards" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658810410001672863" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadjali A." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.4349" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goodchild M." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707085v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ledreux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361198v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alcala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Alcocer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bale" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bateman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358841v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87993-0_15" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622224v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622314v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622311v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138447v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622319v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guemeida" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salzano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Papini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622254v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bedard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phan Luong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc-Trung Pham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622321v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ben-Naim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahat Khelfallah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lagrue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018838v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bennaim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khelfallah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622335v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Mostafavi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Edwards" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622331v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622330v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Cavarroc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir-Abolfazl Mostafavi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622327v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lassoued" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boucelma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622334v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Vasseur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel van de Vlag" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Stein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arta Dilo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622333v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622328v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Phan-Luong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Pham" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622336v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J. Comber" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Comber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Cavarroc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622339v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela&#239;d Benhamou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622338v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622329v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401180v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ligozat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Schwer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772109v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933211v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933245v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488695v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Papini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schockaert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783642147548" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14755-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622300v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488712v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622301v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405292v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622233v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaser Guemeida" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Salzano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622302v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622306v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622304v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frank" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622308v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622375v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496562v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488872v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson. N.." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01459192v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auroux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dagand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Desfarges" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gall" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ferrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeansoulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1876-1583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057611947" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29680299" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/J-5675-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05128192v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jeansoulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20799-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386373v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10030154" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374096v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8080330" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5090155" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479559v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Doukari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W&#252;rbel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619737v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Lo Seen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Forax" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP96QS4J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan B&#233;dard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658810600911879" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gervais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cervelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622257v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479583v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. van De Vlag" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vasseur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Edwards" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658810410001672863" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadjali A." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.4349" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goodchild M." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707085v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ledreux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361198v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alcala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Alcocer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bale" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bateman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358841v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87993-0_15" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622224v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622313v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622311v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138447v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622319v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guemeida" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salzano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Papini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622254v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bedard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phan Luong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc-Trung Pham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622321v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ben-Naim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahat Khelfallah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lagrue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018838v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bennaim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khelfallah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622335v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Mostafavi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Edwards" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622331v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622330v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Cavarroc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir-Abolfazl Mostafavi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622327v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lassoued" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boucelma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622334v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Vasseur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel van de Vlag" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Stein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arta Dilo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622328v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Phan-Luong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Pham" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622336v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J. Comber" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Comber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622339v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela&#239;d Benhamou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622337v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Cavarroc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622329v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622338v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401180v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ligozat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Schwer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772109v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933211v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933245v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488695v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Papini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schockaert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783642147548" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14755-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622300v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488712v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622301v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405292v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622233v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaser Guemeida" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Salzano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622302v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622306v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622304v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frank" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622308v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622375v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496562v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488872v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson. N.." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01459192v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auroux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dagand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Desfarges" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gall" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ferrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>