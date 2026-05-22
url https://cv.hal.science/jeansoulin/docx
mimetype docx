--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -143,53 +143,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">29680299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.ca/citations?user=Robert_Jeansoulin</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">J-5675-2015</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -263,1818 +284,1818 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A digital twin to promote and preserve the endangered volunteer geographic information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Heritage Preservation in the Digital Age: Advances in machine learning, monomodal and multimodal processing, and human-machine interaction [1250], </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11042-025-20799-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Century of French Railways: The Value of Remote Sensing and VGI in the Fusion of Historical Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (3), pp.154. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi10030154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Source Geo-Information Fusion in Transition: A Summer 2019 Snapshot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (8), pp.330. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi8080330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Forty Years of Technological Changes in Geomatics toward the Big Data Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (9), pp.155. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi5090155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémantique de la révision locale de croyances par le modèle C-structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Doukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Würbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORMATION-INTERACTION-INTELLIGENCE i3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Domain Specific Language for modelling processes in landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dani Lo Seen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Parigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Forax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 220 (24), pp.3527-3535. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Spatial Data Quality Information Analysis Tools for Experts Assessing the Fitness for Use of Spatial Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualité des donnés géographiques : obligations juridiques potentielles et modèle du producteur raisonnable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yvan Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Moulin</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cervelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (1), pp.33-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622256v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des donnés géographiques : obligations juridiques potentielles et modèle du producteur raisonnable</w:t>
+                <w:t xml:space="preserve">Towards Spatial Data Quality Information Analysis Tools for Experts Assessing the Fitness for Use of Spatial Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gervais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cervelle</w:t>
+                <w:t xml:space="preserve">Bernard Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (3), pp.261-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13658810600911879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622255v1</w:t>
+                <w:t xml:space="preserve">hal-00622256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de l'incertitude dans les bases de données géographiques : développement du modèle du producteur raisonnable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cervelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional management of geospatial data quality information for its dynamic use within Geographical Information Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71 (2), pp.205-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional management of geospatial data quality information for its dynamic use within Geographical Information Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71 (2), pp.205--215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Application of Problem and Product Ontologies for the Revision of Beach Nourishments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.E. van De Vlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (10), pp.1057-1072</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Fusion, from a logic perspective with a view to implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. J. Geographical Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 18 (4), pp.303--307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Fusion, from a logic perspective with a view to implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 18 (4), pp.303-307. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13658810410001672863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An anytime revision operator for large spatial datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Würbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 7 (6), pp.386--393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using moments for representing polygons and assessing their shape quality in GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belhadjali A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geographic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 4 (2), pp.209-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borders, frontiers and limits: Some computational concepts beyond words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 125, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cybergeo.4349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue: Quality in GIS. Guest Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goodchild M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of GeoInformatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 2 (3), pp.211-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet SAPRISTI version 2, systeme d'aide a la prediction intelligente des sols par traitement informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ledreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 4 (1), pp.9-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02707085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2084,3525 +2105,3525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérisation d'un siècle de paysage ferroviaire français : recul du rail, conséquences territoriales et coût environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire(s) et Numérique : innovations, mutations et décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF (Association de Sciences Régionales de Langue Française), Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial information fusion: Coping with uncertainty in conceptual structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Conceptual Structures (ICCS 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Toulouse, France. pp.66-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VENUS (Virtual ExploratioN of Underwater Sites) Two years of interdisciplinary collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alcala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Alcocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Bale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bateman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th International Conference on Virtual Systems and Multimedia Dedicated to Digital Heritage (VSMM 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusing uncertain structured spatial information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Scalable Uncertainty Management (SUM 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Naples, Italy. pp.174-188, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87993-0_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un langage métier et de primitives pour modéliser la dynamique des paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Lo Seen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Parigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial landscape modelling: from dynamic approaches to functional evaluations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Model for Belief Representation and Belief Revision Based on Inconsistencies Locality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How to improve geospatial data usability: from metadata to quality-aware GIS community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bedard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Patras, Greece, France. pp.262-269</w:t>
+              <w:t xml:space="preserve">AGILE Pre-Conference working group on spatial data usability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Aalborg, Denmark. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622314v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Model for Belief Representation and Belief Revision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Doukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IEEE International Conference on Tools with Artificial Intelligence (ICTAI'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICTAI, IEEE Computer Society, Oct 2007, Patras, Greece, France. pp.262-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Quality Enhancement of Databases Using Ontologies and Inductive Reasoning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A New Model for Belief Representation and Belief Revision Based on Inconsistencies Locality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Doukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Würbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems, OTM Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Vilamoura, Portugal, France. pp.1117-1134</w:t>
+              <w:t xml:space="preserve">19th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Patras, Greece, France. pp.262-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622313v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révision de l'information spatiale par confinement : heuristiques pour hitting-sets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Data Quality Enhancement of Databases Using Ontologies and Inductive Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Würbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Rencontres nationales des Jeunes Chercheurs en Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France, France. pp.67-82</w:t>
+              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems, OTM Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Vilamoura, Portugal, France. pp.1117-1134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622315v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau cadre pour la révision locale de croyances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Révision de l'information spatiale par confinement : heuristiques pour hitting-sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Doukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Jeansoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Würbel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajecSTIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Caen, France. 10pp</w:t>
+              <w:t xml:space="preserve">8e Rencontres nationales des Jeunes Chercheurs en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France, France. pp.67-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622311v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-contained conflict revision, for geographic information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Un nouveau cadre pour la révision locale de croyances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Doukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Würbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">May 2007, pp.1-14</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MajecSTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Caen, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138447v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality-aware Agents for e-Government Information Systems Architecture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Space-contained conflict revision, for geographic information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Doukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Montréal, Canada, France. 10pp</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">May 2007, pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622319v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater archaeological knowledge analysis and representation in the VENUS project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quality-aware, Metadata-based interoperability for Environmental Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guemeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Papini</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Salzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th CIPA International Symposium, Anticipating the future of the cultural past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Committee for Architectural Photogrammetry, Oct 2007, Athens, Greece. 10pp</w:t>
+              <w:t xml:space="preserve">5th Intl. Symposium Spatial Data Quality - Modelling qualities in space and time (ISSDQ'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITC, Jun 2007, Enschede, The Netherlands, Netherlands. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622317v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality-aware, Metadata-based interoperability for Environmental Health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Quality-aware Agents for e-Government Information Systems Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guemeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Salzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Intl. Symposium Spatial Data Quality - Modelling qualities in space and time (ISSDQ'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITC, Jun 2007, Enschede, The Netherlands, Netherlands. 10pp</w:t>
+              <w:t xml:space="preserve">3rd International Conference on e-Government</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Montréal, Canada, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622254v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to improve geospatial data usability: from metadata to quality-aware GIS community</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Underwater archaeological knowledge analysis and representation in the VENUS project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Papini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE Pre-Conference working group on spatial data usability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Aalborg, Denmark. pp.6</w:t>
+              <w:t xml:space="preserve">21th CIPA International Symposium, Anticipating the future of the cultural past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Committee for Architectural Photogrammetry, Oct 2007, Athens, Greece. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589086v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Fusion, Data Quality and Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Apprentissage automatique et fusion de connaissances spatio-temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIM's 20th anniversary Seminar Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Montréal, Canada, France. 10pp</w:t>
+              <w:t xml:space="preserve">Entretiens Jacques-Cartier, la géomatique au service d'un environnement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jacques Cartier, Dec 2006, Lyon, France, France. 7pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622324v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalism for representing Data Quality in non-redundant spatial information</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Knowledge Fusion, Data Quality and Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Association of Geographical Information Laboratories in Europe (AGILE'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Visegràd, Hungary. pp.228-238</w:t>
+              <w:t xml:space="preserve">CIM's 20th anniversary Seminar Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Montréal, Canada, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622322v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage automatique et fusion de connaissances spatio-temporelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Formalism for representing Data Quality in non-redundant spatial information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Phan Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuc-Trung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entretiens Jacques-Cartier, la géomatique au service d'un environnement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Jacques Cartier, Dec 2006, Lyon, France, France. 7pp</w:t>
+              <w:t xml:space="preserve">9th Association of Geographical Information Laboratories in Europe (AGILE'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Visegràd, Hungary. pp.228-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622321v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belief Revision of GIS Systems: The Results of REV!GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ben-Naim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahat Khelfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lagrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbolic and Quantitative Approaches to Reasoning with Uncertainty: 8th conf. ECSQARU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Barcelona, Spain. pp.452-464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belief Revision of GIS Systems: the Results of REVIGIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bennaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Jeansoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khelfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lagrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.452-464</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ontology-based method for quality assesment of spatial data bases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Towards Multidimensional User Manuals for Geospatial Datasets: Legal Issues, Research Challenges and Technological Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bedard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Spatial Data Quality (ISSDQ'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dept. for Geoinformation and Carthography, Vienna University of Technology TUW, Apr 2004, Bruck am der Leitha, Austria. 10pp</w:t>
+              <w:t xml:space="preserve">, Dept. for Geoinformation and Carthography, Vienna University of Technology TUW, Apr 2004, Bruck am der Leihta, Austria. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622335v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Quality and Revision in a urban planning application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multidimensional User Manual (MUM): A Tool to Manage and Communicate Data Quality Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Khelfallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th EC GI &amp; GIS Workshop, European Spatial Data Infrastructure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Warsaw, Poland, France. 10pp</w:t>
+              <w:t xml:space="preserve">Joint meeting of TIES and the Spatial Accuracy Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Portland, Maine. USA, United States. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622331v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Landuse Changes Using Bayesian Classifiers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Formal Method for Quality Assesment of Spatial Data Bases: The Role of Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mir-Abolfazl Mostafavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Intelligent Systems - Theory and Applications (AISTA'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche Public Henri Tudor, Nov 2004, Kirchberg, Luxembourg, Luxembourg. pp.321-328</w:t>
+              <w:t xml:space="preserve">Joint meeting of TIES and the Spatial Accuracy Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TIES, Jun 2004, Portland, Maine, United States. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622330v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ontology-based method for quality assessment of spatial data bases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data Quality Based Fusion: Application to the Land Cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Phan-Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mir-Abolfazl Mostafavi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">T.T. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Symposium on Spatial Data Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department for Geoinformation and Cartography, Vienna University of Technology, Apr 2004, Bruck an der Leitha, pp.49-66</w:t>
+              <w:t xml:space="preserve">7th International Conference on Information Fusion (FUSION'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Stockholm, Sweden, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000447v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data and Quality Integration in GIS</w:t>
+                <w:t xml:space="preserve">An ontology-based method for quality assesment of spatial data bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lassoued</w:t>
+                <w:t xml:space="preserve">M.-A. Mostafavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Boucelma</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">G. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 24th Urban Data Management Symposium (UDMS'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Urban Data Management Society, Oct 2004, Chioggia - Venice, Italy. pp.13.I.2</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Spatial Data Quality (ISSDQ'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dept. for Geoinformation and Carthography, Vienna University of Technology TUW, Apr 2004, Bruck am der Leitha, Austria. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622327v1</w:t>
+                <w:t xml:space="preserve">hal-00622335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal Ontology for defining the quality of an application</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Data Quality and Revision in a urban planning application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arta Dilo</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khelfallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Spatial Data Quality (ISSDQ'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dept. for Geoinformation and Carthography, Vienna University of Technology TUW, Apr 2004, Bruck an der Leihta, Austria. pp.67-82</w:t>
+              <w:t xml:space="preserve">10th EC GI &amp; GIS Workshop, European Spatial Data Infrastructure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Warsaw, Poland, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622334v1</w:t>
+                <w:t xml:space="preserve">hal-00622331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Quality Based Fusion: Application to the Land Cover</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modeling Landuse Changes Using Bayesian Classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Cavarroc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Information Fusion (FUSION'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Stockholm, Sweden, France. 10pp</w:t>
+              <w:t xml:space="preserve">International Conference on Advances in Intelligent Systems - Theory and Applications (AISTA'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche Public Henri Tudor, Nov 2004, Kirchberg, Luxembourg, Luxembourg. pp.321-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622328v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formal Method for Quality Assesment of Spatial Data Bases: The Role of Ontologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">An ontology-based method for quality assessment of spatial data bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir-Abolfazl Mostafavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of TIES and the Spatial Accuracy Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TIES, Jun 2004, Portland, Maine, United States. 10pp</w:t>
+              <w:t xml:space="preserve">Third International Symposium on Spatial Data Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department for Geoinformation and Cartography, Vienna University of Technology, Apr 2004, Bruck an der Leitha, pp.49-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622333v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of land cover change by integrating information under lattice basing on completeness and consistency</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Data and Quality Integration in GIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boucelma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander J. Comber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Spatial Data Quality (ISSDQ'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dept. for Geoinformation and Carthography, Vienna University of Technology TUW, Apr 2004, Bruck am der Leitha, Austria. 12pp</w:t>
+              <w:t xml:space="preserve">Proceedings of 24th Urban Data Management Symposium (UDMS'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Urban Data Management Society, Oct 2004, Chioggia - Venice, Italy. pp.13.I.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622336v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land cover change detection: a quality-aware and semantic-based approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal Ontology for defining the quality of an application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel van de Vlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A.J. Comber</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arta Dilo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU Conference, Session 04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Perrugia, Italy. 10pp</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Spatial Data Quality (ISSDQ'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dept. for Geoinformation and Carthography, Vienna University of Technology TUW, Apr 2004, Bruck an der Leihta, Austria. pp.67-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622332v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révision de contraintes temporelles : application au problème de l'inondation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Detection of land cover change by integrating information under lattice basing on completeness and consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuc-Trung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Phan Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander J. Comber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (AFRIF-AFIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFRIF-AFIA, Jan 2004, Toulouse, France, France. pp.295-303</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Spatial Data Quality (ISSDQ'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dept. for Geoinformation and Carthography, Vienna University of Technology TUW, Apr 2004, Bruck am der Leitha, Austria. 12pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622339v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Landuse changes using Bayesian Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Land cover change detection: a quality-aware and semantic-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Comber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IASTED Intl. Conf. on Artificial Intelligence and Applications (AIA 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Science and Technology for Development, Feb 2004, Innsbruck, Austria. pp.265-269</w:t>
+              <w:t xml:space="preserve">IPMU Conference, Session 04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Perrugia, Italy. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622337v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional User Manual (MUM): A Tool to Manage and Communicate Data Quality Information</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modeling Landuse changes using Bayesian Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Cavarroc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of TIES and the Spatial Accuracy Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Portland, Maine. USA, United States. 10pp</w:t>
+              <w:t xml:space="preserve">22nd IASTED Intl. Conf. on Artificial Intelligence and Applications (AIA 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Science and Technology for Development, Feb 2004, Innsbruck, Austria. pp.265-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622329v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Multidimensional User Manuals for Geospatial Datasets: Legal Issues, Research Challenges and Technological Perspective</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Révision de contraintes temporelles : application au problème de l'inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khelfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belaïd Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Spatial Data Quality (ISSDQ'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dept. for Geoinformation and Carthography, Vienna University of Technology TUW, Apr 2004, Bruck am der Leihta, Austria. 10pp</w:t>
+              <w:t xml:space="preserve">14ème Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (AFRIF-AFIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRIF-AFIA, Jan 2004, Toulouse, France, France. pp.295-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622338v1</w:t>
+                <w:t xml:space="preserve">hal-00622339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement spatial et temporel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Euzenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Schwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e journées nationales PRC-GDR intelligence artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1997, Grenoble, France. pp.77-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un raisonnement spatial symbolique - numérique pour la reconnaissance d'unités de sol dans Sapristi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ledreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la recherche Cassini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02772109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5612,598 +5633,598 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JavaScript and open data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Publishing Knowledge, London; Wiley Online library, 2018, Jean-Charles Pomerol, 9781786302045</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JavaScript et les données du Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Collection Informatique, Jean-Charles Pomerol, 978-1-78405-410-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for Handling Imperfect Spatial Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Papini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Schockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeansoulin, R.; Papini, O.; Prade, H.; Schockaert, S. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 256, pp.XII, 380, 2010, Studies in Fuzziness and Soft Computing book series (STUDFUZZ), 978-3-642-14754-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14755-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamentals of Spatial Data Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Publishing Company, pp.312, 2006, 1905209568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l'information géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2005, Hermès Science, Traité IGAT (Information Géographique et Aménagement du Territoire), série Géomatique</w:t>
+              <w:t xml:space="preserve">Lavoisier Hermès Science, 10pp., 2005, Traité IGAT (Information Géographique et Aménagement du Territoire)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488712v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l'information géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lavoisier Hermès Science, 10pp., 2005, Traité IGAT (Information Géographique et Aménagement du Territoire)</w:t>
+              <w:t xml:space="preserve">2005, Hermès Science, Traité IGAT (Information Géographique et Aménagement du Territoire), série Géomatique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622301v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Temps, l'Espace et l'Evolutif en Sciences du Traitement de l'Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prade, Henri; Jeansoulin, Robert; Garbay, Catherine. Cépaduès, Toulouse, 460 p., 2000, ‎978-2854285352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6213,657 +6234,657 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Data: How Geo-information Helped Shape the Future of Data Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barry Wellar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AutoCarto Six Retrospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Information Research Board Inc., pp.190-201, 2013, 978-0-9921435-0-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quality-aware Approach for the Early Steps of the Integration of Environmental Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbaser Guemeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Salzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alfred Stein and John Shi and Wietske Bijker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality Aspects in Spatial data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC press, pp.251-264, 2008, 1420069268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Ber F., Ligozat G., Papini O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisonnements sur l'espace et le temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, Hermes, pp.19-22, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Data Quality: concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">?. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals of Spatial Data Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, pp.31-42, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External quality evaluation of geographical applications: an ontological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">?. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals of Spatial Data Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, pp.255-270, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l'information géographique: concepts généraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">?. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualité de l'information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 10pp., 2005, Hermès Sciences traité IGAT, série Géomatique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la qualité externe de l'information géographique : une approche ontologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Devillers, Rodolphe &amp; Jeansoulin, Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualité de l'information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier (Hermès Sciences ), pp.293-309, 2005, Traité IGAT, série Géomatique, 2-7462-1097-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6873,91 +6894,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eiffel innovateur avant l'heure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6967,257 +6988,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using spatial linearity for making tractable a knowledge revision problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahat Khelfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson. N..</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LSIS.RR.2003.003, Laboratoire des Sciences de l'Information et des Systèmes. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur les bases de données bibliographiques du département SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Auroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dagand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Desfarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut de l'Information Scientifique et Technique (INIST-CNRS). 1995, 66 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId176"/>
+      <w:footerReference w:type="default" r:id="rId177"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7285,51 +7306,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC159A05"/>
+    <w:nsid w:val="3AD6EFCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7516,51 +7537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeansoulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1876-1583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057611947" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29680299" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/J-5675-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05128192v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jeansoulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20799-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386373v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10030154" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374096v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8080330" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5090155" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479559v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Doukari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W&#252;rbel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619737v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Lo Seen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Forax" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP96QS4J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan B&#233;dard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658810600911879" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gervais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cervelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622257v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479583v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. van De Vlag" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vasseur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Edwards" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658810410001672863" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadjali A." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.4349" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goodchild M." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707085v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ledreux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361198v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alcala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Alcocer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bale" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bateman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358841v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87993-0_15" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622224v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622313v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622311v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138447v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622319v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guemeida" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salzano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Papini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622254v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bedard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phan Luong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc-Trung Pham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622321v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ben-Naim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahat Khelfallah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lagrue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018838v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bennaim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khelfallah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622335v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Mostafavi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Edwards" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622331v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622330v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Cavarroc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir-Abolfazl Mostafavi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622327v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lassoued" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boucelma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622334v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Vasseur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel van de Vlag" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Stein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arta Dilo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622328v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Phan-Luong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Pham" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622336v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J. Comber" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Comber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622339v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela&#239;d Benhamou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622337v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Cavarroc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622329v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622338v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401180v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ligozat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Schwer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772109v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933211v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933245v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488695v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Papini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schockaert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783642147548" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14755-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622300v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488712v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622301v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405292v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622233v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaser Guemeida" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Salzano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622302v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622306v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622304v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frank" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622308v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622375v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496562v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488872v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson. N.." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01459192v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auroux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dagand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Desfarges" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gall" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ferrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeansoulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1876-1583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057611947" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29680299" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.ca/citations?user=Robert_Jeansoulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/J-5675-2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05128192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jeansoulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20799-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386373v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10030154" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374096v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8080330" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987228v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5090155" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Doukari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W&#252;rbel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619737v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Lo Seen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Forax" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP96QS4J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622255v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gervais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan B&#233;dard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cervelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658810600911879" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479574v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622257v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622298v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. van De Vlag" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vasseur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479590v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Edwards" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622299v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658810410001672863" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadjali A." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419229v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.4349" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479606v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goodchild M." TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ledreux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358846v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alcala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Alcocer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bateman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358841v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87993-0_15" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374147v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589086v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bedard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622314v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622313v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622315v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622311v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138447v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622254v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guemeida" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salzano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622319v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622317v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Papini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622321v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622324v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622322v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phan Luong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc-Trung Pham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622323v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ben-Naim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahat Khelfallah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lagrue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018838v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bennaim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khelfallah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622333v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir-Abolfazl Mostafavi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622328v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Phan-Luong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Pham" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622335v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Mostafavi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Edwards" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622331v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622330v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Cavarroc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000447v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622327v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lassoued" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boucelma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622334v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Vasseur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel van de Vlag" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Stein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arta Dilo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622336v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J. Comber" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622332v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Comber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622337v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Cavarroc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela&#239;d Benhamou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401180v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ligozat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Schwer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772109v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933211v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933245v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488695v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Papini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schockaert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783642147548" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14755-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622300v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622301v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488712v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405292v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950806v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622233v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaser Guemeida" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Salzano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622302v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622306v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622304v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frank" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622308v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622375v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496562v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488872v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson. N.." TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01459192v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auroux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dagand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Desfarges" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gall" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ferrier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>